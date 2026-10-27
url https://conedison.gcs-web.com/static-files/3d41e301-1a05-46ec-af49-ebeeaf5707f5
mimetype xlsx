--- v0 (2026-06-22)
+++ v1 (2026-10-27)
@@ -1,315 +1,454 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...7 lines deleted...]
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr filterPrivacy="1" updateLinks="always" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{19022D18-43FC-4DC5-A4C6-40C7D47FAEF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-51710" yWindow="1020" windowWidth="51820" windowHeight="21100" tabRatio="724" activeTab="0"/>
+    <workbookView xWindow="2530" yWindow="-16310" windowWidth="29020" windowHeight="15700" tabRatio="724" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="EEI Metrics" sheetId="3" r:id="rId3"/>
-[...6 lines deleted...]
-    <sheet name="AGA Metrics" sheetId="14" r:id="rId10"/>
+    <sheet name="EEI Metrics" sheetId="3" r:id="rId1"/>
+    <sheet name="EEI Definitions" sheetId="8" state="hidden" r:id="rId2"/>
+    <sheet name="Emissions Reduction Goals" sheetId="15" r:id="rId3"/>
+    <sheet name="AGA GHG Worksheet" sheetId="13" state="hidden" r:id="rId4"/>
+    <sheet name="EEI GHG Worksheet" sheetId="9" state="hidden" r:id="rId5"/>
+    <sheet name="EEI Criteria Worksheet" sheetId="10" state="hidden" r:id="rId6"/>
+    <sheet name="Hidden_Lists" sheetId="11" state="hidden" r:id="rId7"/>
+    <sheet name="AGA Metrics" sheetId="14" r:id="rId8"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId15"/>
-    <externalReference r:id="rId16"/>
+    <externalReference r:id="rId9"/>
+    <externalReference r:id="rId10"/>
+    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
+    <externalReference r:id="rId13"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Hlk11759513" localSheetId="3">'AGA GHG Worksheet'!#REF!</definedName>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
     <definedName name="IQ_LTM">2000</definedName>
     <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
     <definedName name="IQ_MONTH">15000</definedName>
     <definedName name="IQ_NTM">6000</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_WEEK">50000</definedName>
     <definedName name="IQ_YTD">3000</definedName>
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
     <definedName name="list_GenerationBasis" localSheetId="3">[1]Hidden_Lists!$D$7:$D$9</definedName>
     <definedName name="list_GenerationBasis">Hidden_Lists!$D$7:$D$9</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'AGA GHG Worksheet'!$A$5:$Y$37</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'AGA Metrics'!$A$1:$Z$138</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'AGA Metrics'!$A$1:$AC$134</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'EEI Definitions'!$A$1:$P$109</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'EEI Metrics'!$A$2:$W$203</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Emissions Reduction Goals'!$B$1:$F$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'EEI Metrics'!$A$2:$AB$187</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'AGA GHG Worksheet'!$5:$13</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'AGA Metrics'!$1:$14</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'EEI Definitions'!$1:$4</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'EEI Metrics'!$2:$16</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'EEI Metrics'!$2:$14</definedName>
     <definedName name="Z_92024487_856B_4888_AB2E_741D189FC906_.wvu.PrintArea" localSheetId="3" hidden="1">'AGA GHG Worksheet'!$A$5:$Y$37</definedName>
     <definedName name="Z_92024487_856B_4888_AB2E_741D189FC906_.wvu.PrintTitles" localSheetId="3" hidden="1">'AGA GHG Worksheet'!$5:$13</definedName>
     <definedName name="Z_96389CB2_2D7B_4774_AC67_F2D68A3523AA_.wvu.PrintArea" localSheetId="3" hidden="1">'AGA GHG Worksheet'!$A$5:$Y$37</definedName>
     <definedName name="Z_96389CB2_2D7B_4774_AC67_F2D68A3523AA_.wvu.PrintTitles" localSheetId="3" hidden="1">'AGA GHG Worksheet'!$5:$13</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" refMode="R1C1" iterateCount="0" calcOnSave="0" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F45" i="3" l="1"/>
+  <c r="O38" i="14" l="1"/>
+  <c r="X43" i="3"/>
+  <c r="X40" i="14"/>
+  <c r="X38" i="14"/>
+  <c r="R40" i="14"/>
+  <c r="R38" i="14"/>
+  <c r="U40" i="14"/>
+  <c r="U38" i="14"/>
+  <c r="U43" i="3"/>
+  <c r="O42" i="14"/>
+  <c r="R43" i="3"/>
+  <c r="R46" i="14"/>
+  <c r="R42" i="14"/>
+  <c r="L42" i="14"/>
+  <c r="L48" i="14"/>
+  <c r="O43" i="3"/>
+  <c r="L43" i="3"/>
+  <c r="F43" i="3"/>
+  <c r="I74" i="3"/>
+  <c r="I128" i="14"/>
+  <c r="F128" i="14"/>
+  <c r="I127" i="14"/>
+  <c r="F127" i="14"/>
+  <c r="I126" i="14"/>
+  <c r="F126" i="14"/>
+  <c r="I125" i="14"/>
+  <c r="F125" i="14"/>
+  <c r="I124" i="14"/>
+  <c r="F124" i="14"/>
+  <c r="I123" i="14"/>
+  <c r="F123" i="14"/>
+  <c r="I122" i="14"/>
+  <c r="F122" i="14"/>
+  <c r="I121" i="14"/>
+  <c r="F121" i="14"/>
+  <c r="I119" i="14"/>
+  <c r="F119" i="14"/>
+  <c r="I118" i="14"/>
+  <c r="F118" i="14"/>
+  <c r="I117" i="14"/>
+  <c r="F117" i="14"/>
+  <c r="I116" i="14"/>
+  <c r="F116" i="14"/>
+  <c r="I115" i="14"/>
+  <c r="F115" i="14"/>
+  <c r="I114" i="14"/>
+  <c r="F114" i="14"/>
+  <c r="C54" i="9"/>
+  <c r="R81" i="13"/>
+  <c r="O81" i="13"/>
+  <c r="L81" i="13"/>
+  <c r="I81" i="13"/>
+  <c r="F81" i="13"/>
+  <c r="R80" i="13"/>
+  <c r="O80" i="13"/>
+  <c r="L80" i="13"/>
+  <c r="I80" i="13"/>
+  <c r="F80" i="13"/>
+  <c r="R78" i="13"/>
+  <c r="O78" i="13"/>
+  <c r="L78" i="13"/>
+  <c r="I78" i="13"/>
+  <c r="F78" i="13"/>
+  <c r="R75" i="13"/>
+  <c r="O75" i="13"/>
+  <c r="L75" i="13"/>
+  <c r="I75" i="13"/>
+  <c r="F75" i="13"/>
+  <c r="R74" i="13"/>
+  <c r="O74" i="13"/>
+  <c r="L74" i="13"/>
+  <c r="I74" i="13"/>
+  <c r="F74" i="13"/>
+  <c r="R70" i="13"/>
+  <c r="O70" i="13"/>
+  <c r="L70" i="13"/>
+  <c r="I70" i="13"/>
+  <c r="F70" i="13"/>
+  <c r="R69" i="13"/>
+  <c r="O69" i="13"/>
+  <c r="L69" i="13"/>
+  <c r="I69" i="13"/>
+  <c r="F69" i="13"/>
+  <c r="R65" i="13"/>
+  <c r="O65" i="13"/>
+  <c r="L65" i="13"/>
+  <c r="I65" i="13"/>
+  <c r="F65" i="13"/>
+  <c r="R64" i="13"/>
+  <c r="O64" i="13"/>
+  <c r="L64" i="13"/>
+  <c r="I64" i="13"/>
+  <c r="F64" i="13"/>
+  <c r="R63" i="13"/>
+  <c r="O63" i="13"/>
+  <c r="L63" i="13"/>
+  <c r="I63" i="13"/>
+  <c r="F63" i="13"/>
+  <c r="R52" i="13"/>
+  <c r="O52" i="13"/>
+  <c r="L52" i="13"/>
+  <c r="I52" i="13"/>
+  <c r="F52" i="13"/>
+  <c r="R51" i="13"/>
+  <c r="O51" i="13"/>
+  <c r="L51" i="13"/>
+  <c r="I51" i="13"/>
+  <c r="F51" i="13"/>
+  <c r="R50" i="13"/>
+  <c r="O50" i="13"/>
+  <c r="L50" i="13"/>
+  <c r="I50" i="13"/>
+  <c r="F50" i="13"/>
+  <c r="R35" i="13"/>
+  <c r="O35" i="13"/>
+  <c r="L35" i="13"/>
+  <c r="I35" i="13"/>
+  <c r="F35" i="13"/>
+  <c r="R34" i="13"/>
+  <c r="O34" i="13"/>
+  <c r="L34" i="13"/>
+  <c r="I34" i="13"/>
+  <c r="F34" i="13"/>
+  <c r="R32" i="13"/>
+  <c r="O32" i="13"/>
+  <c r="L32" i="13"/>
+  <c r="I32" i="13"/>
+  <c r="F32" i="13"/>
+  <c r="R30" i="13"/>
+  <c r="O30" i="13"/>
+  <c r="L30" i="13"/>
+  <c r="I30" i="13"/>
+  <c r="F30" i="13"/>
+  <c r="I108" i="3"/>
+  <c r="R48" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1507" uniqueCount="652">
   <si>
     <t>EEI AGA ESG/Sustainability Template – Section 2: Quantitative Information</t>
   </si>
   <si>
     <t xml:space="preserve">Electric Company ESG/Sustainability Quantitative Information  </t>
   </si>
   <si>
     <t xml:space="preserve">Parent Company: </t>
   </si>
   <si>
     <t>Consolidated Edison, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Operating Company(s): </t>
   </si>
   <si>
+    <t>Consolidated Edison Company of New York (CECONY), Orange &amp; Rockland Utilities (O&amp;R), Con Edison Transmission (CET)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Business Type(s): </t>
   </si>
   <si>
     <t>Energy and Utilities Holding Company</t>
   </si>
   <si>
     <t>State(s) of Operation:</t>
   </si>
   <si>
     <t>Primarily New York and New Jersey through its Utilities' operations</t>
   </si>
   <si>
     <t>State(s) with RPS Programs:</t>
   </si>
   <si>
     <t xml:space="preserve">Regulatory Environment: </t>
   </si>
   <si>
     <t>Both regulated and deregulated</t>
   </si>
   <si>
     <t xml:space="preserve">Report Date: </t>
   </si>
   <si>
     <t>Baseline</t>
   </si>
   <si>
+    <t>Historical</t>
+  </si>
+  <si>
     <t>Last Year</t>
   </si>
   <si>
     <t>Current Year</t>
   </si>
   <si>
     <t>Next Year</t>
   </si>
   <si>
     <t>Future Year</t>
   </si>
   <si>
     <t>Ref. No.</t>
   </si>
   <si>
     <t>Refer to the 'EEI Definitions' tab for more information on each metric</t>
   </si>
   <si>
     <t>Comments, Links, Additional Information, and Notes</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Owned Nameplate Generation Capacity at end of year (MW)</t>
   </si>
   <si>
     <t>Provide a link to charts or additional information if available</t>
   </si>
   <si>
     <t xml:space="preserve">Coal </t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Natural Gas</t>
   </si>
   <si>
     <t xml:space="preserve">All Natural Gas Capacity Units have dual fuel capability, but predominantly operate on N. Gas; total capacity identified in 2005 was not available at year-end due to the retirement of some units. </t>
   </si>
   <si>
     <t>Nuclear</t>
   </si>
   <si>
     <t>Petroleum</t>
   </si>
   <si>
-    <t>Our Compliance Plan for recent regulations impacting simple cycle combustion units indicates that nameplate capacity has changed at the conclusion of 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Total Renewable Energy Resources</t>
   </si>
   <si>
     <t>1.5.1</t>
   </si>
   <si>
     <t>Biomass/Biogas</t>
   </si>
   <si>
     <t>1.5.2</t>
   </si>
   <si>
     <t>Geothermal</t>
   </si>
   <si>
     <t>1.5.3</t>
   </si>
   <si>
     <t>Hydroelectric</t>
   </si>
   <si>
     <t>1.5.4</t>
   </si>
   <si>
     <t>Solar</t>
   </si>
   <si>
     <t>Not disclosed</t>
   </si>
   <si>
-    <t xml:space="preserve">On March 1, 2023 - Con Edison completed the sale of Clean Energy Business. Not disclosed - 2024 10-K see Note W and X </t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.5</t>
   </si>
   <si>
     <t>Wind</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Use the data organizer on the left (i.e., the plus/minus symbol) to open/close the alternative generation reporting options</t>
   </si>
   <si>
     <t xml:space="preserve">Net Generation for the data year (MWh) </t>
   </si>
   <si>
     <t>Net Generation was distributed based on fuel distribution ratios.</t>
   </si>
   <si>
     <t>2.5.1</t>
   </si>
   <si>
     <t>2.5.2</t>
   </si>
   <si>
     <t>2.5.3</t>
   </si>
   <si>
     <t>2.5.4</t>
   </si>
   <si>
-    <t>Clean Energy Businesses -  2024 10-K pg. 30</t>
-[...1 lines deleted...]
-  <si>
     <t>2.5.5</t>
   </si>
   <si>
     <t>Useful thermal (steam) energy produced from the CHPs expressed in MWh.</t>
   </si>
   <si>
     <t>Total Net Generation for the data year (MWh)</t>
   </si>
   <si>
     <t>2.i</t>
   </si>
   <si>
     <t xml:space="preserve">Owned Net Generation for the data year (MWh) </t>
   </si>
   <si>
     <t>2.1.i</t>
   </si>
   <si>
     <t>2.2.i</t>
   </si>
   <si>
     <t>2.3.i</t>
   </si>
   <si>
     <t>2.4.i</t>
@@ -362,102 +501,93 @@
   <si>
     <t>2.5.1.ii</t>
   </si>
   <si>
     <t>2.5.2.ii</t>
   </si>
   <si>
     <t>2.5.3.ii</t>
   </si>
   <si>
     <t>2.5.4.ii</t>
   </si>
   <si>
     <t>2.5.5.ii</t>
   </si>
   <si>
     <t>2.6.ii</t>
   </si>
   <si>
     <t>Capital Expenditures and Energy Efficiency (EE)</t>
   </si>
   <si>
     <t>Total Annual Capital Expenditures (nominal dollars in millions)</t>
   </si>
   <si>
-    <t>Reflects Con Edison Inc. as reported in the company's 2024 Annual Report (2024 10-K pg. 30-31) .</t>
-[...1 lines deleted...]
-  <si>
     <t>Incremental Annual Electricity Savings from EE Measures (MWh) (CECONY)</t>
   </si>
   <si>
+    <t> 326,608</t>
+  </si>
+  <si>
     <t>Incremental Annual Electricity Savings from EE Measures (MWh) (ORU)</t>
   </si>
   <si>
-    <t xml:space="preserve">        -</t>
-[...1 lines deleted...]
-  <si>
     <t>Incremental Annual Investment in Electric EE Programs (nominal dollars) (CECONY)</t>
   </si>
   <si>
+    <t> $247,036,619</t>
+  </si>
+  <si>
     <t>Incremental Annual Investment in Electric EE Programs (nominal dollars) (ORU)</t>
   </si>
   <si>
-    <t xml:space="preserve">$- </t>
-[...1 lines deleted...]
-  <si>
     <t>Retail Electric Customer Count (at end of year)</t>
   </si>
   <si>
     <t>4.1 &amp; 4.2</t>
   </si>
   <si>
     <t>Commercial &amp; Industrial</t>
   </si>
   <si>
-    <t xml:space="preserve">    Sum of 2023 CECONY, O&amp;R and RECO Commercial and Industrial</t>
-[...1 lines deleted...]
-  <si>
     <t>Residential</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">    Sum of 2023 CECONY, O&amp;R and RECO Residential</t>
   </si>
   <si>
     <t>Emissions</t>
   </si>
   <si>
     <t>GHG Emissions: Carbon Dioxide (CO2) and Carbon Dioxide Equivalent (CO2e)</t>
   </si>
   <si>
     <t>Consider including carbon reduction targets in qualitative discussion</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <u val="single"/>
+        <u/>
         <sz val="11"/>
         <color theme="3"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Note</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="3"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">:  The alternatives available below are intended to provide flexibility in reporting </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">GHG emissions, and should be used to the extent appropriate for each company. </t>
   </si>
   <si>
     <r>
@@ -521,133 +651,154 @@
     <t xml:space="preserve">Total Owned Generation CO2e Emissions Intensity (MT/Net MWh) </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Purchased Power </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(4)</t>
     </r>
   </si>
   <si>
     <t>5.2.1</t>
   </si>
   <si>
     <t>Carbon Dioxide (CO2) - CECONY</t>
   </si>
   <si>
+    <t xml:space="preserve">2025 calculations for O&amp;R </t>
+  </si>
+  <si>
     <t>5.2.1.1</t>
   </si>
   <si>
     <t>Total Purchased Generation CO2 Emissions (MT) - CECONY</t>
   </si>
   <si>
+    <t>293,427 metric tons CO2</t>
+  </si>
+  <si>
     <t>5.2.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Total Purchased Generation CO2 Emissions Intensity (MT/Net MWh) </t>
   </si>
   <si>
     <t>5.2.2</t>
   </si>
   <si>
     <t>5.2.2.1</t>
   </si>
   <si>
     <t>Total Purchased Generation CO2e Emissions (MT)</t>
   </si>
   <si>
+    <t>294,259 metric tons CO2e</t>
+  </si>
+  <si>
     <t>5.2.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Total Purchased Generation CO2e Emissions Intensity (MT/Net MWh) </t>
   </si>
   <si>
     <t>Owned Generation + Purchased Power</t>
   </si>
   <si>
     <t>5.3.1</t>
   </si>
   <si>
     <t>O&amp;R does not own generation</t>
   </si>
   <si>
     <t>5.3.1.1</t>
   </si>
   <si>
     <t>Total Owned + Purchased Generation CO2 Emissions (MT)</t>
   </si>
   <si>
+    <t>293,427 metric tons CO2e (Purchased Power)</t>
+  </si>
+  <si>
     <t>5.3.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Total Owned + Purchased Generation CO2 Emissions Intensity (MT/Net MWh) </t>
   </si>
   <si>
     <t>5.3.2</t>
   </si>
   <si>
     <t>5.3.2.1</t>
   </si>
   <si>
     <t>Total Owned + Purchased Generation CO2e Emissions (MT)</t>
+  </si>
+  <si>
+    <t>294,259 metric tons CO2e (Purchased Power)</t>
   </si>
   <si>
     <t>5.3.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Total Owned + Purchased Generation CO2e Emissions Intensity (MT/Net MWh) </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Non-Generation CO2e Emissions of Sulfur Hexafluoride (SF6) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(5)</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">SF6 emissions are calculated in accordance with updated Global Warming Potential (GWP) factors per EPA reporting standards. </t>
+  </si>
+  <si>
     <t>5.4.1</t>
   </si>
   <si>
     <t>Total CO2e emissions of SF6 (MT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 O&amp;R SF6 emissions (536) </t>
   </si>
   <si>
     <t>5.4.2</t>
   </si>
   <si>
     <t>Leak rate of CO2e emissions of SF6 (MT/Net MWh)</t>
   </si>
   <si>
     <t>Nitrogen Oxide (NOx), Sulfur Dioxide (SO2), Mercury (Hg)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Generation basis for calculation </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(6)</t>
     </r>
@@ -948,159 +1099,162 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> = 22,800</t>
     </r>
   </si>
   <si>
     <t>Resources</t>
   </si>
   <si>
     <t>Human Resources</t>
   </si>
   <si>
     <t>Total Number of Employees</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Number of employees for CEI from 2024 10-K pg. 44</t>
+    <t xml:space="preserve">Number of employees from 2026 10-K </t>
   </si>
   <si>
     <t>Percentage of Women in Total Workforce</t>
   </si>
   <si>
-    <t>2024 EEO-1 Filing</t>
+    <t>Value from Con Edison 2026 GRI Disclosure</t>
   </si>
   <si>
     <t>Percentage of Minorities in Total Workforce</t>
   </si>
   <si>
+    <t>56%</t>
+  </si>
+  <si>
     <t>Total Number on Board of Directors/Trustees</t>
   </si>
   <si>
-    <t>2025 Proxy Statement</t>
+    <t>2026 Proxy Statement</t>
   </si>
   <si>
     <t>Percentage of Women on Board of Directors/Trustees</t>
   </si>
   <si>
     <t>Percentage of Minorities on Board of Directors/Trustees</t>
   </si>
   <si>
     <t>Employee Safety Metrics</t>
   </si>
   <si>
     <t>7.7.1</t>
   </si>
   <si>
     <t>Recordable Incident Rate (CECONY)</t>
   </si>
   <si>
-    <t>2024 Sustainability Report - page 86</t>
+    <t>1.50 </t>
+  </si>
+  <si>
+    <t>2025 Sustainability Report - page 93</t>
   </si>
   <si>
     <t>Recordable Incident Rate (O&amp;R)</t>
   </si>
   <si>
-    <t>2024 Sustainability Report - page 87</t>
+    <t>.78 </t>
+  </si>
+  <si>
+    <t>2025 Sustainability Report - page 94</t>
   </si>
   <si>
     <t>7.7.2</t>
   </si>
   <si>
     <t>Lost-time Case Rate (CECONY)</t>
   </si>
   <si>
     <t>Not reported</t>
   </si>
   <si>
     <t>Lost-time Case Rate (O&amp;R)</t>
   </si>
   <si>
     <t>7.7.3</t>
   </si>
   <si>
     <t>Days Away, Restricted, and Transfer (DART) Rate (CECONY)</t>
   </si>
   <si>
     <t>Days Away, Restricted, and Transfer (DART) Rate (O&amp;R)</t>
   </si>
   <si>
     <t>7.7.4</t>
   </si>
   <si>
     <t>Work-related Fatalities (CECONY)</t>
   </si>
   <si>
     <t>Work-related Fatalities (O&amp;R)</t>
   </si>
   <si>
     <t>Fresh Water Resources used in Thermal Power Generation Activities</t>
   </si>
   <si>
     <t>Water Withdrawals - Consumptive (Millions of Gallons)</t>
   </si>
   <si>
     <t>Includes process water from useful thermal (steam) energy produced from the CHPs.</t>
   </si>
   <si>
     <t>Water Withdrawals - Non-Consumptive (Millions of Gallons)</t>
   </si>
   <si>
+    <t xml:space="preserve">Consumptive water usage rate is negligible. </t>
+  </si>
+  <si>
     <t>Water Withdrawals - Consumptive Rate (Millions of Gallons/Net MWh)</t>
   </si>
   <si>
-    <t>Consumptive water usage rate is negligible. Includes process water from useful thermal (steam) energy produced from the CHPs.</t>
-[...1 lines deleted...]
-  <si>
     <t>Water Withdrawals - Non-Consumptive Rate (Millions of Gallons/Net MWh)</t>
   </si>
   <si>
     <t>Non-Consumptive water usage rate is negligible.</t>
   </si>
   <si>
     <t>Waste Products</t>
   </si>
   <si>
     <t>Amount of Hazardous Waste Manifested for Disposal (CECONY) (tons)</t>
   </si>
   <si>
-    <t>Hazardous waste manifested off-site from Con Edison sites, field locations and the Astoria hazardous waste storage facility to an external commercial disposal facility. 2025 data is thru August 5th. As we expect construction to continue to increase and HA excavation to end this year, we estimate 15,500 tons for FY 2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Amount of Hazardous Waste Manifested for Disposal (O&amp;R) (tons)</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">    2025 Data is total through August 20th,  2025. 2026 estimates are based on previous generation and no planned major hazardous waste generating events.</t>
   </si>
   <si>
     <t>Percent of Coal Combustion Products Beneficially Used</t>
   </si>
   <si>
     <t>Additional Metrics (Optional)</t>
   </si>
   <si>
     <t>Insert additional rows in this section as necessary.</t>
   </si>
   <si>
     <t xml:space="preserve">© 2021 Edison Electric Institute.  All rights reserved.  </t>
   </si>
   <si>
     <t>Definitions for Electric Company ESG/Sustainability Metrics</t>
   </si>
   <si>
     <t>Metric Name</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t xml:space="preserve">Units Reported in </t>
   </si>
@@ -1654,51 +1808,51 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Greenhouse Gas Reporting Program</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (40 CFR, part 98, Subparts C and D). </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Total Owned Generation CO2 Emissions Intensity </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total direct CO2 emissions from 5.1.1.1, divided by total MWh of </t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>owned</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> net generation reported in the Utility Portfolio section. </t>
     </r>
   </si>
   <si>
     <t>Metric Tons/Net MWh</t>
   </si>
   <si>
     <t xml:space="preserve">Total Owned Generation CO2e Emissions </t>
   </si>
@@ -1716,208 +1870,208 @@
         <scheme val="minor"/>
       </rPr>
       <t>GHG Reporting Program</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (40 CFR, part 98, Subpart C – General Stationary Fuel Combustion and Subpart D – Electricity Production), using a continuous emission monitoring system (CEMS) or other approved methodology. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Total Owned Generation CO2e Emissions Intensity </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total direct CO2e emissions from 5.1.2.1, divided by total MWh of </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u val="single"/>
+        <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>owned</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> net generation reported in the Utility Portfolio section. </t>
     </r>
   </si>
   <si>
     <t>Purchased Power</t>
   </si>
   <si>
     <t xml:space="preserve">Total Purchased Generation CO2 Emissions </t>
   </si>
   <si>
     <t>Purchased power CO2 emissions should be calculated using the most relevant and accurate of the following methods:
 (1) For direct purchases, such as PPAs, use the direct emissions data as reported to EPA.
 (2) For market purchases where emissions attributes are unknown, use applicable regional or national emissions rate:
         - ISO/RTO-level emission factors
         - Climate Registry emission factors
         - E-Grid emission factors</t>
   </si>
   <si>
     <t>Total Purchased Generation CO2 Emissions Intensity</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total purchased power CO2 emissions from 5.2.1.1, divided by total MWh of </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u val="single"/>
+        <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>purchased</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> net generation reported in the Utility Portfolio section. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Total Purchased Generation CO2e Emissions </t>
   </si>
   <si>
     <t>Purchased power CO2e emissions should be calculated using the most relevant and accurate of the following methods:
 (1) For direct purchases, such as PPAs, use the direct emissions data as reported to EPA.
 (2) For market purchases where emissions attributes are unknown, use applicable regional or national emissions rate:
         - ISO/RTO-level emission factors
         - Climate Registry emission factors
         - E-Grid emission factors</t>
   </si>
   <si>
     <t>Total Purchased Generation CO2e Emissions Intensity</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total purchased power CO2e emissions from 5.2.2.1, divided by total MWh of </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u val="single"/>
+        <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>purchased</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> net generation reported in the Utility Portfolio section. </t>
     </r>
   </si>
   <si>
     <t>Total Owned + Purchased Generation CO2 Emissions</t>
   </si>
   <si>
     <t>Sum of total CO2 emissions reported under 5.1.1.1 and 5.2.1.1.</t>
   </si>
   <si>
     <t xml:space="preserve">Total Owned + Purchased Generation CO2 Emissions Intensity </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total emissions from 5.3.1.1, divided by total MWh of </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u val="single"/>
+        <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>owned and purchased</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> net generation reported in the Utility Portfolio section. </t>
     </r>
   </si>
   <si>
     <t>Total Owned + Purchased Generation CO2e Emissions</t>
   </si>
   <si>
     <t>Sum of total CO2e emissions reported under 5.1.2.1 and 5.2.2.1.</t>
   </si>
   <si>
     <t xml:space="preserve">Total Owned + Purchased Generation CO2e Emissions Intensity </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Total emissions from 5.3.2.1, divided by total MWh of </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u val="single"/>
+        <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>owned and purchased</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> net generation reported in the Utility Portfolio section. </t>
     </r>
   </si>
   <si>
     <t>Non-Generation CO2e Emissions of Sulfur Hexafluoride (SF6)</t>
   </si>
   <si>
     <t>Total CO2e emissions of SF6</t>
   </si>
@@ -2490,50 +2644,53 @@
   <si>
     <t>Percent of coal combustion products (CCPs) - fly ash, bottom ash, boiler slag, flue gas desulfurization materials, scrubber bi-product - diverted from disposal into beneficial uses, including being sold. Include any CCP that is generated during the data year and stored for beneficial use in a future year. Only include CCP generated at company equity-owned facilities. If no weight data are available, estimate the weight using available information on waste density and volume collected, mass balances, or similar information.</t>
   </si>
   <si>
     <t>Goal Applicability</t>
   </si>
   <si>
     <t>Baseline Year</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Reduction Goal Description (Short)</t>
   </si>
   <si>
     <t>Source (URL)</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>CECONY and O&amp;R</t>
   </si>
   <si>
+    <t xml:space="preserve">Reduce fugitive methane emissions from our natural gas delivery system by 85% from 2005 levels by 2040. </t>
+  </si>
+  <si>
     <t>Our Clean Energy Commitment | Con Edison</t>
   </si>
   <si>
     <t>CEI</t>
   </si>
   <si>
     <t>Aim for zero direct greenhouse gas emissions (Scope 1) for the company-owned electric-generating units on our steam system by 2040 and overall net-zero Scope 1 emissions from our operations by 2050, in support of New York State’s climate goals.</t>
   </si>
   <si>
     <t>1.  Additional information on the emissions goals listed above, including how they will be achieved, can be found in the Qualitative section.</t>
   </si>
   <si>
     <t xml:space="preserve">2.  Information on the type of emissions (e.g., carbon, methane, CO2e, etc.) and which scope(s) of emissions apply — based on the WRI GHG Reporting Protocol, TCR Reporting Protocol(s), </t>
   </si>
   <si>
     <t>or other acceptable reporting procedures — should be included in the goal description.  Emissions reported in the Quantitative section are not based on a Scope 1, 2 or 3 methodology.</t>
   </si>
   <si>
     <t xml:space="preserve">3.  Goal Applicability refers to the entity to which the goal applies (e.g., parent company, operating company, electic or gas utility, etc.). </t>
   </si>
   <si>
     <t>GHG Emissions Reporting Worksheet</t>
   </si>
   <si>
     <t>This worksheet is provided for interim calculation purposes and is not necessarily intended for inclusion with the metrics on the preceding worksheet(s).</t>
@@ -2551,64 +2708,64 @@
     <t>Note/comment</t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>Refer to the "Definitions" column for more information on each metric.</t>
   </si>
   <si>
     <t>Definitions</t>
   </si>
   <si>
     <t>Comments, Additional Information</t>
   </si>
   <si>
     <t>Natural Gas Distribution</t>
   </si>
   <si>
     <r>
       <t>All methane leak sources per 98.232 (i) (1-6) are included for Distribution.  Combustion sources are excluded.  CO</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
-        <u val="single"/>
+        <u/>
         <vertAlign val="subscript"/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
-        <u val="single"/>
+        <u/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> is excluded.</t>
     </r>
   </si>
   <si>
     <t>METHANE EMISSIONS AND MITIGATION FROM DISTRIBUTION MAINS</t>
   </si>
   <si>
     <t>Number of Gas Distribution Customers</t>
   </si>
   <si>
     <t>Distribution Mains in Service</t>
   </si>
   <si>
     <t>These metrics should include all local distribution companies (LDCs) held by the Parent Company that are above the LDC Facility reporting threshold for EPA's 40 C.F.R. 98, Subpart W reporting rule.</t>
   </si>
   <si>
     <t>1.2.1</t>
   </si>
   <si>
     <r>
@@ -2764,108 +2921,108 @@
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Distribution CO2e Fugitive Emissions </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CO2e Fugitive Methane Emissions from Gas Distribution Operations </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(metric tons)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Fugitive methane</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> emissions (</t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">not </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CO2 combustion emissions) stated as CO2e, as reported to EPA under 40 CFR 98, Subpart W, sections 98.236(q)(3)(ix)(D), 98.236(r)(1)(v), and 98.236(r)(2)(v)(B)</t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - i.e., this is Subpart W methane emissions as input in row 2.2 below and converted to CO2e here</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">.   This metric should include fugitive methane emissions above the reporting threshold for all natural gas local distribution companies (LDCs) held by the Parent Company that are above the LDC Facility reporting threshold for EPA's 40 C.F.R. 98, Subpart W reporting rule.  </t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Calculated value based on mt CH4 input in the 2.2 (below).</t>
     </r>
   </si>
   <si>
     <t>Use this space to provide brief explanations or additional information.  Some companies with distribution operations in several states may wish to explain if some of their smaller or more rural LDCs are not included because their emissions fall below the Subpart W reporting threshold.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CH4 Fugitive Methane Emissions from Gas Distribution Operations </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(metric tons)</t>
     </r>
@@ -2893,51 +3050,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Mscf/year</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">This metric provides gas throughput from distribution (quantity of natural gas delivered to end users) reported under Subpart W, 40 C.F.R. 98.236(aa)(9)(iv), as reported on the Subpart W e-GRRT integrated reporting form in the “Facility Overview” worksheet  Excel form, Quantity of natural gas delivered to end users (column 4). </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Some companies may wish to also provide their throughput emissions number as reported to </t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>EIA</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.  They could do so in this comment space.</t>
     </r>
   </si>
   <si>
     <t>2.3.1</t>
   </si>
   <si>
     <t>Annual Methane Gas Throughput from Gas Distribution Operations in millions of standard cubic feet (MMscf/year)</t>
   </si>
   <si>
     <t>Calculated value - formula in cells F38 - R38 (assumes 95% methane content in natural gas for Distribution) per Subpart W)</t>
@@ -2958,116 +3115,116 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>Calculated annual metric: (MMSFC methane emissions/MMSCF methane throughput)</t>
   </si>
   <si>
     <t>Natural Gas Transmission and Storage</t>
   </si>
   <si>
     <r>
       <t>All methane leak sources per 98.232 (e) (1-8), (f)(1-8), and (m) are included for Transmission and Storage.  Combustion sources are excluded.  CO</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
-        <u val="single"/>
+        <u/>
         <vertAlign val="subscript"/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
-        <u val="single"/>
+        <u/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> and N</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
-        <u val="single"/>
+        <u/>
         <vertAlign val="subscript"/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
-        <u val="single"/>
+        <u/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>O are excluded.</t>
     </r>
   </si>
   <si>
     <t>Onshore Natural Gas Transmission Compression Methane Emissions</t>
   </si>
   <si>
     <r>
       <t>Fugitive Methane</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> emissions as defined in 40 CFR 98 Sub W Section 232 (e) (1-8), CO2 and N2O emissions are </t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>excluded</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> from this section.</t>
     </r>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Pneumatic Device Venting (metric tons/year)</t>
   </si>
   <si>
     <t>Value reported using calculation in 40 CFR 98 Sub W Section 236(b)(4)</t>
@@ -3140,51 +3297,51 @@
   </si>
   <si>
     <t>Total Transmission Compression Methane Emissions (MSCF/year)</t>
   </si>
   <si>
     <t>Density of Methane = 0.0192 kg/ft3 per 40 CFR Sub W EQ. W-36</t>
   </si>
   <si>
     <t>Underground Natural Gas Storage Methane Emissions</t>
   </si>
   <si>
     <r>
       <t>Fugitive Methane</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> emissions as defined in 40 CFR 98 Sub W Section 232 (f) (1-8), CO2 and N2O emissions are </t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>excluded</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> from this section.</t>
     </r>
   </si>
   <si>
     <t>2.1.1</t>
   </si>
   <si>
     <t>2.1.2</t>
   </si>
   <si>
     <t>2.1.3</t>
@@ -3221,51 +3378,51 @@
   </si>
   <si>
     <t>Total Storage Compression Methane Emissions (CO2e/year)</t>
   </si>
   <si>
     <t>Total Storage Compression Methane Emissions (MSCF/year)</t>
   </si>
   <si>
     <t>Onshore Natural Gas Transmission Pipeline Blowdowns</t>
   </si>
   <si>
     <r>
       <t>Blowdown vent stacks for onshore transmission pipeline</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> as defined in 40 CFR 98 Sub W Section 232 (m), CO2 and N2O emissions are </t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>excluded</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> from this section.</t>
     </r>
   </si>
   <si>
     <t>Transmission Pipeline Blowdown Vent Stacks (metric tons/year)</t>
   </si>
   <si>
     <t>Value reported using calculation in 40 CFR 98 Sub W Section 232(i)(3)(ii)</t>
   </si>
   <si>
     <t>Transmission Pipeline Blowdown Vent Stacks (CO2e/year)</t>
@@ -3402,51 +3559,51 @@
   </si>
   <si>
     <t>Oil</t>
   </si>
   <si>
     <t>Hydro</t>
   </si>
   <si>
     <t>Biomass</t>
   </si>
   <si>
     <t>Other Renewable (e.g., geothermal, etc.)</t>
   </si>
   <si>
     <t>Other (e.g., waste)</t>
   </si>
   <si>
     <t>Total - Owned Generation</t>
   </si>
   <si>
     <t>Owned Generation and Purchased Power Reporting Option ("Option B")</t>
   </si>
   <si>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Total Owned Generation</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (1) (2) </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
   </si>
   <si>
@@ -3699,51 +3856,51 @@
       </rPr>
       <t xml:space="preserve"> (1)</t>
     </r>
   </si>
   <si>
     <t>NOx Emissions</t>
   </si>
   <si>
     <t>NOx Emissions Intensity</t>
   </si>
   <si>
     <t>SO2 Emissions</t>
   </si>
   <si>
     <t>SO2 Emissions Intensity</t>
   </si>
   <si>
     <t>Hg Emissions</t>
   </si>
   <si>
     <t>Hg Emissions Intensity</t>
   </si>
   <si>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Owned Generation</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> (kg)</t>
   </si>
   <si>
     <t>(kg/Net MWh)</t>
   </si>
   <si>
@@ -4149,123 +4306,186 @@
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (CECONY)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Fugitive methane</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> emissions (</t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">not </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CO2 combustion emissions) stated as CO2e, as reported to EPA under 40 CFR 98, Subpart W, sections 98.236(q)(3)(ix)(D), 98.236(r)(1)(v), and 98.236(r)(2)(v)(B)</t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - i.e., this is Subpart W methane emissions as input in row 2.2 below and converted to CO2e here</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">.   This metric should include fugitive methane emissions above the reporting threshold for all natural gas local distribution companies (LDCs) held by the Parent Company that are above the LDC Facility reporting threshold for EPA's 40 C.F.R. 98, Subpart W reporting rule.  </t>
     </r>
     <r>
       <rPr>
-        <u val="single"/>
+        <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Calculated value based on mt CH4 input in the 2.2 (below).</t>
+      <t xml:space="preserve">Calculated value based on mt CH4 input in the 2.2 (below).
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2024 methane emissions are calculated in accordance with updated Global Warming Potential (GWP) factors per EPA reporting standards. The GWP factor for methane increased from 25 to 28, contributing to the year-over-year increase in reported emissions. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CO2e Fugitive Methane Emissions from Gas Distribution Operations </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(metric tons)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (O&amp;R)</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Fugitive methane</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> emissions (</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">not </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CO2 combustion emissions) stated as CO2e, as reported to EPA under 40 CFR 98, Subpart W, sections 98.236(q)(3)(ix)(D), 98.236(r)(1)(v), and 98.236(r)(2)(v)(B)</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - i.e., this is Subpart W methane emissions as input in row 2.2 below and converted to CO2e here</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.   This metric should include fugitive methane emissions above the reporting threshold for all natural gas local distribution companies (LDCs) held by the Parent Company that are above the LDC Facility reporting threshold for EPA's 40 C.F.R. 98, Subpart W reporting rule. Calculated value based on mt CH4 input in the 2.2 (below).
+2024 methane emissions are calculated in accordance with updated Global Warming Potential (GWP) factors per EPA reporting standards. The GWP factor for methane increased from 25 to 28, contributing to the year-over-year increase in reported emissions. </t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">CH4 Fugitive Methane Emissions from Gas Distribution Operations </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(metric tons)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (CECONY)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CH4 Fugitive Methane Emissions from Gas Distribution Operations </t>
@@ -4300,57 +4520,50 @@
     <r>
       <t>Annual Natural Gas Throughput from Gas Distribution Operations in thousands of standard cubic feet (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Mscf/year</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>) (CECONY)</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      </rPr>
       <t>Annual Natural Gas Throughput from Gas Distribution Operations in thousands of standard cubic feet (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Mscf/year</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>) (O&amp;R)</t>
     </r>
   </si>
   <si>
@@ -4523,354 +4736,282 @@
     </r>
   </si>
   <si>
     <t>3.1.2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">VOC </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(metric tons per year)</t>
     </r>
   </si>
   <si>
     <t>Reference Section 7 Human Resources in "EEI Metrics" tab / template</t>
   </si>
   <si>
+    <t>24%</t>
+  </si>
+  <si>
     <t xml:space="preserve">© 2021 American Gas Association.  All rights reserved.  </t>
   </si>
   <si>
-    <t>Consolidated Edison Company of New York (CECONY), Orange &amp; Rockland Utilities (O&amp;R), Con Edison Transmission (CET)</t>
-[...95 lines deleted...]
-    <t>(OPTIONAL) If desired, report additional sources required by ONE Future include dehydrator vents, storage station venting transmission pipeline leaks, and storage tank methane.</t>
+    <t>October 16. 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="21">
+  <numFmts count="42">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+    <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0;\(0\)"/>
     <numFmt numFmtId="165" formatCode="\ #,###\ "/>
     <numFmt numFmtId="166" formatCode="#.##%"/>
     <numFmt numFmtId="167" formatCode="0.##%"/>
     <numFmt numFmtId="168" formatCode="\ #.##\ "/>
     <numFmt numFmtId="169" formatCode="\ 0\ "/>
     <numFmt numFmtId="170" formatCode="\ 0.##\ "/>
     <numFmt numFmtId="171" formatCode="\ 0.######\ "/>
     <numFmt numFmtId="172" formatCode="#,##0.000"/>
     <numFmt numFmtId="173" formatCode="#,##0.000000"/>
     <numFmt numFmtId="174" formatCode="#,##0.0"/>
     <numFmt numFmtId="175" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="176" formatCode="#,##0.00000"/>
     <numFmt numFmtId="177" formatCode="#,##0.0000"/>
     <numFmt numFmtId="178" formatCode="0.0%"/>
     <numFmt numFmtId="179" formatCode="0.000"/>
     <numFmt numFmtId="180" formatCode="0.0"/>
+    <numFmt numFmtId="181" formatCode="0.000000"/>
+    <numFmt numFmtId="182" formatCode="0.0000"/>
+    <numFmt numFmtId="183" formatCode="_-* ###0_-;\(###0\);_-* &quot;–&quot;_-;_-@_-"/>
+    <numFmt numFmtId="184" formatCode="_-* #,###_-;\(#,###\);_-* &quot;–&quot;_-;_-@_-"/>
+    <numFmt numFmtId="185" formatCode="_-\ #,##0.0_-;\(#,##0.0\);_-* &quot;–&quot;_-;_-@_-"/>
+    <numFmt numFmtId="186" formatCode="0_)"/>
+    <numFmt numFmtId="187" formatCode="0.000_)"/>
+    <numFmt numFmtId="188" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="189" formatCode="m/d/yy\ h:mm"/>
+    <numFmt numFmtId="190" formatCode="_([$€-2]* #,##0.00_);_([$€-2]* \(#,##0.00\);_([$€-2]* &quot;-&quot;??_)"/>
+    <numFmt numFmtId="191" formatCode="mmm\-yyyy"/>
+    <numFmt numFmtId="192" formatCode="0.00_)"/>
+    <numFmt numFmtId="193" formatCode="#,##0_);\-#,##0_);\-_)"/>
+    <numFmt numFmtId="194" formatCode="#,##0.00_);\-#,##0.00_);\-_)"/>
+    <numFmt numFmtId="195" formatCode="0.00\ ;\-0.00\ ;&quot;- &quot;"/>
+    <numFmt numFmtId="196" formatCode="#,##0.0_);\-#,##0.0_);\-_)"/>
+    <numFmt numFmtId="197" formatCode="mmm\ dd\,\ yyyy"/>
+    <numFmt numFmtId="198" formatCode="yyyy"/>
+    <numFmt numFmtId="199" formatCode="0.00\ "/>
+    <numFmt numFmtId="200" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
-  <fonts count="68">
+  <fonts count="144">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
-      <color theme="0" tint="-0.499940007925034"/>
+      <color theme="0" tint="-0.49995422223578601"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
-      <color theme="1" tint="0.499949991703033"/>
+      <color theme="1" tint="0.49995422223578601"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <u val="single"/>
+      <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u val="single"/>
+      <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
-      <color theme="3" tint="-0.499940007925034"/>
+      <color theme="3" tint="-0.49995422223578601"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <u val="single"/>
+      <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u val="single"/>
+      <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <u val="single"/>
+      <u/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Cambria"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -4903,192 +5044,192 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u val="single"/>
+      <u/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
-      <color theme="3" tint="-0.499940007925034"/>
+      <color theme="3" tint="-0.49995422223578601"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="22"/>
-      <color theme="3" tint="-0.499940007925034"/>
+      <color theme="3" tint="-0.49995422223578601"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1" tint="0.499949991703033"/>
+      <color theme="1" tint="0.49995422223578601"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
-      <u val="single"/>
+      <u/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
-      <u val="single"/>
+      <u/>
       <vertAlign val="subscript"/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <u val="single"/>
+      <u/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="28"/>
       <color theme="0"/>
       <name val="Cambria (Headings)"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u val="single"/>
+      <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="0"/>
       <name val="Calibri (Body)_x0000_"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="0"/>
       <name val="Cambria (Headings)"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5097,1161 +5238,2603 @@
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF444444"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <u val="single"/>
+      <u/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <u val="single"/>
+      <u/>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF00B050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Courier"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="13"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color indexed="10"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="57"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Tms Rmn"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman CE"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color indexed="32"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="50"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="57"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color indexed="57"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="7.5"/>
+      <color indexed="57"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="13"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.5"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="12"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="16"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Univers Condensed"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="32"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="29"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="29"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1" tint="0.34998626667073579"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="28"/>
+      <color theme="0"/>
+      <name val="Calibri (Body)_x0000_"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="20">
+  <fills count="82">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.799950003623962"/>
+        <fgColor theme="6" tint="0.79995117038483843"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="-0.499940007925034"/>
+        <fgColor theme="6" tint="-0.49995422223578601"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF3300"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.799950003623962"/>
+        <fgColor theme="8" tint="0.79995117038483843"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0070C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0082CA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.799950003623962"/>
+        <fgColor theme="4" tint="0.79995117038483843"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB7DEE8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="32"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="35"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+        <bgColor indexed="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="63"/>
+        <bgColor indexed="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="25"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="37">
+  <borders count="66">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="22"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color indexed="22"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="39"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="39"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="39"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="39"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="28"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="28"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom/>
-[...6 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
-    </border>
-[...154 lines deleted...]
-      </bottom>
+      <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="23">
-[...26 lines deleted...]
-    </xf>
+  <cellStyleXfs count="316">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="74" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="75" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="76" fillId="23" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="77" fillId="24" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="78" fillId="24" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="80" fillId="25" borderId="29" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="26" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="37" fontId="82" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="86" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="87" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="87" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="66" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="66" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="66" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="67" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="67" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="67" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="68" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="68" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="68" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="69" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="69" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="88" fillId="69" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="89" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="89" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="89" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="1" fontId="90" fillId="70" borderId="13" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="91" fillId="0" borderId="0" applyProtection="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="0" borderId="32">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="94" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="92" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="93" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="185" fontId="92" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="95" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="96" fillId="71" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="96" fillId="71" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="96" fillId="71" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="97" fillId="72" borderId="34" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="97" fillId="72" borderId="34" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="97" fillId="72" borderId="34" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="35" applyProtection="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="98" fillId="0" borderId="35">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="98" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="186" fontId="98" fillId="0" borderId="0" applyProtection="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="99" fillId="0" borderId="35" applyProtection="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="99" fillId="0" borderId="36" applyProtection="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="99" fillId="0" borderId="4" applyProtection="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="99" fillId="0" borderId="0" applyProtection="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="100" fillId="0" borderId="37">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="180" fontId="95" fillId="0" borderId="0" applyBorder="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="180" fontId="95" fillId="0" borderId="38" applyAlignment="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="187" fontId="101" fillId="0" borderId="0"/>
+    <xf numFmtId="187" fontId="101" fillId="0" borderId="0"/>
+    <xf numFmtId="187" fontId="101" fillId="0" borderId="0"/>
+    <xf numFmtId="187" fontId="101" fillId="0" borderId="0"/>
+    <xf numFmtId="187" fontId="101" fillId="0" borderId="0"/>
+    <xf numFmtId="187" fontId="101" fillId="0" borderId="0"/>
+    <xf numFmtId="187" fontId="101" fillId="0" borderId="0"/>
+    <xf numFmtId="187" fontId="101" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="102" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="87" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="87" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="103" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="92" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="103" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="104" fillId="0" borderId="0"/>
+    <xf numFmtId="174" fontId="105" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="102" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="189" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="190" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="106" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="106" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="106" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="1" fontId="107" fillId="73" borderId="12" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="174" fontId="92" fillId="0" borderId="0"/>
+    <xf numFmtId="185" fontId="108" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="109" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="110" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="184" fontId="111" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="184" fontId="108" fillId="0" borderId="0" applyFill="0" applyBorder="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="112" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="112" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="112" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="92" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="113" fillId="0" borderId="39" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="113" fillId="0" borderId="7">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="114" fillId="70" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="115" fillId="0" borderId="40" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="115" fillId="0" borderId="40" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="115" fillId="0" borderId="40" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="41" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="41" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="41" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="42" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="42" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="42" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="118" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="119" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="92" fillId="74" borderId="6" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="120" fillId="57" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="120" fillId="57" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="120" fillId="57" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="43" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="43" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="43" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="122" fillId="51" borderId="39" applyProtection="0">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="191" fontId="92" fillId="74" borderId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="123" fillId="75" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="123" fillId="75" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="123" fillId="75" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="192" fontId="124" fillId="0" borderId="0"/>
+    <xf numFmtId="193" fontId="92" fillId="0" borderId="0"/>
+    <xf numFmtId="194" fontId="92" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="103" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="87" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="92" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="125" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="83" fillId="76" borderId="44" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="76" borderId="44" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="76" borderId="44" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="76" borderId="44" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="76" borderId="44" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="83" fillId="76" borderId="44" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="126" fillId="71" borderId="45" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="126" fillId="71" borderId="45" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="126" fillId="71" borderId="45" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="195" fontId="127" fillId="51" borderId="0" applyBorder="0" applyAlignment="0">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="127" fillId="51" borderId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="196" fontId="128" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="84" fillId="77" borderId="46" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="77" borderId="47" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="78" borderId="0" applyNumberFormat="0" applyBorder="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="79" borderId="48" applyNumberFormat="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="79" borderId="0" applyNumberFormat="0" applyBorder="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="197" fontId="83" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="198" fontId="83" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="198" fontId="83" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="83" fillId="0" borderId="0" applyFill="0" applyBorder="0">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="83" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="196" fontId="129" fillId="0" borderId="0"/>
+    <xf numFmtId="174" fontId="113" fillId="0" borderId="0"/>
+    <xf numFmtId="196" fontId="130" fillId="80" borderId="0" applyFont="0" applyBorder="0" applyAlignment="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="196" fontId="131" fillId="80" borderId="49" applyBorder="0">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="40" fontId="132" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="133" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="133" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="133" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="134" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="135" fillId="0" borderId="50" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="135" fillId="0" borderId="50" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="135" fillId="0" borderId="50" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="95" fillId="0" borderId="51"/>
+    <xf numFmtId="193" fontId="100" fillId="0" borderId="51" applyAlignment="0"/>
+    <xf numFmtId="194" fontId="100" fillId="0" borderId="51" applyAlignment="0"/>
+    <xf numFmtId="196" fontId="100" fillId="0" borderId="51" applyAlignment="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="199" fontId="127" fillId="51" borderId="13" applyBorder="0">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="136" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="136" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="136" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="1" fontId="83" fillId="0" borderId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="83" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="137" fillId="81" borderId="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="765">
+  <cellXfs count="845">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="20">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
-      <protection/>
-[...21 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyAlignment="1" quotePrefix="1">
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection/>
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyAlignment="1" quotePrefix="1">
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
-      <protection/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="20" applyAlignment="1" quotePrefix="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="right"/>
-      <protection/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
-      <protection/>
-[...5 lines deleted...]
-    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" quotePrefix="1"/>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
-      <protection/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
-      <protection/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" indent="5"/>
-      <protection/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left"/>
-      <protection/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="right"/>
-      <protection/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" quotePrefix="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" quotePrefix="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="20" applyFont="1">
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="6"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...19 lines deleted...]
-    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -6290,2068 +7873,2863 @@
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" xfId="18" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="26" fillId="9" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="26" fillId="11" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="0" fillId="11" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="11" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="26" fillId="9" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="9" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="9" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="9" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="174" fontId="9" fillId="11" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="174" fontId="9" fillId="9" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="9" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="28" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="28" fillId="9" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="28" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="28" fillId="9" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="54" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="175" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="52" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="52" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="52" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="19" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="19" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="52" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="56" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="51" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="56" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="52" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="139" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="15" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="52" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="19" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="56" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="56" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="52" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="61" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="138" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="138" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="138" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="138" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="138" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="138" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="138" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="138" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="18" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="138" fillId="14" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="175" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="175" fontId="67" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="67" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="175" fontId="52" fillId="19" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="67" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="138" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="64" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="138" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="8" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" quotePrefix="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="19" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="17" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="17" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="19" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="19" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="140" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="19" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="55" xfId="5" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...190 lines deleted...]
-    <xf numFmtId="9" fontId="28" fillId="9" borderId="1" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="65" xfId="5" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="20" applyFont="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-      <protection/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="4"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="5" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="5" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="52" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="175" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="175" fontId="0" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="56" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="138" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="52" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="138" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="6" fontId="56" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="6" fontId="52" fillId="14" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="6"/>
+    </xf>
+    <xf numFmtId="3" fontId="138" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="138" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="138" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="139" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="56" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="56" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="139" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="64" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="182" fontId="138" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="138" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="174" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="52" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="5" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="52" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="141" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="200" fontId="141" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="142" fillId="18" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="143" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="15" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="15" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="15" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="2"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="174" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...694 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="52" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...106 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="316">
+    <cellStyle name="20% - Accent1" xfId="23" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent1 2" xfId="62" xr:uid="{1F260C4B-C4C5-4CD8-9FC5-038CFD5F0DCC}"/>
+    <cellStyle name="20% - Accent1 3" xfId="63" xr:uid="{785E095C-E36F-4DE5-B56E-C00CE0959F6A}"/>
+    <cellStyle name="20% - Accent1 4" xfId="64" xr:uid="{7C6C92E7-964F-4B8A-9B45-F82034A1925B}"/>
+    <cellStyle name="20% - Accent2" xfId="26" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2 2" xfId="65" xr:uid="{8D7B076F-B872-4E16-AD00-F75E6E271820}"/>
+    <cellStyle name="20% - Accent2 3" xfId="66" xr:uid="{E99C49B1-29DE-45AF-A828-8C7E6AAD4FEA}"/>
+    <cellStyle name="20% - Accent2 4" xfId="67" xr:uid="{1C1B038B-D088-48E7-A22C-420E8938D66F}"/>
+    <cellStyle name="20% - Accent3" xfId="29" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3 2" xfId="68" xr:uid="{83157340-C5A3-4761-B9C0-827AADD90250}"/>
+    <cellStyle name="20% - Accent3 3" xfId="69" xr:uid="{954E0581-5DA2-462F-BB47-D8EDDAA4756E}"/>
+    <cellStyle name="20% - Accent3 4" xfId="70" xr:uid="{574CB567-630F-4B3C-8709-89E41FDA78A5}"/>
+    <cellStyle name="20% - Accent4" xfId="32" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4 2" xfId="71" xr:uid="{5F339ABB-18FC-4263-904B-86FAB2C559C9}"/>
+    <cellStyle name="20% - Accent4 3" xfId="72" xr:uid="{F6F6C789-DAAA-4EDE-A5AA-D1A467A34679}"/>
+    <cellStyle name="20% - Accent4 4" xfId="73" xr:uid="{CC8DF3AF-BA62-4A7D-BF43-E98E54A2E285}"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5 2" xfId="74" xr:uid="{F0C2DD3A-C751-499B-A036-854012597CA3}"/>
+    <cellStyle name="20% - Accent5 3" xfId="75" xr:uid="{E0C8F035-FA60-4BDA-8812-7ACFF72EAFD7}"/>
+    <cellStyle name="20% - Accent5 4" xfId="76" xr:uid="{A39470CE-9F3C-42D0-BF96-FBBDB9AAF4D7}"/>
+    <cellStyle name="20% - Accent6" xfId="38" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6 2" xfId="77" xr:uid="{ECF974C6-FBD2-4264-9058-150B94A9B757}"/>
+    <cellStyle name="20% - Accent6 3" xfId="78" xr:uid="{75285D70-E42A-40E6-A3AA-BAAC73598AD0}"/>
+    <cellStyle name="20% - Accent6 4" xfId="79" xr:uid="{1D2F86D8-9552-4141-97E6-F3A029842387}"/>
+    <cellStyle name="40% - Accent1" xfId="24" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1 2" xfId="80" xr:uid="{26192905-3277-4E18-B1AD-940FC2B50BB8}"/>
+    <cellStyle name="40% - Accent1 3" xfId="81" xr:uid="{F639107E-F2F8-4435-A03C-BF006E28CE5F}"/>
+    <cellStyle name="40% - Accent1 4" xfId="82" xr:uid="{8DE23272-E9B0-44EC-AE0D-7691FD1720EF}"/>
+    <cellStyle name="40% - Accent2" xfId="27" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2 2" xfId="83" xr:uid="{A289A1E7-975B-4DBD-8EEA-33451B238BA0}"/>
+    <cellStyle name="40% - Accent2 3" xfId="84" xr:uid="{8CC032E1-6D14-400A-81EE-92B980779346}"/>
+    <cellStyle name="40% - Accent2 4" xfId="85" xr:uid="{59FCFBB3-D53B-4E11-AF53-F328B5018126}"/>
+    <cellStyle name="40% - Accent3" xfId="30" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3 2" xfId="86" xr:uid="{E4C490F5-20EF-4B4D-9FBD-41EF5690C4D5}"/>
+    <cellStyle name="40% - Accent3 3" xfId="87" xr:uid="{EB5362A1-CDC6-47E7-A2D7-B31FBD65B204}"/>
+    <cellStyle name="40% - Accent3 4" xfId="88" xr:uid="{E26C5CB6-F037-4EA5-801A-7C66952F6DAC}"/>
+    <cellStyle name="40% - Accent4" xfId="33" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4 2" xfId="89" xr:uid="{9808EE58-836B-404B-B22B-598C02F0F396}"/>
+    <cellStyle name="40% - Accent4 3" xfId="90" xr:uid="{EFB744A4-1BEE-4441-8704-5D55937C2386}"/>
+    <cellStyle name="40% - Accent4 4" xfId="91" xr:uid="{EF193AB6-ACC5-4523-BD5E-34F5C3626072}"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5 2" xfId="92" xr:uid="{EDC184A9-1A0D-46E8-99B1-D4D87E8129B8}"/>
+    <cellStyle name="40% - Accent5 3" xfId="93" xr:uid="{49E8B0E2-20A2-4816-9D87-D8AA934677DA}"/>
+    <cellStyle name="40% - Accent5 4" xfId="94" xr:uid="{23844A92-2DFC-480D-8ACD-F5A7938CF67B}"/>
+    <cellStyle name="40% - Accent6" xfId="39" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6 2" xfId="95" xr:uid="{37770492-13C9-4A3F-9D1F-CC270E383D8E}"/>
+    <cellStyle name="40% - Accent6 3" xfId="96" xr:uid="{A8908DD3-C99A-4863-ABC9-F66EFCEBA9C4}"/>
+    <cellStyle name="40% - Accent6 4" xfId="97" xr:uid="{A72FF164-9216-4758-8DCD-1668CF8F9713}"/>
+    <cellStyle name="60% - Accent1 2" xfId="98" xr:uid="{B5A66527-AA3C-402D-A0FF-4D18BEAC27B9}"/>
+    <cellStyle name="60% - Accent1 3" xfId="99" xr:uid="{2C383FEC-50A7-4AA8-8A6F-A27EF4DB03A8}"/>
+    <cellStyle name="60% - Accent1 4" xfId="100" xr:uid="{36B27282-2288-4352-A865-454819233E61}"/>
+    <cellStyle name="60% - Accent1 5" xfId="43" xr:uid="{4C75B230-BB1A-470D-BB9D-CD044B558F62}"/>
+    <cellStyle name="60% - Accent2 2" xfId="101" xr:uid="{D00C3053-FF91-4270-84DE-41B3C3D23214}"/>
+    <cellStyle name="60% - Accent2 3" xfId="102" xr:uid="{E433250E-6113-4166-9459-41FB3EA96122}"/>
+    <cellStyle name="60% - Accent2 4" xfId="103" xr:uid="{E2ACAD27-6561-4D30-AB50-A15C5EA5F3DB}"/>
+    <cellStyle name="60% - Accent2 5" xfId="44" xr:uid="{A8CCF811-6F63-493E-96FA-7E564377D392}"/>
+    <cellStyle name="60% - Accent3 2" xfId="104" xr:uid="{75255C1B-C0FF-4D40-8B00-BF017BD47CEC}"/>
+    <cellStyle name="60% - Accent3 3" xfId="105" xr:uid="{5C5DDB50-E244-4009-82E2-2E9487740E0F}"/>
+    <cellStyle name="60% - Accent3 4" xfId="106" xr:uid="{14733020-16DC-4151-A4BD-E3529BB3C428}"/>
+    <cellStyle name="60% - Accent3 5" xfId="45" xr:uid="{4B813F25-097E-4F7F-9918-D76744117DBC}"/>
+    <cellStyle name="60% - Accent4 2" xfId="107" xr:uid="{107D731D-D452-47F1-A65F-6E686D6FFBDB}"/>
+    <cellStyle name="60% - Accent4 3" xfId="108" xr:uid="{4BDD2BF0-6EE2-4B83-AF5C-FC8FF2A50CA3}"/>
+    <cellStyle name="60% - Accent4 4" xfId="109" xr:uid="{8722851C-6CF9-42BE-88E0-B518975FD813}"/>
+    <cellStyle name="60% - Accent4 5" xfId="46" xr:uid="{E93D6660-B414-4583-A35A-270C58543A22}"/>
+    <cellStyle name="60% - Accent5 2" xfId="110" xr:uid="{F533E74B-1367-4117-B6DA-8C0468C0C6DF}"/>
+    <cellStyle name="60% - Accent5 3" xfId="111" xr:uid="{8CF0393B-957C-4E45-802C-FE5A43CA3425}"/>
+    <cellStyle name="60% - Accent5 4" xfId="112" xr:uid="{8C26BF39-1437-4656-8975-5381A3C927BE}"/>
+    <cellStyle name="60% - Accent5 5" xfId="47" xr:uid="{6E00EF0F-3159-49F7-9ED1-6382A5C5EA45}"/>
+    <cellStyle name="60% - Accent6 2" xfId="113" xr:uid="{943BEA5F-A0EB-457E-B9E1-F01E3F97DCD7}"/>
+    <cellStyle name="60% - Accent6 3" xfId="114" xr:uid="{31683846-3BB4-4D7E-B57D-2BBFF080C8A0}"/>
+    <cellStyle name="60% - Accent6 4" xfId="115" xr:uid="{8CD6C73F-5094-42A0-B157-2FC532BE01A3}"/>
+    <cellStyle name="60% - Accent6 5" xfId="48" xr:uid="{B2A15597-3C91-49F7-993B-D3D3467CDC81}"/>
+    <cellStyle name="Accent1" xfId="22" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent1 2" xfId="116" xr:uid="{C91797CC-AFD4-4B59-BF9E-EF87A1605988}"/>
+    <cellStyle name="Accent1 3" xfId="117" xr:uid="{EA79BC6A-CBF4-431F-939A-45804AB36534}"/>
+    <cellStyle name="Accent1 4" xfId="118" xr:uid="{BC68E134-562F-48B2-B0BF-66ADD62C28E1}"/>
+    <cellStyle name="Accent2" xfId="25" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent2 2" xfId="119" xr:uid="{112F5B5A-AB13-4734-96B8-7A65AF4CCA9F}"/>
+    <cellStyle name="Accent2 3" xfId="120" xr:uid="{2BD9BC50-E022-4888-9314-B15FBB01B6E1}"/>
+    <cellStyle name="Accent2 4" xfId="121" xr:uid="{7849B1AC-FAA5-42B9-AA88-59D60B4F0B19}"/>
+    <cellStyle name="Accent3" xfId="28" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent3 2" xfId="122" xr:uid="{911765B4-68A4-4992-A428-7BFBF9271FE1}"/>
+    <cellStyle name="Accent3 3" xfId="123" xr:uid="{92CB40D0-EAB9-410F-9C62-671E2C781078}"/>
+    <cellStyle name="Accent3 4" xfId="124" xr:uid="{A3CA40EC-D2A4-4A7D-B692-8EAD5FF371A3}"/>
+    <cellStyle name="Accent4" xfId="31" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent4 2" xfId="125" xr:uid="{60199EE2-E691-4B34-9FD4-B2AE371C273A}"/>
+    <cellStyle name="Accent4 3" xfId="126" xr:uid="{10DB664F-FF87-4847-A746-107641BC3248}"/>
+    <cellStyle name="Accent4 4" xfId="127" xr:uid="{16322EEF-CE7A-45AE-B9D2-BD2D8C1CF54A}"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent5 2" xfId="128" xr:uid="{C9E9FEAA-4FEB-4D19-9089-8DEA33DFE28A}"/>
+    <cellStyle name="Accent5 3" xfId="129" xr:uid="{B16D686E-863F-49D5-9D93-84F997C626A0}"/>
+    <cellStyle name="Accent5 4" xfId="130" xr:uid="{5CDBAF4A-834E-47B3-9802-52C7D835D05E}"/>
+    <cellStyle name="Accent6" xfId="37" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Accent6 2" xfId="131" xr:uid="{C78BF67A-1165-4740-A7F3-F1B3640C508A}"/>
+    <cellStyle name="Accent6 3" xfId="132" xr:uid="{4D1EB9D0-B7B7-4B17-AA0C-42725E2D84E8}"/>
+    <cellStyle name="Accent6 4" xfId="133" xr:uid="{11BA73FD-A09A-4374-8B80-F969A913EB53}"/>
+    <cellStyle name="Bad" xfId="12" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Bad 2" xfId="134" xr:uid="{29F759EE-3B51-4BA1-B971-D86DB1572413}"/>
+    <cellStyle name="Bad 3" xfId="135" xr:uid="{40B589F7-E779-4643-BA07-E18B5C3240D6}"/>
+    <cellStyle name="Bad 4" xfId="136" xr:uid="{01314562-5938-48E3-ABB2-0EE278383A56}"/>
+    <cellStyle name="Band 2" xfId="137" xr:uid="{2090E0F5-49E1-49F8-8EFC-B809954DF42C}"/>
+    <cellStyle name="bronx" xfId="138" xr:uid="{3EF387F6-E3A0-47CC-B74E-E5760544E857}"/>
+    <cellStyle name="C06_Main text" xfId="139" xr:uid="{2D7DC834-C0EC-45A2-8EE8-EDFA094CDB35}"/>
+    <cellStyle name="C07_Main text Bold Green" xfId="140" xr:uid="{641A9F6D-7E86-4905-B3C5-D2F9BEC3F9CC}"/>
+    <cellStyle name="C08_2001 Col heads" xfId="141" xr:uid="{F03ADFFF-0CA9-4437-B00B-DF3F150CD522}"/>
+    <cellStyle name="C10_2001 Figs Black" xfId="142" xr:uid="{908C9C8F-3356-4301-B555-5AFE6791DEDE}"/>
+    <cellStyle name="C11_2002 Figs Bold Green" xfId="143" xr:uid="{485BB3E3-075C-49B1-B56A-2A45D8473BAB}"/>
+    <cellStyle name="C13_2001 Figs 1 decimals" xfId="144" xr:uid="{E046F673-3F77-450D-8275-DDDDD81847E3}"/>
+    <cellStyle name="C15_Main text Bold Black" xfId="145" xr:uid="{62C9D3E6-B9FE-43F7-BCFE-1C93CEC73247}"/>
+    <cellStyle name="Calculation" xfId="15" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Calculation 2" xfId="146" xr:uid="{307022CF-ACBA-4D49-BE00-AB9997AD0CB2}"/>
+    <cellStyle name="Calculation 3" xfId="147" xr:uid="{19185484-6D81-4169-A270-A6C95D9E726D}"/>
+    <cellStyle name="Calculation 4" xfId="148" xr:uid="{771D4A96-C3BB-4C4B-A671-964D0A7C0FA7}"/>
+    <cellStyle name="Check Cell" xfId="17" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Check Cell 2" xfId="149" xr:uid="{E3B4D3B2-9235-41F8-A68F-B5197DB1800A}"/>
+    <cellStyle name="Check Cell 3" xfId="150" xr:uid="{8838A425-390B-40EA-808E-B9EB2070B5AA}"/>
+    <cellStyle name="Check Cell 4" xfId="151" xr:uid="{642A46DA-1B27-44B9-B0B7-688B3171F0AC}"/>
+    <cellStyle name="column body" xfId="152" xr:uid="{BC8C41B8-4ACF-4E02-8EEF-9CE77A41D5D4}"/>
+    <cellStyle name="column body #" xfId="153" xr:uid="{569CE8ED-9DBE-4153-9231-2A84965CDAFA}"/>
+    <cellStyle name="column body R#" xfId="154" xr:uid="{CC85CD97-F987-47A3-AEB6-B65FFDF63589}"/>
+    <cellStyle name="column body right" xfId="155" xr:uid="{800A3E03-CF6C-4F0F-9109-B07ED37DA5CD}"/>
+    <cellStyle name="column head" xfId="156" xr:uid="{533E7E29-ABC0-41CC-90D6-F12236D68227}"/>
+    <cellStyle name="column head border" xfId="157" xr:uid="{4269EFF0-719C-42A8-ADE2-CEB7B86783D3}"/>
+    <cellStyle name="column head border right" xfId="158" xr:uid="{E89CB395-C384-4EE2-AE55-F013D87AF1BE}"/>
+    <cellStyle name="column head right" xfId="159" xr:uid="{FB23FD3D-0A2B-4247-B03E-D7BB863ED649}"/>
+    <cellStyle name="ColumnHeading" xfId="160" xr:uid="{2F4C9232-6213-40F7-A3FD-F6834B4935FE}"/>
+    <cellStyle name="ColumnHeadings" xfId="161" xr:uid="{196D9E1B-4AE3-40EB-9AF8-E49E83398CD5}"/>
+    <cellStyle name="ColumnHeadings2" xfId="162" xr:uid="{9ED17787-8E51-42D3-990C-1964465C8A6A}"/>
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="Comma  - Style1" xfId="163" xr:uid="{75A49956-423C-40CE-B727-F5C3059CB9C4}"/>
+    <cellStyle name="Comma  - Style2" xfId="164" xr:uid="{E2F97FF0-E1CF-4D05-82DF-BEEA1B449740}"/>
+    <cellStyle name="Comma  - Style3" xfId="165" xr:uid="{2E679149-D335-47AC-BDA7-77331F935402}"/>
+    <cellStyle name="Comma  - Style4" xfId="166" xr:uid="{CD3C1872-64AE-4016-84FA-BE6A8B8CB356}"/>
+    <cellStyle name="Comma  - Style5" xfId="167" xr:uid="{37C207F8-9A9B-4D77-A27A-7E7A306BA154}"/>
+    <cellStyle name="Comma  - Style6" xfId="168" xr:uid="{39CA0C66-7F25-4692-AE90-D76012A47E79}"/>
+    <cellStyle name="Comma  - Style7" xfId="169" xr:uid="{8A5BEB6B-8094-4311-B37A-4446E1B3430F}"/>
+    <cellStyle name="Comma  - Style8" xfId="170" xr:uid="{34A09CEA-5DDD-4D02-B117-C63FACA28226}"/>
+    <cellStyle name="Comma 10 4" xfId="313" xr:uid="{E68EAD58-04ED-4308-86D4-AF6E12F44BC1}"/>
+    <cellStyle name="Comma 2" xfId="171" xr:uid="{72D40440-07F0-45F4-AE6F-07545953A223}"/>
+    <cellStyle name="Comma 2 2" xfId="172" xr:uid="{E72FB50D-A47F-493C-87BC-E8DC9EFCF428}"/>
+    <cellStyle name="Comma 2 3" xfId="173" xr:uid="{58C4C04C-6569-4765-9871-802A25DD4050}"/>
+    <cellStyle name="Comma 2 4" xfId="174" xr:uid="{FAD62436-3586-4CAE-AC85-C0A646516AA9}"/>
+    <cellStyle name="Comma 3" xfId="175" xr:uid="{B03C2A24-0C24-46C7-80DA-A8E1B0957450}"/>
+    <cellStyle name="Comma 3 2" xfId="176" xr:uid="{9FF3F5BF-455E-42C7-B640-0C818E9F3BFE}"/>
+    <cellStyle name="Comma 4" xfId="177" xr:uid="{B759B4F4-C33F-41F5-A893-78EF7ACEF96C}"/>
+    <cellStyle name="Comma 5" xfId="178" xr:uid="{568021C2-D7A6-4174-BB2E-985E0D25EB6A}"/>
+    <cellStyle name="Comma 6" xfId="179" xr:uid="{EEB5B1B3-6622-47C6-9751-41B64FDF3B7A}"/>
+    <cellStyle name="Comma 7" xfId="180" xr:uid="{141E62D9-B241-48A8-ABDD-721B2F35B792}"/>
+    <cellStyle name="Comma 8" xfId="181" xr:uid="{3F62A92F-CE18-4DC2-AC84-CD63BABEC505}"/>
+    <cellStyle name="Comment" xfId="182" xr:uid="{9B2913D3-445A-448D-913F-6C7F87F55D48}"/>
+    <cellStyle name="CountryTitle" xfId="183" xr:uid="{727E0287-380B-4819-898A-2B6C11DD22C7}"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency 2" xfId="184" xr:uid="{AB845E2D-A85C-4A6D-BFEF-36DE48954D63}"/>
+    <cellStyle name="Currency 2 2" xfId="185" xr:uid="{9E38A9BA-2C22-4332-A8ED-05D99A753208}"/>
+    <cellStyle name="Currency 3" xfId="186" xr:uid="{EA6CCD39-13BA-437A-880A-48611310F246}"/>
+    <cellStyle name="Currency 4" xfId="187" xr:uid="{AC757B37-ADF9-44A2-977D-41FBEC35B85E}"/>
+    <cellStyle name="Currency 6" xfId="188" xr:uid="{420685FF-C781-4662-97DD-A6E4912A2C68}"/>
+    <cellStyle name="Currency 7" xfId="189" xr:uid="{FF32A9D4-7A44-4002-B3BF-0269D2AE74FF}"/>
+    <cellStyle name="Currency 8" xfId="190" xr:uid="{CBDFAE1F-DB3C-48B9-B6A3-C0E14598D752}"/>
+    <cellStyle name="DateTime" xfId="191" xr:uid="{23E0BED0-FE05-43AB-B355-4D602224F50E}"/>
+    <cellStyle name="Euro" xfId="192" xr:uid="{D4E22D91-DC71-402D-9F4A-FD87775818DF}"/>
+    <cellStyle name="Explanatory Text" xfId="20" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text 2" xfId="193" xr:uid="{92E2E1AB-7EA0-44D0-A742-E7E6F83360D4}"/>
+    <cellStyle name="Explanatory Text 3" xfId="194" xr:uid="{FE25A834-D666-4AEB-A8C2-E0395E961384}"/>
+    <cellStyle name="Explanatory Text 4" xfId="195" xr:uid="{73B26BE8-6B58-46CC-8C11-D6EA363A72D6}"/>
+    <cellStyle name="FieldName" xfId="196" xr:uid="{73D11AE5-7BD0-4378-9E1B-3B1B5F814138}"/>
+    <cellStyle name="Footnote" xfId="197" xr:uid="{47B0D791-505F-4C62-9E73-2A64E9901005}"/>
+    <cellStyle name="G01_2001 figures 1 decimal a" xfId="198" xr:uid="{BCA1FF93-B772-4E87-B6E8-69363696B679}"/>
+    <cellStyle name="G03_Text" xfId="199" xr:uid="{7C5DF9FB-DBEE-469B-83D4-CA5C084A891B}"/>
+    <cellStyle name="G05_Superiors" xfId="200" xr:uid="{B7E87A5C-A70D-4449-9CA1-CF0E2CBAA329}"/>
+    <cellStyle name="G07_Bold_2002_figs_Green" xfId="201" xr:uid="{490AD9B4-95EC-4772-9865-808E17872151}"/>
+    <cellStyle name="G08_2001_figs" xfId="202" xr:uid="{D7B1E3A2-D978-410A-A785-98E740DB538D}"/>
+    <cellStyle name="Good" xfId="11" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Good 2" xfId="203" xr:uid="{7062C71F-DF31-4A3A-B10E-491F2F41CDDF}"/>
+    <cellStyle name="Good 3" xfId="204" xr:uid="{C0285DF7-FE4D-4684-AE58-F955F4A7BA98}"/>
+    <cellStyle name="Good 4" xfId="205" xr:uid="{2A53E2F7-D2A1-472B-BF03-580497A86A5C}"/>
+    <cellStyle name="Grey" xfId="206" xr:uid="{A1CD6F12-9CF5-4DF1-9039-68B3294C7477}"/>
+    <cellStyle name="Header1" xfId="207" xr:uid="{0326CED3-41AC-4074-9501-BE3F571F3778}"/>
+    <cellStyle name="Header2" xfId="208" xr:uid="{19714524-2126-4846-9336-C394D29B5E41}"/>
+    <cellStyle name="Heading" xfId="209" xr:uid="{FDB0B76C-191C-439F-BF0C-90053A4830A2}"/>
+    <cellStyle name="Heading 1" xfId="7" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 1 2" xfId="210" xr:uid="{9EFB249D-B936-41EC-8C2D-1D2DE35F6297}"/>
+    <cellStyle name="Heading 1 3" xfId="211" xr:uid="{3EFF5730-FECE-420E-8EDF-F1AB5505E762}"/>
+    <cellStyle name="Heading 1 4" xfId="212" xr:uid="{C79C309C-5E2C-43AF-825C-AE92D2EC88E4}"/>
+    <cellStyle name="Heading 2" xfId="8" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 2 2" xfId="213" xr:uid="{1A8BC892-CC0B-4F34-AD69-4B7AE061FF63}"/>
+    <cellStyle name="Heading 2 3" xfId="214" xr:uid="{813976BB-C013-486B-A183-E57AF4FC02AC}"/>
+    <cellStyle name="Heading 2 4" xfId="215" xr:uid="{F44E4598-2AE5-4817-94DC-6CF9222BE749}"/>
+    <cellStyle name="Heading 3" xfId="9" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 3 2" xfId="216" xr:uid="{C9D340DE-7EE2-4853-BC05-11E9420610A4}"/>
+    <cellStyle name="Heading 3 3" xfId="217" xr:uid="{1D23A2CC-ACBC-48FA-8459-409A93A9B68B}"/>
+    <cellStyle name="Heading 3 4" xfId="218" xr:uid="{2F7CE54B-7286-4D63-A3B3-4FCBB8D5833E}"/>
+    <cellStyle name="Heading 4" xfId="10" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Heading 4 2" xfId="219" xr:uid="{11206D4F-A38D-4210-BACE-1C818CF0BC8A}"/>
+    <cellStyle name="Heading 4 3" xfId="220" xr:uid="{5A6A90C0-9668-473A-B534-85DBD6077BEE}"/>
+    <cellStyle name="Heading 4 4" xfId="221" xr:uid="{B9ABCF06-395A-4E6C-82B3-DCFCC38691C2}"/>
+    <cellStyle name="Hyperlink" xfId="5" builtinId="8"/>
+    <cellStyle name="Hyperlink 2" xfId="222" xr:uid="{8B42FC82-AAE8-4526-B456-58D4F697420B}"/>
+    <cellStyle name="Hyperlink 3" xfId="223" xr:uid="{8B09C205-B224-44BC-98BE-E1AC2BBD5193}"/>
+    <cellStyle name="Input" xfId="13" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Input [yellow]" xfId="224" xr:uid="{97491189-954D-4687-99F6-9E18B4BA9C12}"/>
+    <cellStyle name="Input 2" xfId="225" xr:uid="{ACA64B3C-029F-4FE7-9907-AADEAAAAB516}"/>
+    <cellStyle name="Input 3" xfId="226" xr:uid="{9115DF2B-9F73-4143-A79C-BA97E72793FC}"/>
+    <cellStyle name="Input 4" xfId="227" xr:uid="{DBB1034A-8F36-4A0F-B6BA-695A343FA98E}"/>
+    <cellStyle name="Linked Cell" xfId="16" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Linked Cell 2" xfId="228" xr:uid="{9FD53528-DBA7-4B8C-BC4A-BF81E76A6429}"/>
+    <cellStyle name="Linked Cell 3" xfId="229" xr:uid="{2A6F1A67-EF9B-43FD-96A9-8339BD71408C}"/>
+    <cellStyle name="Linked Cell 4" xfId="230" xr:uid="{06F318D4-C965-4E52-8AE4-B2FA15C46885}"/>
+    <cellStyle name="MAIN HEAD" xfId="231" xr:uid="{E0958B73-71B1-4E53-8696-2E325582378C}"/>
+    <cellStyle name="MonthYears" xfId="232" xr:uid="{5D8148E3-A9B9-4EBB-878D-E612D0C7E778}"/>
+    <cellStyle name="Neutral 2" xfId="233" xr:uid="{B162A279-8A01-4738-9DB1-87CF874605AC}"/>
+    <cellStyle name="Neutral 3" xfId="234" xr:uid="{D385EBBE-3665-4335-AE0B-CA24FA80F122}"/>
+    <cellStyle name="Neutral 4" xfId="235" xr:uid="{195BC0D1-AC40-4B87-B4A8-0089A1459CC2}"/>
+    <cellStyle name="Neutral 5" xfId="42" xr:uid="{B8A9571E-FCC2-4B4B-A76C-C988802053B9}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="15" builtinId="5"/>
-[...6 lines deleted...]
-    <cellStyle name="Normal 2 2" xfId="22"/>
+    <cellStyle name="Normal - Style1" xfId="236" xr:uid="{2BE9FD29-DF7C-4168-B66A-160106309758}"/>
+    <cellStyle name="Normal [0]" xfId="237" xr:uid="{974A6773-3D60-4C42-B1EE-2436F997CB4C}"/>
+    <cellStyle name="Normal [2]" xfId="238" xr:uid="{9D847B3F-2EC9-4C0A-B97C-83918BC7EFD0}"/>
+    <cellStyle name="Normal 10" xfId="53" xr:uid="{501D84F0-3140-4819-A5C4-35B8EFE13076}"/>
+    <cellStyle name="Normal 108" xfId="49" xr:uid="{CCDFF8B4-0103-4932-BD44-A6B0D00D7C5C}"/>
+    <cellStyle name="Normal 11" xfId="239" xr:uid="{CB59B5D3-215D-49F7-B241-CA2786B54F32}"/>
+    <cellStyle name="Normal 12" xfId="240" xr:uid="{40ECAA38-F914-4CCE-AF8F-2A21513487D1}"/>
+    <cellStyle name="Normal 13" xfId="241" xr:uid="{1BF19A72-F8FD-4774-A613-5B4EE5BB7F86}"/>
+    <cellStyle name="Normal 14" xfId="242" xr:uid="{13223719-F0BE-48F2-801D-0C7DD85403CC}"/>
+    <cellStyle name="Normal 15" xfId="243" xr:uid="{667B70D0-40C4-49D3-B830-51D63A672AC2}"/>
+    <cellStyle name="Normal 16" xfId="314" xr:uid="{D37113DD-F487-4B74-8A84-417469B57E7B}"/>
+    <cellStyle name="Normal 19" xfId="54" xr:uid="{4A26BB48-68B2-423B-9522-36CB72EE85A8}"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Normal 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Normal 2 2 2" xfId="245" xr:uid="{A2635E60-6A74-4940-82EE-27AA23743476}"/>
+    <cellStyle name="Normal 2 2 3" xfId="246" xr:uid="{50C98422-3199-4C1B-94BA-B2C18B30AF1A}"/>
+    <cellStyle name="Normal 2 2 4" xfId="244" xr:uid="{5EC56123-9614-4D73-BC01-6129F971E903}"/>
+    <cellStyle name="Normal 2 2_Energy Efficiency-Cigliano Charmaine" xfId="247" xr:uid="{5E023D5C-C186-4054-BEE2-9556D3AC5F9A}"/>
+    <cellStyle name="Normal 2 3" xfId="248" xr:uid="{F8C1D3FC-34C7-43C5-8788-2E5EEAC5F18D}"/>
+    <cellStyle name="Normal 2 4" xfId="51" xr:uid="{0B16039E-E49F-4FA2-9C89-A191C6C3FE5F}"/>
+    <cellStyle name="Normal 2_Energy Efficiency-Cigliano Charmaine" xfId="249" xr:uid="{6CA6540F-2A64-4E39-9B75-3F012E57BCE1}"/>
+    <cellStyle name="Normal 23" xfId="250" xr:uid="{2081F109-9D53-4C6A-A87F-B93E475725C2}"/>
+    <cellStyle name="Normal 3" xfId="40" xr:uid="{195C9CAD-EA42-4E15-AEFD-AA64609F47F7}"/>
+    <cellStyle name="Normal 3 2" xfId="251" xr:uid="{F5C794BF-A07F-43C0-BD09-C4A117BBE9F3}"/>
+    <cellStyle name="Normal 3 2 2" xfId="252" xr:uid="{8BDC4F10-C970-42C1-9AA1-E81327F53C6B}"/>
+    <cellStyle name="Normal 3 2_Energy Efficiency-Cigliano Charmaine" xfId="253" xr:uid="{F52708CF-6DA7-47E0-8712-1C48F6193FFD}"/>
+    <cellStyle name="Normal 3 3" xfId="254" xr:uid="{5C9E4FD1-CE08-42F9-8F32-1CC22C4BDA69}"/>
+    <cellStyle name="Normal 3 4" xfId="315" xr:uid="{D5CF252F-5442-49C1-BE7B-B83DFDA9CBD3}"/>
+    <cellStyle name="Normal 3 5" xfId="55" xr:uid="{1138CB8F-583B-4193-A44D-96B80D75FB3A}"/>
+    <cellStyle name="Normal 3_Energy Efficiency-Cigliano Charmaine" xfId="255" xr:uid="{D8CD32B6-A5FD-469E-BCE5-8731BACD22EC}"/>
+    <cellStyle name="Normal 4" xfId="56" xr:uid="{80B92ACD-EFD6-4182-A56D-213EC5048B23}"/>
+    <cellStyle name="Normal 4 2" xfId="57" xr:uid="{A70DB802-8FDD-43B4-9D41-3A8A092BCDEF}"/>
+    <cellStyle name="Normal 4 3" xfId="58" xr:uid="{9610369D-FFCA-4E09-97B5-1922B5867C25}"/>
+    <cellStyle name="Normal 4 4" xfId="59" xr:uid="{1531523D-3173-472F-86B5-1D8B1470212A}"/>
+    <cellStyle name="Normal 4 5" xfId="60" xr:uid="{C098A5B1-68A2-444E-AC01-4A318CC4D760}"/>
+    <cellStyle name="Normal 5" xfId="61" xr:uid="{F317A406-FC8B-4AC6-BFD1-6F38B74EF6A5}"/>
+    <cellStyle name="Normal 51" xfId="50" xr:uid="{9C9B893A-A720-4B87-9E01-66B9A36542A1}"/>
+    <cellStyle name="Normal 6" xfId="52" xr:uid="{E00553B7-48D4-496C-8AAC-A62DA8B1CB74}"/>
+    <cellStyle name="Normal 6 2" xfId="256" xr:uid="{0C4C5814-E743-4B47-BEF0-5541E7510A08}"/>
+    <cellStyle name="Normal 7" xfId="257" xr:uid="{5A8EEF89-3057-4758-ADE2-1E444949278D}"/>
+    <cellStyle name="Normal 8" xfId="258" xr:uid="{46690305-5FD4-4D93-940A-2C840946BA6C}"/>
+    <cellStyle name="Normal 9" xfId="259" xr:uid="{A7003F2C-1EAD-4F0D-9D3F-EF6C07CCAF24}"/>
+    <cellStyle name="Normal 9 2" xfId="260" xr:uid="{BFDD857E-600D-45BA-9DA1-05292BB289BE}"/>
+    <cellStyle name="Note" xfId="19" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Note 2" xfId="261" xr:uid="{1B608F6F-7B04-4B20-8F81-948408517F99}"/>
+    <cellStyle name="Note 2 2" xfId="262" xr:uid="{6E7BCD60-5533-4D12-B277-FAF4141DB542}"/>
+    <cellStyle name="Note 3" xfId="263" xr:uid="{623FD6AA-9CAA-41E5-95BF-16C4A59BC6EB}"/>
+    <cellStyle name="Note 3 2" xfId="264" xr:uid="{AFCCD0F5-24C7-4891-B5B0-F62C146C3809}"/>
+    <cellStyle name="Note 4" xfId="265" xr:uid="{E38F1736-B519-439C-B2AF-AE30E017FD7F}"/>
+    <cellStyle name="Note 4 2" xfId="266" xr:uid="{30AA8DC4-BED4-481F-8D0C-EF2B3F122522}"/>
+    <cellStyle name="Output" xfId="14" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Output 2" xfId="267" xr:uid="{665C65D5-F66E-410F-AEBC-D111B9C20D20}"/>
+    <cellStyle name="Output 3" xfId="268" xr:uid="{1DFCCBFF-4038-41C8-9FD2-F140396A9FD8}"/>
+    <cellStyle name="Output 4" xfId="269" xr:uid="{5AC5071C-90AB-4923-B831-3AFB4725BEDE}"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Percent [2]" xfId="270" xr:uid="{C7FF69AD-4A58-4793-8C9C-6D7CF827D3FC}"/>
+    <cellStyle name="Percent 2" xfId="271" xr:uid="{08B12ABC-D9D6-487B-BD65-2FFF36429AA8}"/>
+    <cellStyle name="Percent 3" xfId="272" xr:uid="{0196D66D-08E9-4FFF-A2BF-0007FA84F07F}"/>
+    <cellStyle name="Protected" xfId="273" xr:uid="{3F124546-7169-4636-B2FE-3821DA9A570F}"/>
+    <cellStyle name="ProtectedDates" xfId="274" xr:uid="{93CA702D-8B4D-43CB-B876-C5828FC868BA}"/>
+    <cellStyle name="RowHeading" xfId="275" xr:uid="{D8B8C2F0-12C6-4633-BA0C-F026011D8BEE}"/>
+    <cellStyle name="Style 21" xfId="276" xr:uid="{4DB7D61E-84CA-457D-93E9-A2440D63AD33}"/>
+    <cellStyle name="Style 22" xfId="277" xr:uid="{86A2D1AE-9699-4251-B3E2-C88C28E100B7}"/>
+    <cellStyle name="Style 23" xfId="278" xr:uid="{ECCD8592-BB04-4D81-BDE6-A8FFDE286F50}"/>
+    <cellStyle name="Style 24" xfId="279" xr:uid="{3B65E410-3D5D-493B-B61D-B39C5EBCD3F1}"/>
+    <cellStyle name="Style 25" xfId="280" xr:uid="{45660811-8A2F-4F58-9E45-7B910CA0FB64}"/>
+    <cellStyle name="Style 26" xfId="281" xr:uid="{6EFA0B6F-FE35-4531-BE0F-6CA2E141D976}"/>
+    <cellStyle name="Style 27" xfId="282" xr:uid="{7CBA0B8E-C7D9-4E55-B06F-EFD8A0CE7E6A}"/>
+    <cellStyle name="Style 28" xfId="283" xr:uid="{8E71BA81-FA84-4E5C-8FD1-4590D7AF34FE}"/>
+    <cellStyle name="Style 29" xfId="284" xr:uid="{9DE48CAB-4048-4728-A0D7-13810DA8BA71}"/>
+    <cellStyle name="Style 30" xfId="285" xr:uid="{1A538524-45DA-47CD-BCEF-875D65CDD2FC}"/>
+    <cellStyle name="Style 31" xfId="286" xr:uid="{EF8C8861-A0B6-4169-B3AE-11111532A211}"/>
+    <cellStyle name="Style 32" xfId="287" xr:uid="{C11CDD29-7107-4ACD-9A32-C9927F3E6F63}"/>
+    <cellStyle name="Style 33" xfId="288" xr:uid="{4FA543E2-1A01-49EC-BA34-945796F74215}"/>
+    <cellStyle name="Style 34" xfId="289" xr:uid="{4643CD97-B075-46CC-8D20-3DCAA4CAF362}"/>
+    <cellStyle name="Style 35" xfId="290" xr:uid="{6EF783C3-AD2F-4694-A8D8-D5E74F106C33}"/>
+    <cellStyle name="Style 36" xfId="291" xr:uid="{898AFE05-552A-489E-9FCA-F4E8D29950FE}"/>
+    <cellStyle name="SubHeading" xfId="292" xr:uid="{BDEF2C1E-A300-4909-9044-3BDEC184F75D}"/>
+    <cellStyle name="SubsidTitle" xfId="293" xr:uid="{703AF480-CFFC-45D8-A0D0-08B62089422B}"/>
+    <cellStyle name="Table Data" xfId="294" xr:uid="{6F71060D-3AD0-4CF9-8292-B6FD5C3CE76B}"/>
+    <cellStyle name="Table Headings Bold" xfId="295" xr:uid="{1D33093B-DBFE-4F50-AD53-58A9C22B5097}"/>
+    <cellStyle name="Times New Roman" xfId="296" xr:uid="{72E55B8A-6355-4E43-B88A-57F02B6EA415}"/>
+    <cellStyle name="Title 2" xfId="297" xr:uid="{9E47F8F8-415B-4E23-9694-8A054D0E3FDD}"/>
+    <cellStyle name="Title 3" xfId="298" xr:uid="{C882EDB4-CE6A-47C3-A2FE-3D5B6144A1FC}"/>
+    <cellStyle name="Title 4" xfId="299" xr:uid="{86917214-775D-4ED3-BFF0-D93F604A910E}"/>
+    <cellStyle name="Title 5" xfId="41" xr:uid="{E7E2834E-6D26-48D9-9166-300063CC5BE1}"/>
+    <cellStyle name="Titles" xfId="300" xr:uid="{854CD7ED-5887-403E-A6BA-523BA63619BB}"/>
+    <cellStyle name="Total" xfId="21" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Total 2" xfId="301" xr:uid="{C3A64048-6379-4E0B-8FF7-A7A195E4AD8C}"/>
+    <cellStyle name="Total 3" xfId="302" xr:uid="{7278BEDD-DC0D-432B-9B21-4211240D9B1F}"/>
+    <cellStyle name="Total 4" xfId="303" xr:uid="{F08E4EAE-D797-4D79-9E89-D1E2A67B62B4}"/>
+    <cellStyle name="Totals" xfId="304" xr:uid="{0D6EE90A-B2DE-49D5-A40F-19EE3744E28E}"/>
+    <cellStyle name="Totals [0]" xfId="305" xr:uid="{F8F805AF-1340-46A6-B4C1-11166CA2788D}"/>
+    <cellStyle name="Totals [2]" xfId="306" xr:uid="{32119BAD-6369-41B5-8C48-A3B83CCB786D}"/>
+    <cellStyle name="Totals_2009H2 LTV InfraAssumptions Final" xfId="307" xr:uid="{A106924A-28FB-404A-A72D-E1703E7F3180}"/>
+    <cellStyle name="UnProtectedCalc" xfId="308" xr:uid="{533BD19E-E07F-45FE-948F-07391D11B926}"/>
+    <cellStyle name="Warning Text" xfId="18" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Warning Text 2" xfId="309" xr:uid="{D96E16AA-22CC-4118-9CB9-92BF80F80EFC}"/>
+    <cellStyle name="Warning Text 3" xfId="310" xr:uid="{51A53487-76AE-4E8D-99F8-47CC17F18C5D}"/>
+    <cellStyle name="Warning Text 4" xfId="311" xr:uid="{3F6DFA46-C818-4542-ABC0-DD81C640F7D7}"/>
+    <cellStyle name="Year" xfId="312" xr:uid="{9AF6F17E-471D-4884-A11D-F1741AA34B55}"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg" /></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png" /></Relationships>
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>123265</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>155300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1121719</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>625849</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId1"/>
-        <a:srcRect l="0" t="0" r="0" b="48970"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect b="48971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="676275" y="1114425"/>
           <a:ext cx="1000125" cy="466725"/>
         </a:xfrm>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>25</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>267695</xdr:rowOff>
+      <xdr:rowOff>254201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>1386412</xdr:colOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>1848376</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>700586</xdr:rowOff>
+      <xdr:rowOff>683123</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="5" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d62a84d9-eb85-44bb-af8e-a44b975f51b0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D62A84D9-EB85-44BB-AF8E-A44B975F51B0}"/>
+            </a:ext>
+            <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
+              <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId2"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="266700"/>
-          <a:ext cx="1943100" cy="428625"/>
+          <a:off x="14517688" y="254201"/>
+          <a:ext cx="2000776" cy="428922"/>
         </a:xfrm>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>123266</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1277471</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>581719</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Image may contain: text">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId1"/>
-        <a:srcRect l="0" t="23114" r="0" b="26660"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="23115" b="26661"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="676275" y="666750"/>
           <a:ext cx="1152525" cy="581025"/>
         </a:xfrm>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>123266</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1277471</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>664269</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2" descr="Image may contain: text">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId1"/>
-        <a:srcRect l="0" t="23114" r="0" b="26660"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="23115" b="26661"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="933450" y="1028700"/>
+          <a:off x="676275" y="1028700"/>
           <a:ext cx="1152525" cy="590550"/>
         </a:xfrm>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>127000</xdr:colOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>695326</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>298824</xdr:rowOff>
+      <xdr:rowOff>257549</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>110376</xdr:colOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>2667839</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>738542</xdr:rowOff>
+      <xdr:rowOff>694092</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="17" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{db4cf47e-3f91-4f3c-bc11-ad46c203de81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB4CF47E-3F91-4F3C-BC11-AD46C203DE81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId2"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="933450" y="295275"/>
-          <a:ext cx="1885950" cy="438150"/>
+          <a:off x="14551026" y="257549"/>
+          <a:ext cx="1972513" cy="436543"/>
         </a:xfrm>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>24</xdr:col>
+      <xdr:col>27</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>598715</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>25</xdr:col>
+      <xdr:col>28</xdr:col>
       <xdr:colOff>67235</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>98746</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2a9ac9f9-c20e-47b3-b712-ce37bc395111}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A9AC9F9-C20E-47B3-B712-CE37BC395111}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId3">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FFFFFF"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
           </a:clrChange>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14497050" y="14678025"/>
+          <a:off x="13811250" y="14792325"/>
           <a:ext cx="5953125" cy="781050"/>
         </a:xfrm>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>23</xdr:col>
+      <xdr:col>26</xdr:col>
       <xdr:colOff>117928</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>163286</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>25</xdr:col>
+      <xdr:col>28</xdr:col>
       <xdr:colOff>30949</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>933317</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15713444-6bf1-47fd-a0b6-347747ae1e86}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15713444-6BF1-47FD-A0B6-347747AE1E86}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId3">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FFFFFF"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
           </a:clrChange>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14458950" y="15516225"/>
+          <a:off x="13773150" y="15630525"/>
           <a:ext cx="5953125" cy="771525"/>
         </a:xfrm>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\44AB11C8\AGA%20Update.xlsx" TargetMode="External" /></Relationships>
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\44AB11C8\AGA%20Update.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\73F9F495\2022%20EEI%20AGA%20Backup.xlsx" TargetMode="External" /></Relationships>
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\73F9F495\2022%20EEI%20AGA%20Backup.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://consolidatededison.sharepoint.com/sites/KeebleStaff/Shared%20Documents/General/Sustainability/Sustainability%20Reporting/SR%202026/EEI%20Reporting%20workbooks/2025_Subpart%20W%20Reporting%20Form%20for%20RY2024%20(Current%20Yr).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://consolidatededison.sharepoint.com/sites/KeebleStaff/Shared%20Documents/General/Sustainability/Sustainability%20Reporting/SR%202026/EEI%20Reporting%20workbooks/2025_Subpart%20W%20Reporting%20Form%20for%20RY2024%20(Next%20Yr).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://consolidatededison.sharepoint.com/sites/KeebleStaff/Shared%20Documents/General/Sustainability/Sustainability%20Reporting/SR%202026/EEI%20Reporting%20workbooks/2025_Subpart%20W%20Reporting%20Form%20for%20RY2024%20(Future%20Yr).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="EEI Metrics"/>
       <sheetName val="AGA Metrics"/>
       <sheetName val="EEI Definitions"/>
       <sheetName val="EEI GHG Worksheet"/>
       <sheetName val="EEI Criteria Worksheet"/>
       <sheetName val="Hidden_Lists"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Metrics Data - 2022"/>
       <sheetName val="Metrics Data - 2021"/>
       <sheetName val="Metrics Data - 2022 - Gas"/>
       <sheetName val="Metrics Data - 2021 - Gas"/>
       <sheetName val="LOOKUP"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1">
         <row r="79">
           <cell r="R79">
-            <v>661725.8009986</v>
+            <v>661725.80099859997</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Introduction"/>
+      <sheetName val="missing data parameters"/>
+      <sheetName val="(aa)(1) Onshore Production"/>
+      <sheetName val="(aa)(2-11) Facility Overview"/>
+      <sheetName val="(b) NG Pneumatic Devices"/>
+      <sheetName val="(c) NG Driven Pneumatic Pumps"/>
+      <sheetName val="(d) Acid Gas Removal Units"/>
+      <sheetName val="(e) Dehydrators"/>
+      <sheetName val="(f) Liquids Unloading"/>
+      <sheetName val="(g) Wells with Fracturing"/>
+      <sheetName val="(h) Wells without Fracturing"/>
+      <sheetName val="(i) Blowdown Vent Stacks"/>
+      <sheetName val="(j) Atmospheric Storage Tanks"/>
+      <sheetName val="(k) Transmission Storage Tanks"/>
+      <sheetName val="(l) Well Testing"/>
+      <sheetName val="(m) Associated NG"/>
+      <sheetName val="(n) Flare Stacks"/>
+      <sheetName val="(o) Centrifugal Compressors"/>
+      <sheetName val="(p) Reciprocating Compressors"/>
+      <sheetName val="(q,r) Equipment Leaks"/>
+      <sheetName val="(s) Offshore Emissions"/>
+      <sheetName val="(w) EOR Injection Pumps"/>
+      <sheetName val="(x) EOR Hydrocarbon Liquids"/>
+      <sheetName val="(z) Combustion Equipment"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="52">
+          <cell r="H52">
+            <v>518.43754367999986</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Introduction"/>
+      <sheetName val="missing data parameters"/>
+      <sheetName val="(aa)(1) Onshore Production"/>
+      <sheetName val="(aa)(2-11) Facility Overview"/>
+      <sheetName val="(b) NG Pneumatic Devices"/>
+      <sheetName val="(c) NG Driven Pneumatic Pumps"/>
+      <sheetName val="(d) Acid Gas Removal Units"/>
+      <sheetName val="(e) Dehydrators"/>
+      <sheetName val="(f) Liquids Unloading"/>
+      <sheetName val="(g) Wells with Fracturing"/>
+      <sheetName val="(h) Wells without Fracturing"/>
+      <sheetName val="(i) Blowdown Vent Stacks"/>
+      <sheetName val="(j) Atmospheric Storage Tanks"/>
+      <sheetName val="(k) Transmission Storage Tanks"/>
+      <sheetName val="(l) Well Testing"/>
+      <sheetName val="(m) Associated NG"/>
+      <sheetName val="(n) Flare Stacks"/>
+      <sheetName val="(o) Centrifugal Compressors"/>
+      <sheetName val="(p) Reciprocating Compressors"/>
+      <sheetName val="(q,r) Equipment Leaks"/>
+      <sheetName val="(s) Offshore Emissions"/>
+      <sheetName val="(w) EOR Injection Pumps"/>
+      <sheetName val="(x) EOR Hydrocarbon Liquids"/>
+      <sheetName val="(z) Combustion Equipment"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="52">
+          <cell r="H52">
+            <v>494.40307507199992</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Introduction"/>
+      <sheetName val="missing data parameters"/>
+      <sheetName val="(aa)(1) Onshore Production"/>
+      <sheetName val="(aa)(2-11) Facility Overview"/>
+      <sheetName val="(b) NG Pneumatic Devices"/>
+      <sheetName val="(c) NG Driven Pneumatic Pumps"/>
+      <sheetName val="(d) Acid Gas Removal Units"/>
+      <sheetName val="(e) Dehydrators"/>
+      <sheetName val="(f) Liquids Unloading"/>
+      <sheetName val="(g) Wells with Fracturing"/>
+      <sheetName val="(h) Wells without Fracturing"/>
+      <sheetName val="(i) Blowdown Vent Stacks"/>
+      <sheetName val="(j) Atmospheric Storage Tanks"/>
+      <sheetName val="(k) Transmission Storage Tanks"/>
+      <sheetName val="(l) Well Testing"/>
+      <sheetName val="(m) Associated NG"/>
+      <sheetName val="(n) Flare Stacks"/>
+      <sheetName val="(o) Centrifugal Compressors"/>
+      <sheetName val="(p) Reciprocating Compressors"/>
+      <sheetName val="(q,r) Equipment Leaks"/>
+      <sheetName val="(s) Offshore Emissions"/>
+      <sheetName val="(w) EOR Injection Pumps"/>
+      <sheetName val="(x) EOR Hydrocarbon Liquids"/>
+      <sheetName val="(z) Combustion Equipment"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="52">
+          <cell r="H52">
+            <v>467.37714355199989</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -8598,18171 +10976,19111 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https://investor.conedison.com/static-files/073e9f06-6a6e-4082-8d23-c7e969b39977___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzo3MDExMzgzZjg4MDk2ZTdhYTMyYmRiNDRiNTU2YzNkMzo3OjczMjg6N2FiYWQzZTdhMzFlOTViODlmODExYTFhZGFhZjgzYjY0YmFlZjY5MTZkNDY1MWRkYmFjOTgzNWQ1ZmY0ZTQ2OTpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/___https:/investor.conedison.com/static-files/f53f00f0-94eb-4e98-9736-9dd4aea9124c___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzpjZDlhZjkzMjRkYzQ2ZGUwZGY3MThiYzMxOWVmMTE5Mjo2OjZiMTM6NjQ4ZDc5NGIxZmU0NWNhMDAwODU3MjZmYzZhM2Y3M2NhZWYwN2I0OGRiN2ZhNGI4M2JmOTMxOTMxOWNhMTI5ZDpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https://investor.conedison.com/static-files/073e9f06-6a6e-4082-8d23-c7e969b39977___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzo3MDExMzgzZjg4MDk2ZTdhYTMyYmRiNDRiNTU2YzNkMzo3OjczMjg6N2FiYWQzZTdhMzFlOTViODlmODExYTFhZGFhZjgzYjY0YmFlZjY5MTZkNDY1MWRkYmFjOTgzNWQ1ZmY0ZTQ2OTpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https://investor.conedison.com/static-files/073e9f06-6a6e-4082-8d23-c7e969b39977___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzo3MDExMzgzZjg4MDk2ZTdhYTMyYmRiNDRiNTU2YzNkMzo3OjczMjg6N2FiYWQzZTdhMzFlOTViODlmODExYTFhZGFhZjgzYjY0YmFlZjY5MTZkNDY1MWRkYmFjOTgzNWQ1ZmY0ZTQ2OTpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https://conedison.gcs-web.com/static-files/60c7e22a-fd01-4c65-83f4-276847563d6b___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzo3MDExMzgzZjg4MDk2ZTdhYTMyYmRiNDRiNTU2YzNkMzo3OjAxZjk6MDM4OGRhZTExZjA4YTJlZWJlODQ0ODYzOTBkMDAyYjEzNmI2MjMwNjI3OTFjZGI1NTk1Y2U2NDExNmM3NDQyMjpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https://conedison.gcs-web.com/static-files/60c7e22a-fd01-4c65-83f4-276847563d6b___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzo3MDExMzgzZjg4MDk2ZTdhYTMyYmRiNDRiNTU2YzNkMzo3OjAxZjk6MDM4OGRhZTExZjA4YTJlZWJlODQ0ODYzOTBkMDAyYjEzNmI2MjMwNjI3OTFjZGI1NTk1Y2U2NDExNmM3NDQyMjpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https://investor.conedison.com/static-files/073e9f06-6a6e-4082-8d23-c7e969b39977___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzo3MDExMzgzZjg4MDk2ZTdhYTMyYmRiNDRiNTU2YzNkMzo3OjczMjg6N2FiYWQzZTdhMzFlOTViODlmODExYTFhZGFhZjgzYjY0YmFlZjY5MTZkNDY1MWRkYmFjOTgzNWQ1ZmY0ZTQ2OTpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/___https:/investor.conedison.com/static-files/f53f00f0-94eb-4e98-9736-9dd4aea9124c___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzpjZDlhZjkzMjRkYzQ2ZGUwZGY3MThiYzMxOWVmMTE5Mjo2OjZiMTM6NjQ4ZDc5NGIxZmU0NWNhMDAwODU3MjZmYzZhM2Y3M2NhZWYwN2I0OGRiN2ZhNGI4M2JmOTMxOTMxOWNhMTI5ZDpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https://lite.conedison.com/ehs/2024-sustainability-report/files/ConEdison_2024_Sustainability_Report.pdf___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzo3MDExMzgzZjg4MDk2ZTdhYTMyYmRiNDRiNTU2YzNkMzo3OjY5OTY6NDFkZjBhN2Q3YmJhZjA2MDkwYmI4MzA3OWJlMjllYjhmZTgzMTQ4YWNiMmZkYWIyNzgyYTVmMzIwOTQ5OTY0ODpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/r01/___https://lite.conedison.com/ehs/2024-sustainability-report/files/ConEdison_2024_Sustainability_Report.pdf___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzo3MDExMzgzZjg4MDk2ZTdhYTMyYmRiNDRiNTU2YzNkMzo3OjY5OTY6NDFkZjBhN2Q3YmJhZjA2MDkwYmI4MzA3OWJlMjllYjhmZTgzMTQ4YWNiMmZkYWIyNzgyYTVmMzIwOTQ5OTY0ODpwOlQ6Tg" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conedison.com/-/media/files/conedison/about-us/sustainability-reports/sustainability-report-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conedison.com/-/media/files/conedison/about-us/sustainability-reports/sustainability-report-2025.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conedison.gcs-web.com/node/41686/html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conedison.gcs-web.com/node/41831/html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conedison.gcs-web.com/node/41831/html" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/___https:/www.coned.com/en/our-energy-future/our-energy-vision/our-energy-future-commitment___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzpjZDlhZjkzMjRkYzQ2ZGUwZGY3MThiYzMxOWVmMTE5Mjo2OjNkYjc6NTZmMTViMmM3NGI2NjU1MmMyMjhhMTZiNjA1NDc5MzEwZTkyMzRiOWQ5ZjJmMGQ5MWI1ODRlMTQ1NzA0ODEwMDpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/___https:/www.coned.com/en/our-energy-future/our-energy-vision/our-energy-future-commitment___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzpjZDlhZjkzMjRkYzQ2ZGUwZGY3MThiYzMxOWVmMTE5Mjo2OjNkYjc6NTZmMTViMmM3NGI2NjU1MmMyMjhhMTZiNjA1NDc5MzEwZTkyMzRiOWQ5ZjJmMGQ5MWI1ODRlMTQ1NzA0ODEwMDpwOlQ6Tg" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/___https:/www.coned.com/en/our-energy-future/our-energy-vision/our-energy-future-commitment___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzpjZDlhZjkzMjRkYzQ2ZGUwZGY3MThiYzMxOWVmMTE5Mjo2OjNkYjc6NTZmMTViMmM3NGI2NjU1MmMyMjhhMTZiNjA1NDc5MzEwZTkyMzRiOWQ5ZjJmMGQ5MWI1ODRlMTQ1NzA0ODEwMDpwOlQ6Tg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://protect.checkpoint.com/v2/___https:/www.coned.com/en/our-energy-future/our-energy-vision/our-energy-future-commitment___.YzJ1OnBhdWxiYWtlcm5vdGlmaWVkY29tOmM6bzpjZDlhZjkzMjRkYzQ2ZGUwZGY3MThiYzMxOWVmMTE5Mjo2OjNkYjc6NTZmMTViMmM3NGI2NjU1MmMyMjhhMTZiNjA1NDc5MzEwZTkyMzRiOWQ5ZjJmMGQ5MWI1ODRlMTQ1NzA0ODEwMDpwOlQ6Tg" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AL205"/>
+  <dimension ref="A1:AQ189"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0" topLeftCell="A3">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="B139" sqref="B139"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="45" workbookViewId="0">
+      <selection sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.27428571428571" defaultRowHeight="15" customHeight="1" outlineLevelRow="1"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="15" customHeight="1" outlineLevelRow="1"/>
   <cols>
-    <col min="1" max="1" width="8.28571428571429" style="27" customWidth="1"/>
+    <col min="1" max="1" width="8.26953125" style="358" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
-    <col min="3" max="3" width="56.2857142857143" customWidth="1"/>
-    <col min="4" max="4" width="7.14285714285714" customWidth="1"/>
+    <col min="3" max="3" width="60" customWidth="1"/>
+    <col min="4" max="4" width="14.1796875" customWidth="1"/>
     <col min="5" max="5" width="3" customWidth="1"/>
-    <col min="6" max="6" width="10.5714285714286" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="23" max="23" width="4.71428571428571" customWidth="1"/>
+    <col min="6" max="6" width="10.54296875" customWidth="1"/>
+    <col min="7" max="7" width="3" customWidth="1"/>
+    <col min="8" max="8" width="3" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.26953125" style="358" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="3" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="3.54296875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="15.54296875" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="3.54296875" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="3.54296875" customWidth="1"/>
+    <col min="15" max="15" width="15.54296875" customWidth="1"/>
+    <col min="16" max="16" width="3.54296875" customWidth="1"/>
+    <col min="17" max="17" width="3.7265625" customWidth="1"/>
+    <col min="18" max="18" width="15.54296875" customWidth="1"/>
+    <col min="19" max="20" width="3.54296875" customWidth="1"/>
+    <col min="21" max="21" width="15.54296875" customWidth="1"/>
+    <col min="22" max="23" width="3.54296875" customWidth="1"/>
+    <col min="24" max="24" width="15.54296875" customWidth="1"/>
+    <col min="25" max="25" width="3.54296875" style="5" customWidth="1"/>
+    <col min="26" max="26" width="2.26953125" customWidth="1"/>
+    <col min="27" max="27" width="123.54296875" style="21" customWidth="1"/>
+    <col min="28" max="28" width="4.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="399" customFormat="1" ht="76.4" customHeight="1">
-[...1 lines deleted...]
-      <c r="B1" s="719" t="s">
+    <row r="1" spans="1:28" s="336" customFormat="1" ht="76.400000000000006" customHeight="1">
+      <c r="A1" s="467"/>
+      <c r="B1" s="797" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="719"/>
-[...21 lines deleted...]
-      <c r="C2" s="188" t="s">
+      <c r="C1" s="438"/>
+      <c r="D1" s="438"/>
+      <c r="E1" s="438"/>
+      <c r="F1" s="438"/>
+      <c r="G1" s="438"/>
+      <c r="H1" s="438"/>
+      <c r="I1" s="438"/>
+      <c r="J1" s="438"/>
+      <c r="K1" s="438"/>
+      <c r="L1" s="438"/>
+      <c r="M1" s="438"/>
+      <c r="N1" s="438"/>
+      <c r="O1" s="438"/>
+      <c r="P1" s="438"/>
+      <c r="Q1" s="438"/>
+      <c r="R1" s="438"/>
+      <c r="S1" s="438"/>
+      <c r="T1" s="438"/>
+      <c r="U1" s="438"/>
+      <c r="V1" s="438"/>
+      <c r="W1" s="438"/>
+      <c r="X1" s="438"/>
+      <c r="Y1" s="438"/>
+      <c r="Z1" s="438"/>
+      <c r="AA1" s="438"/>
+    </row>
+    <row r="2" spans="1:28" ht="56.25" customHeight="1">
+      <c r="C2" s="153" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="188"/>
-[...20 lines deleted...]
-      <c r="B3" s="15" t="s">
+      <c r="D2" s="153"/>
+      <c r="E2" s="153"/>
+      <c r="F2" s="153"/>
+      <c r="G2" s="153"/>
+      <c r="H2" s="153"/>
+      <c r="I2" s="243"/>
+      <c r="J2" s="153"/>
+      <c r="K2" s="153"/>
+      <c r="L2" s="153"/>
+      <c r="M2" s="153"/>
+      <c r="N2" s="153"/>
+      <c r="O2" s="153"/>
+      <c r="P2" s="153"/>
+      <c r="Q2" s="153"/>
+      <c r="R2" s="153"/>
+      <c r="S2" s="153"/>
+      <c r="T2" s="153"/>
+      <c r="U2" s="153"/>
+      <c r="V2" s="153"/>
+      <c r="W2" s="153"/>
+      <c r="X2" s="153"/>
+      <c r="Y2" s="153"/>
+      <c r="Z2" s="153"/>
+      <c r="AA2" s="153"/>
+    </row>
+    <row r="3" spans="1:28" ht="14.5" outlineLevel="1" collapsed="1">
+      <c r="B3" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="82" t="s">
+      <c r="C3" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="8"/>
-[...19 lines deleted...]
-      <c r="B4" s="15" t="s">
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="440"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="6"/>
+      <c r="X3" s="6"/>
+      <c r="Y3" s="6"/>
+      <c r="Z3" s="6"/>
+    </row>
+    <row r="4" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="B4" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="82" t="s">
-[...22 lines deleted...]
-      <c r="B5" s="15" t="s">
+      <c r="C4" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="82" t="s">
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="440"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="6"/>
+      <c r="Z4" s="6"/>
+    </row>
+    <row r="5" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="B5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="8"/>
-[...19 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="C5" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="82" t="s">
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="440"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
+      <c r="U5" s="6"/>
+      <c r="V5" s="6"/>
+      <c r="W5" s="6"/>
+      <c r="X5" s="6"/>
+      <c r="Y5" s="6"/>
+      <c r="Z5" s="6"/>
+    </row>
+    <row r="6" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="8"/>
-[...19 lines deleted...]
-      <c r="B7" s="15" t="s">
+      <c r="C6" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="82"/>
-[...20 lines deleted...]
-      <c r="B8" s="15" t="s">
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="440"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="6"/>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6"/>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+    </row>
+    <row r="7" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="B7" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="82" t="s">
+      <c r="C7" s="70"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="440"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="4"/>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
+      <c r="U7" s="6"/>
+      <c r="V7" s="6"/>
+      <c r="W7" s="6"/>
+      <c r="X7" s="6"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="6"/>
+    </row>
+    <row r="8" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="B8" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="8"/>
-[...19 lines deleted...]
-      <c r="B9" s="15" t="s">
+      <c r="C8" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="667">
-[...38 lines deleted...]
-      <c r="F12" s="24" t="s">
+      <c r="D8" s="4"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="440"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6"/>
+      <c r="R8" s="4"/>
+      <c r="S8" s="6"/>
+      <c r="T8" s="6"/>
+      <c r="U8" s="6"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="6"/>
+    </row>
+    <row r="9" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="G12" s="16"/>
-      <c r="I12" s="24" t="s">
+      <c r="C9" s="792" t="s">
+        <v>651</v>
+      </c>
+      <c r="D9" s="4"/>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="440"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+      <c r="O9" s="4"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="6"/>
+      <c r="R9" s="4"/>
+      <c r="S9" s="6"/>
+      <c r="T9" s="6"/>
+      <c r="U9" s="6"/>
+      <c r="V9" s="6"/>
+      <c r="W9" s="6"/>
+      <c r="X9" s="6"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="6"/>
+    </row>
+    <row r="10" spans="1:28" ht="14.5">
+      <c r="B10" s="412"/>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:28" s="19" customFormat="1" ht="14.5">
+      <c r="A11" s="782"/>
+      <c r="B11" s="783"/>
+      <c r="C11" s="783"/>
+      <c r="D11" s="784"/>
+      <c r="E11" s="783"/>
+      <c r="F11" s="783" t="s">
         <v>14</v>
       </c>
-      <c r="J12" s="16"/>
-      <c r="L12" s="24" t="s">
+      <c r="G11" s="784"/>
+      <c r="H11" s="783"/>
+      <c r="I11" s="783" t="s">
+        <v>15</v>
+      </c>
+      <c r="J11" s="784"/>
+      <c r="K11" s="783"/>
+      <c r="L11" s="783" t="s">
+        <v>15</v>
+      </c>
+      <c r="M11" s="784"/>
+      <c r="N11" s="783"/>
+      <c r="O11" s="783" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="784"/>
+      <c r="Q11" s="783"/>
+      <c r="R11" s="783" t="s">
+        <v>17</v>
+      </c>
+      <c r="S11" s="784"/>
+      <c r="T11" s="783"/>
+      <c r="U11" s="783" t="s">
+        <v>18</v>
+      </c>
+      <c r="V11" s="784"/>
+      <c r="W11" s="783"/>
+      <c r="X11" s="783" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y11" s="784"/>
+      <c r="Z11" s="783"/>
+      <c r="AA11" s="783"/>
+      <c r="AB11" s="784"/>
+    </row>
+    <row r="12" spans="1:28" s="19" customFormat="1" ht="14.5">
+      <c r="A12" s="785" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="799" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="786"/>
+      <c r="D12" s="12"/>
+      <c r="F12" s="785">
+        <v>2005</v>
+      </c>
+      <c r="G12" s="12"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="785">
+        <v>2021</v>
+      </c>
+      <c r="J12" s="12"/>
+      <c r="K12" s="66"/>
+      <c r="L12" s="785">
+        <v>2023</v>
+      </c>
+      <c r="M12" s="12"/>
+      <c r="O12" s="785">
+        <v>2024</v>
+      </c>
+      <c r="P12" s="12"/>
+      <c r="R12" s="785">
+        <v>2025</v>
+      </c>
+      <c r="S12" s="12"/>
+      <c r="U12" s="785">
+        <v>2026</v>
+      </c>
+      <c r="V12" s="12"/>
+      <c r="X12" s="785">
+        <v>2027</v>
+      </c>
+      <c r="Y12" s="12"/>
+      <c r="AA12" s="787" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB12" s="788"/>
+    </row>
+    <row r="13" spans="1:28" s="71" customFormat="1" ht="14.5">
+      <c r="A13" s="789"/>
+      <c r="B13" s="790"/>
+      <c r="C13" s="790"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="791"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="791"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="791"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="9"/>
+      <c r="O13" s="791"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="9"/>
+      <c r="R13" s="791"/>
+      <c r="S13" s="10"/>
+      <c r="T13" s="9"/>
+      <c r="U13" s="9"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="9"/>
+      <c r="X13" s="9"/>
+      <c r="Y13" s="10"/>
+      <c r="Z13" s="9"/>
+      <c r="AA13" s="9"/>
+      <c r="AB13" s="10"/>
+    </row>
+    <row r="14" spans="1:28" ht="14.5">
+      <c r="V14" s="5"/>
+    </row>
+    <row r="15" spans="1:28" s="18" customFormat="1" ht="18.5">
+      <c r="A15" s="662"/>
+      <c r="B15" s="663" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="664"/>
+      <c r="D15" s="664"/>
+      <c r="E15" s="664"/>
+      <c r="F15" s="664"/>
+      <c r="G15" s="664"/>
+      <c r="H15" s="664"/>
+      <c r="I15" s="665"/>
+      <c r="J15" s="664"/>
+      <c r="K15" s="664"/>
+      <c r="L15" s="664"/>
+      <c r="M15" s="664"/>
+      <c r="N15" s="664"/>
+      <c r="O15" s="664"/>
+      <c r="P15" s="664"/>
+      <c r="Q15" s="664"/>
+      <c r="R15" s="664"/>
+      <c r="S15" s="664"/>
+      <c r="T15" s="664"/>
+      <c r="U15" s="664"/>
+      <c r="V15" s="666"/>
+      <c r="W15" s="664"/>
+      <c r="X15" s="664"/>
+      <c r="Y15" s="666"/>
+      <c r="Z15" s="664"/>
+      <c r="AA15" s="667"/>
+      <c r="AB15" s="666"/>
+    </row>
+    <row r="16" spans="1:28" ht="14.5">
+      <c r="A16" s="456"/>
+      <c r="D16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="U16" s="358"/>
+      <c r="V16" s="5"/>
+      <c r="X16" s="358"/>
+      <c r="AB16" s="5"/>
+    </row>
+    <row r="17" spans="1:43" ht="14.5">
+      <c r="A17" s="668">
+        <v>1</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="O17" s="669"/>
+      <c r="P17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="U17" s="358"/>
+      <c r="V17" s="5"/>
+      <c r="X17" s="358"/>
+      <c r="AA17" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB17" s="5"/>
+    </row>
+    <row r="18" spans="1:43" ht="14.5">
+      <c r="A18" s="3">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="B18" s="670" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="521"/>
+      <c r="D18" s="345"/>
+      <c r="E18" s="521"/>
+      <c r="F18" s="520" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" s="346"/>
+      <c r="H18" s="671"/>
+      <c r="I18" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="346"/>
+      <c r="K18" s="671"/>
+      <c r="L18" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18" s="346"/>
+      <c r="N18" s="671"/>
+      <c r="O18" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="P18" s="459"/>
+      <c r="Q18" s="672"/>
+      <c r="R18" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="S18" s="5"/>
+      <c r="U18" s="173" t="s">
+        <v>27</v>
+      </c>
+      <c r="V18" s="5"/>
+      <c r="X18" s="173" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y18" s="345"/>
+      <c r="Z18" s="521"/>
+      <c r="AA18" s="521"/>
+      <c r="AB18" s="5"/>
+    </row>
+    <row r="19" spans="1:43" ht="14.5">
+      <c r="A19" s="3">
+        <v>1.2</v>
+      </c>
+      <c r="B19" s="670" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="521"/>
+      <c r="D19" s="345"/>
+      <c r="E19" s="521"/>
+      <c r="F19" s="520">
+        <v>904</v>
+      </c>
+      <c r="G19" s="345"/>
+      <c r="H19" s="521"/>
+      <c r="I19" s="540">
+        <v>743</v>
+      </c>
+      <c r="J19" s="345"/>
+      <c r="K19" s="521"/>
+      <c r="L19" s="540">
+        <v>743</v>
+      </c>
+      <c r="M19" s="345"/>
+      <c r="N19" s="521"/>
+      <c r="O19" s="358">
+        <v>743</v>
+      </c>
+      <c r="P19" s="5"/>
+      <c r="R19" s="358">
+        <v>743</v>
+      </c>
+      <c r="S19" s="5"/>
+      <c r="U19" s="173">
+        <v>743</v>
+      </c>
+      <c r="V19" s="5"/>
+      <c r="X19" s="173">
+        <v>743</v>
+      </c>
+      <c r="Y19" s="345"/>
+      <c r="Z19" s="521"/>
+      <c r="AA19" s="538" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB19" s="5"/>
+    </row>
+    <row r="20" spans="1:43" ht="14.5">
+      <c r="A20" s="3">
+        <v>1.3</v>
+      </c>
+      <c r="B20" s="670" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="521"/>
+      <c r="D20" s="345"/>
+      <c r="E20" s="521"/>
+      <c r="F20" s="520" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="346"/>
+      <c r="H20" s="671"/>
+      <c r="I20" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="346"/>
+      <c r="K20" s="671"/>
+      <c r="L20" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="346"/>
+      <c r="N20" s="671"/>
+      <c r="O20" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="P20" s="459"/>
+      <c r="Q20" s="672"/>
+      <c r="R20" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="S20" s="5"/>
+      <c r="U20" s="173" t="s">
+        <v>27</v>
+      </c>
+      <c r="V20" s="5"/>
+      <c r="X20" s="173" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y20" s="345"/>
+      <c r="Z20" s="521"/>
+      <c r="AA20" s="521"/>
+      <c r="AB20" s="5"/>
+    </row>
+    <row r="21" spans="1:43" ht="14.5">
+      <c r="A21" s="3">
+        <v>1.4</v>
+      </c>
+      <c r="B21" s="670" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="521"/>
+      <c r="D21" s="345"/>
+      <c r="E21" s="521"/>
+      <c r="F21" s="520">
+        <v>103</v>
+      </c>
+      <c r="G21" s="345"/>
+      <c r="H21" s="521"/>
+      <c r="I21" s="540">
+        <v>70</v>
+      </c>
+      <c r="J21" s="345"/>
+      <c r="K21" s="521"/>
+      <c r="L21" s="540">
+        <v>37</v>
+      </c>
+      <c r="M21" s="345"/>
+      <c r="N21" s="521"/>
+      <c r="O21" s="358">
+        <v>37</v>
+      </c>
+      <c r="P21" s="5"/>
+      <c r="R21" s="358">
+        <v>37</v>
+      </c>
+      <c r="S21" s="5"/>
+      <c r="U21" s="173">
+        <v>37</v>
+      </c>
+      <c r="V21" s="5"/>
+      <c r="X21" s="173">
+        <v>37</v>
+      </c>
+      <c r="Y21" s="345"/>
+      <c r="Z21" s="521"/>
+      <c r="AA21" s="673"/>
+      <c r="AB21" s="5"/>
+    </row>
+    <row r="22" spans="1:43" ht="14.5">
+      <c r="A22" s="456">
+        <v>1.5</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="5"/>
+      <c r="F22" s="546"/>
+      <c r="G22" s="130"/>
+      <c r="H22" s="129"/>
+      <c r="I22" s="357"/>
+      <c r="J22" s="130"/>
+      <c r="K22" s="129"/>
+      <c r="L22" s="357"/>
+      <c r="M22" s="130"/>
+      <c r="N22" s="129"/>
+      <c r="O22" s="357"/>
+      <c r="P22" s="130"/>
+      <c r="Q22" s="129"/>
+      <c r="R22" s="357"/>
+      <c r="S22" s="5"/>
+      <c r="U22" s="173"/>
+      <c r="V22" s="5"/>
+      <c r="X22" s="173"/>
+      <c r="AB22" s="5"/>
+    </row>
+    <row r="23" spans="1:43" ht="14.5">
+      <c r="A23" s="456" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="641" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="5"/>
+      <c r="F23" s="546" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="130"/>
+      <c r="H23" s="129"/>
+      <c r="I23" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="130"/>
+      <c r="K23" s="129"/>
+      <c r="L23" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="M23" s="130"/>
+      <c r="N23" s="129"/>
+      <c r="O23" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="P23" s="130"/>
+      <c r="Q23" s="129"/>
+      <c r="R23" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="S23" s="5"/>
+      <c r="U23" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="V23" s="5"/>
+      <c r="X23" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB23" s="5"/>
+    </row>
+    <row r="24" spans="1:43" ht="14.5">
+      <c r="A24" s="456" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="641" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24" s="5"/>
+      <c r="F24" s="546" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="130"/>
+      <c r="H24" s="129"/>
+      <c r="I24" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="130"/>
+      <c r="K24" s="129"/>
+      <c r="L24" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="M24" s="130"/>
+      <c r="N24" s="129"/>
+      <c r="O24" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="P24" s="130"/>
+      <c r="Q24" s="129"/>
+      <c r="R24" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="S24" s="394"/>
+      <c r="T24" s="674"/>
+      <c r="U24" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="V24" s="394"/>
+      <c r="W24" s="674"/>
+      <c r="X24" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y24" s="394"/>
+      <c r="AB24" s="5"/>
+    </row>
+    <row r="25" spans="1:43" ht="14.5">
+      <c r="A25" s="456" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="641" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="5"/>
+      <c r="F25" s="546" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="130"/>
+      <c r="H25" s="129"/>
+      <c r="I25" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" s="130"/>
+      <c r="K25" s="129"/>
+      <c r="L25" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="M25" s="130"/>
+      <c r="N25" s="129"/>
+      <c r="O25" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="P25" s="130"/>
+      <c r="Q25" s="129"/>
+      <c r="R25" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="S25" s="5"/>
+      <c r="U25" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="V25" s="5"/>
+      <c r="X25" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB25" s="5"/>
+    </row>
+    <row r="26" spans="1:43" ht="14.5">
+      <c r="A26" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="675" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="521"/>
+      <c r="D26" s="345"/>
+      <c r="E26" s="521"/>
+      <c r="F26" s="520">
+        <v>0</v>
+      </c>
+      <c r="G26" s="345"/>
+      <c r="H26" s="521"/>
+      <c r="I26" s="676">
+        <v>2676</v>
+      </c>
+      <c r="J26" s="345"/>
+      <c r="K26" s="521"/>
+      <c r="L26" s="540" t="s">
+        <v>41</v>
+      </c>
+      <c r="M26" s="345"/>
+      <c r="N26" s="521"/>
+      <c r="O26" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="P26" s="5"/>
+      <c r="R26" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="S26" s="5"/>
+      <c r="U26" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="V26" s="5"/>
+      <c r="X26" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y26" s="345"/>
+      <c r="Z26" s="521"/>
+      <c r="AA26" s="677"/>
+      <c r="AB26" s="319"/>
+      <c r="AC26" s="2"/>
+      <c r="AD26" s="2"/>
+      <c r="AE26" s="2"/>
+      <c r="AF26" s="2"/>
+      <c r="AG26" s="2"/>
+      <c r="AH26" s="2"/>
+      <c r="AI26" s="2"/>
+      <c r="AJ26" s="2"/>
+      <c r="AK26" s="2"/>
+      <c r="AL26" s="2"/>
+      <c r="AM26" s="2"/>
+      <c r="AN26" s="2"/>
+      <c r="AO26" s="2"/>
+      <c r="AP26" s="2"/>
+      <c r="AQ26" s="2"/>
+    </row>
+    <row r="27" spans="1:43" ht="14.5">
+      <c r="A27" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="675" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="521"/>
+      <c r="D27" s="345"/>
+      <c r="E27" s="521"/>
+      <c r="F27" s="520">
+        <v>0</v>
+      </c>
+      <c r="G27" s="345"/>
+      <c r="H27" s="521"/>
+      <c r="I27" s="540">
+        <v>320</v>
+      </c>
+      <c r="J27" s="345"/>
+      <c r="K27" s="521"/>
+      <c r="L27" s="540" t="s">
+        <v>41</v>
+      </c>
+      <c r="M27" s="345"/>
+      <c r="N27" s="521"/>
+      <c r="O27" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="P27" s="5"/>
+      <c r="R27" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="S27" s="5"/>
+      <c r="U27" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="V27" s="5"/>
+      <c r="X27" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y27" s="345"/>
+      <c r="Z27" s="521"/>
+      <c r="AA27" s="677"/>
+      <c r="AB27" s="319"/>
+      <c r="AC27" s="2"/>
+      <c r="AD27" s="2"/>
+      <c r="AE27" s="2"/>
+      <c r="AF27" s="2"/>
+      <c r="AG27" s="2"/>
+      <c r="AH27" s="2"/>
+      <c r="AI27" s="2"/>
+      <c r="AJ27" s="2"/>
+      <c r="AK27" s="2"/>
+      <c r="AL27" s="2"/>
+      <c r="AM27" s="2"/>
+      <c r="AN27" s="2"/>
+      <c r="AO27" s="2"/>
+      <c r="AP27" s="2"/>
+      <c r="AQ27" s="2"/>
+    </row>
+    <row r="28" spans="1:43" ht="14.5">
+      <c r="A28" s="3">
+        <v>1.6</v>
+      </c>
+      <c r="B28" s="670" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="521"/>
+      <c r="D28" s="345"/>
+      <c r="E28" s="521"/>
+      <c r="F28" s="520" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" s="345"/>
+      <c r="H28" s="521"/>
+      <c r="I28" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" s="345"/>
+      <c r="K28" s="521"/>
+      <c r="L28" s="520" t="s">
+        <v>27</v>
+      </c>
+      <c r="M28" s="345"/>
+      <c r="N28" s="521"/>
+      <c r="O28" s="244">
+        <v>12.5</v>
+      </c>
+      <c r="P28" s="5"/>
+      <c r="R28" s="358">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="S28" s="5"/>
+      <c r="U28" s="358">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="V28" s="5"/>
+      <c r="X28" s="358">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="Y28" s="345"/>
+      <c r="Z28" s="521"/>
+      <c r="AA28" s="521"/>
+      <c r="AB28" s="5"/>
+    </row>
+    <row r="29" spans="1:43" ht="14.5">
+      <c r="A29" s="456"/>
+      <c r="B29" s="641"/>
+      <c r="D29" s="5"/>
+      <c r="F29" s="129"/>
+      <c r="G29" s="130"/>
+      <c r="H29" s="129"/>
+      <c r="I29" s="357"/>
+      <c r="J29" s="130"/>
+      <c r="K29" s="129"/>
+      <c r="L29" s="129"/>
+      <c r="M29" s="130"/>
+      <c r="N29" s="129"/>
+      <c r="O29" s="129"/>
+      <c r="P29" s="130"/>
+      <c r="Q29" s="129"/>
+      <c r="R29" s="129"/>
+      <c r="S29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="AB29" s="5"/>
+    </row>
+    <row r="30" spans="1:43" s="140" customFormat="1" ht="18.5">
+      <c r="A30" s="794" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="678"/>
+      <c r="E30" s="679"/>
+      <c r="F30" s="679"/>
+      <c r="G30" s="679"/>
+      <c r="H30" s="679"/>
+      <c r="I30" s="680"/>
+      <c r="J30" s="679"/>
+      <c r="K30" s="679"/>
+      <c r="L30" s="679"/>
+      <c r="M30" s="679"/>
+      <c r="N30" s="679"/>
+      <c r="O30" s="679"/>
+      <c r="P30" s="679"/>
+      <c r="Q30" s="679"/>
+      <c r="R30" s="679"/>
+      <c r="S30" s="679"/>
+      <c r="T30" s="679"/>
+      <c r="U30" s="679"/>
+      <c r="V30" s="444"/>
+      <c r="W30" s="679"/>
+      <c r="X30" s="679"/>
+      <c r="Y30" s="444"/>
+      <c r="AA30" s="681"/>
+      <c r="AB30" s="682"/>
+    </row>
+    <row r="31" spans="1:43" ht="14.5" outlineLevel="1">
+      <c r="A31" s="683">
+        <v>2</v>
+      </c>
+      <c r="B31" s="684" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="521"/>
+      <c r="D31" s="345"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="521"/>
+      <c r="G31" s="345"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="521"/>
+      <c r="J31" s="345"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="521"/>
+      <c r="M31" s="345"/>
+      <c r="N31" s="1"/>
+      <c r="O31" s="521"/>
+      <c r="P31" s="345"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="540"/>
+      <c r="S31" s="345"/>
+      <c r="T31" s="521"/>
+      <c r="U31" s="540"/>
+      <c r="V31" s="345"/>
+      <c r="W31" s="521"/>
+      <c r="X31" s="540"/>
+      <c r="Y31" s="345"/>
+      <c r="Z31" s="521"/>
+      <c r="AA31" s="521"/>
+      <c r="AB31" s="5"/>
+    </row>
+    <row r="32" spans="1:43" ht="14.5" outlineLevel="1">
+      <c r="A32" s="3">
+        <v>2.1</v>
+      </c>
+      <c r="B32" s="670" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="521"/>
+      <c r="D32" s="345"/>
+      <c r="E32" s="521"/>
+      <c r="F32" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" s="345"/>
+      <c r="H32" s="521"/>
+      <c r="I32" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="J32" s="345"/>
+      <c r="K32" s="521"/>
+      <c r="L32" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="M32" s="345"/>
+      <c r="N32" s="521"/>
+      <c r="O32" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="358"/>
+      <c r="R32" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="S32" s="5"/>
+      <c r="U32" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="V32" s="5"/>
+      <c r="X32" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y32" s="345"/>
+      <c r="Z32" s="521"/>
+      <c r="AA32" s="521"/>
+      <c r="AB32" s="5"/>
+    </row>
+    <row r="33" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="A33" s="3">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B33" s="670" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="521"/>
+      <c r="D33" s="345"/>
+      <c r="E33" s="521"/>
+      <c r="F33" s="676">
+        <v>2181551</v>
+      </c>
+      <c r="G33" s="345"/>
+      <c r="H33" s="521"/>
+      <c r="I33" s="676">
+        <v>3179893</v>
+      </c>
+      <c r="J33" s="345"/>
+      <c r="K33" s="521"/>
+      <c r="L33" s="676">
+        <v>3074371</v>
+      </c>
+      <c r="M33" s="345"/>
+      <c r="N33" s="521"/>
+      <c r="O33" s="357">
+        <v>2890869</v>
+      </c>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="358"/>
+      <c r="R33" s="357">
+        <v>2744293</v>
+      </c>
+      <c r="S33" s="5"/>
+      <c r="U33" s="357">
+        <v>2706980</v>
+      </c>
+      <c r="V33" s="5"/>
+      <c r="X33" s="357">
+        <v>2421259</v>
+      </c>
+      <c r="Y33" s="345"/>
+      <c r="Z33" s="521"/>
+      <c r="AA33" s="538" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB33" s="5"/>
+    </row>
+    <row r="34" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="A34" s="3">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="B34" s="670" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="521"/>
+      <c r="D34" s="345"/>
+      <c r="E34" s="521"/>
+      <c r="F34" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="345"/>
+      <c r="H34" s="521"/>
+      <c r="I34" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="J34" s="345"/>
+      <c r="K34" s="521"/>
+      <c r="L34" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="M34" s="345"/>
+      <c r="N34" s="521"/>
+      <c r="O34" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="358"/>
+      <c r="R34" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="S34" s="5"/>
+      <c r="U34" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="V34" s="5"/>
+      <c r="X34" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y34" s="345"/>
+      <c r="Z34" s="521"/>
+      <c r="AA34" s="521"/>
+      <c r="AB34" s="5"/>
+    </row>
+    <row r="35" spans="1:28" ht="27" customHeight="1" outlineLevel="1">
+      <c r="A35" s="3">
+        <v>2.4</v>
+      </c>
+      <c r="B35" s="670" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="521"/>
+      <c r="D35" s="345"/>
+      <c r="E35" s="521"/>
+      <c r="F35" s="676">
+        <v>80129</v>
+      </c>
+      <c r="G35" s="345"/>
+      <c r="H35" s="521"/>
+      <c r="I35" s="676">
+        <v>2963</v>
+      </c>
+      <c r="J35" s="345"/>
+      <c r="K35" s="521"/>
+      <c r="L35" s="676">
+        <v>5124</v>
+      </c>
+      <c r="M35" s="346"/>
+      <c r="N35" s="671"/>
+      <c r="O35" s="357">
+        <v>3724</v>
+      </c>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="358"/>
+      <c r="R35" s="357">
+        <v>9465</v>
+      </c>
+      <c r="S35" s="5"/>
+      <c r="U35" s="357">
+        <v>19170</v>
+      </c>
+      <c r="V35" s="5"/>
+      <c r="X35" s="357">
+        <v>17741</v>
+      </c>
+      <c r="Y35" s="345"/>
+      <c r="Z35" s="521"/>
+      <c r="AA35" s="521"/>
+      <c r="AB35" s="5"/>
+    </row>
+    <row r="36" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="A36" s="456">
+        <v>2.5</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="5"/>
+      <c r="F36" s="357"/>
+      <c r="G36" s="130"/>
+      <c r="H36" s="129"/>
+      <c r="I36" s="357"/>
+      <c r="J36" s="130"/>
+      <c r="K36" s="129"/>
+      <c r="L36" s="357"/>
+      <c r="M36" s="130"/>
+      <c r="N36" s="129"/>
+      <c r="O36" s="357"/>
+      <c r="P36" s="130"/>
+      <c r="Q36" s="357"/>
+      <c r="R36" s="358"/>
+      <c r="S36" s="5"/>
+      <c r="U36" s="358"/>
+      <c r="V36" s="5"/>
+      <c r="X36" s="358"/>
+      <c r="AB36" s="5"/>
+    </row>
+    <row r="37" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="A37" s="456" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="641" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37" s="5"/>
+      <c r="F37" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="130"/>
+      <c r="H37" s="129"/>
+      <c r="I37" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="130"/>
+      <c r="K37" s="129"/>
+      <c r="L37" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="130"/>
+      <c r="N37" s="129"/>
+      <c r="O37" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="P37" s="130"/>
+      <c r="Q37" s="357"/>
+      <c r="R37" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="S37" s="5"/>
+      <c r="U37" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="V37" s="5"/>
+      <c r="X37" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y37" s="345"/>
+      <c r="AB37" s="5"/>
+    </row>
+    <row r="38" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="A38" s="456" t="s">
+        <v>49</v>
+      </c>
+      <c r="B38" s="641" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" s="5"/>
+      <c r="F38" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="G38" s="130"/>
+      <c r="H38" s="129"/>
+      <c r="I38" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="130"/>
+      <c r="K38" s="129"/>
+      <c r="L38" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="M38" s="130"/>
+      <c r="N38" s="129"/>
+      <c r="O38" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="P38" s="130"/>
+      <c r="Q38" s="357"/>
+      <c r="R38" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="S38" s="5"/>
+      <c r="U38" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="V38" s="5"/>
+      <c r="X38" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y38" s="345"/>
+      <c r="AB38" s="5"/>
+    </row>
+    <row r="39" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="A39" s="456" t="s">
+        <v>50</v>
+      </c>
+      <c r="B39" s="641" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="5"/>
+      <c r="F39" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="G39" s="130"/>
+      <c r="H39" s="129"/>
+      <c r="I39" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="J39" s="130"/>
+      <c r="K39" s="129"/>
+      <c r="L39" s="357" t="s">
+        <v>27</v>
+      </c>
+      <c r="M39" s="130"/>
+      <c r="N39" s="129"/>
+      <c r="O39" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="P39" s="130"/>
+      <c r="Q39" s="357"/>
+      <c r="R39" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="S39" s="5"/>
+      <c r="U39" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="V39" s="5"/>
+      <c r="X39" s="358" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y39" s="345"/>
+      <c r="AB39" s="5"/>
+    </row>
+    <row r="40" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="A40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="675" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="521"/>
+      <c r="D40" s="345"/>
+      <c r="E40" s="521"/>
+      <c r="F40" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="345"/>
+      <c r="H40" s="521"/>
+      <c r="I40" s="676">
+        <v>6219000</v>
+      </c>
+      <c r="J40" s="345"/>
+      <c r="K40" s="521"/>
+      <c r="L40" s="540" t="s">
+        <v>41</v>
+      </c>
+      <c r="M40" s="345"/>
+      <c r="N40" s="521"/>
+      <c r="O40" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="P40" s="459"/>
+      <c r="Q40" s="358"/>
+      <c r="R40" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="S40" s="5"/>
+      <c r="U40" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="V40" s="5"/>
+      <c r="X40" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y40" s="345"/>
+      <c r="Z40" s="521"/>
+      <c r="AA40" s="685"/>
+      <c r="AB40" s="5"/>
+    </row>
+    <row r="41" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="A41" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="675" t="s">
+        <v>43</v>
+      </c>
+      <c r="C41" s="521"/>
+      <c r="D41" s="345"/>
+      <c r="E41" s="521"/>
+      <c r="F41" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="345"/>
+      <c r="H41" s="521"/>
+      <c r="I41" s="676">
+        <v>1300000</v>
+      </c>
+      <c r="J41" s="345"/>
+      <c r="K41" s="521"/>
+      <c r="L41" s="540" t="s">
+        <v>41</v>
+      </c>
+      <c r="M41" s="345"/>
+      <c r="N41" s="521"/>
+      <c r="O41" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="P41" s="459"/>
+      <c r="Q41" s="358"/>
+      <c r="R41" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="S41" s="5"/>
+      <c r="U41" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="V41" s="5"/>
+      <c r="X41" s="358" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y41" s="345"/>
+      <c r="Z41" s="521"/>
+      <c r="AA41" s="685"/>
+      <c r="AB41" s="5"/>
+    </row>
+    <row r="42" spans="1:28" ht="14.5" outlineLevel="1">
+      <c r="A42" s="3">
+        <v>2.6</v>
+      </c>
+      <c r="B42" s="670" t="s">
+        <v>44</v>
+      </c>
+      <c r="C42" s="521"/>
+      <c r="D42" s="345"/>
+      <c r="E42" s="521"/>
+      <c r="F42" s="676">
+        <v>3925534</v>
+      </c>
+      <c r="G42" s="345"/>
+      <c r="H42" s="521"/>
+      <c r="I42" s="676">
+        <v>3802917</v>
+      </c>
+      <c r="J42" s="346"/>
+      <c r="K42" s="671"/>
+      <c r="L42" s="676">
+        <v>3233537</v>
+      </c>
+      <c r="M42" s="346"/>
+      <c r="N42" s="671"/>
+      <c r="O42" s="357">
+        <v>3726273</v>
+      </c>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="358"/>
+      <c r="R42" s="357">
+        <v>3735849</v>
+      </c>
+      <c r="S42" s="5"/>
+      <c r="U42" s="357">
+        <v>3496819</v>
+      </c>
+      <c r="V42" s="5"/>
+      <c r="X42" s="357">
+        <v>3213291</v>
+      </c>
+      <c r="Y42" s="345"/>
+      <c r="Z42" s="521"/>
+      <c r="AA42" s="538" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB42" s="5"/>
+    </row>
+    <row r="43" spans="1:28" ht="14.5">
+      <c r="A43" s="3"/>
+      <c r="B43" s="675" t="s">
+        <v>54</v>
+      </c>
+      <c r="C43" s="521"/>
+      <c r="D43" s="345"/>
+      <c r="E43" s="521"/>
+      <c r="F43" s="676">
+        <f>F33+F35+F42</f>
+        <v>6187214</v>
+      </c>
+      <c r="G43" s="345"/>
+      <c r="H43" s="521"/>
+      <c r="I43" s="676">
+        <v>14504773</v>
+      </c>
+      <c r="J43" s="345"/>
+      <c r="K43" s="521"/>
+      <c r="L43" s="676">
+        <f>L33+L35+L42</f>
+        <v>6313032</v>
+      </c>
+      <c r="M43" s="345"/>
+      <c r="N43" s="413"/>
+      <c r="O43" s="357">
+        <f>O33+O35+O42</f>
+        <v>6620866</v>
+      </c>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="460"/>
+      <c r="R43" s="357">
+        <f>R33+R35+R42</f>
+        <v>6489607</v>
+      </c>
+      <c r="S43" s="5"/>
+      <c r="U43" s="357">
+        <f>U33+U35+U42</f>
+        <v>6222969</v>
+      </c>
+      <c r="V43" s="5"/>
+      <c r="X43" s="357">
+        <f>X33+X35+X42</f>
+        <v>5652291</v>
+      </c>
+      <c r="Y43" s="345"/>
+      <c r="Z43" s="521"/>
+      <c r="AA43" s="521"/>
+      <c r="AB43" s="5"/>
+    </row>
+    <row r="44" spans="1:28" s="140" customFormat="1" ht="18.5" collapsed="1">
+      <c r="A44" s="794" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="678"/>
+      <c r="E44" s="679"/>
+      <c r="F44" s="679"/>
+      <c r="G44" s="679"/>
+      <c r="H44" s="679"/>
+      <c r="I44" s="680"/>
+      <c r="J44" s="679"/>
+      <c r="K44" s="679"/>
+      <c r="L44" s="679"/>
+      <c r="M44" s="679"/>
+      <c r="N44" s="679"/>
+      <c r="O44" s="679"/>
+      <c r="P44" s="679"/>
+      <c r="Q44" s="679"/>
+      <c r="R44" s="679"/>
+      <c r="S44" s="679"/>
+      <c r="T44" s="679"/>
+      <c r="U44" s="679"/>
+      <c r="V44" s="444"/>
+      <c r="W44" s="679"/>
+      <c r="X44" s="679"/>
+      <c r="Y44" s="444"/>
+      <c r="AA44" s="681"/>
+      <c r="AB44" s="682"/>
+    </row>
+    <row r="45" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A45" s="456"/>
+      <c r="D45" s="5"/>
+      <c r="F45" s="129"/>
+      <c r="G45" s="130"/>
+      <c r="H45" s="129"/>
+      <c r="I45" s="357"/>
+      <c r="J45" s="130"/>
+      <c r="K45" s="129"/>
+      <c r="L45" s="129"/>
+      <c r="M45" s="130"/>
+      <c r="N45" s="129"/>
+      <c r="O45" s="129"/>
+      <c r="P45" s="130"/>
+      <c r="Q45" s="129"/>
+      <c r="R45" s="129"/>
+      <c r="S45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="AB45" s="5"/>
+    </row>
+    <row r="46" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A46" s="668" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" s="5"/>
+      <c r="F46" s="129"/>
+      <c r="G46" s="130"/>
+      <c r="H46" s="129"/>
+      <c r="I46" s="357"/>
+      <c r="J46" s="130"/>
+      <c r="K46" s="129"/>
+      <c r="L46" s="129"/>
+      <c r="M46" s="130"/>
+      <c r="N46" s="129"/>
+      <c r="O46" s="129"/>
+      <c r="P46" s="130"/>
+      <c r="Q46" s="129"/>
+      <c r="R46" s="129"/>
+      <c r="S46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="AB46" s="5"/>
+    </row>
+    <row r="47" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A47" s="456" t="s">
+        <v>57</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" s="5"/>
+      <c r="F47" s="129"/>
+      <c r="G47" s="130"/>
+      <c r="H47" s="129"/>
+      <c r="I47" s="357"/>
+      <c r="J47" s="130"/>
+      <c r="K47" s="129"/>
+      <c r="L47" s="129"/>
+      <c r="M47" s="130"/>
+      <c r="N47" s="129"/>
+      <c r="O47" s="129"/>
+      <c r="P47" s="130"/>
+      <c r="Q47" s="129"/>
+      <c r="R47" s="129"/>
+      <c r="S47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="AB47" s="5"/>
+    </row>
+    <row r="48" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A48" s="456" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" s="5"/>
+      <c r="F48" s="129"/>
+      <c r="G48" s="130"/>
+      <c r="H48" s="129"/>
+      <c r="I48" s="357"/>
+      <c r="J48" s="130"/>
+      <c r="K48" s="129"/>
+      <c r="L48" s="129"/>
+      <c r="M48" s="130"/>
+      <c r="N48" s="129"/>
+      <c r="O48" s="129"/>
+      <c r="P48" s="130"/>
+      <c r="Q48" s="129"/>
+      <c r="R48" s="129"/>
+      <c r="S48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="AB48" s="5"/>
+    </row>
+    <row r="49" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A49" s="456" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D49" s="5"/>
+      <c r="F49" s="129"/>
+      <c r="G49" s="130"/>
+      <c r="H49" s="129"/>
+      <c r="I49" s="357"/>
+      <c r="J49" s="130"/>
+      <c r="K49" s="129"/>
+      <c r="L49" s="129"/>
+      <c r="M49" s="130"/>
+      <c r="N49" s="129"/>
+      <c r="O49" s="129"/>
+      <c r="P49" s="130"/>
+      <c r="Q49" s="129"/>
+      <c r="R49" s="129"/>
+      <c r="S49" s="5"/>
+      <c r="V49" s="5"/>
+      <c r="AB49" s="5"/>
+    </row>
+    <row r="50" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A50" s="456" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D50" s="5"/>
+      <c r="F50" s="129"/>
+      <c r="G50" s="130"/>
+      <c r="H50" s="129"/>
+      <c r="I50" s="357"/>
+      <c r="J50" s="130"/>
+      <c r="K50" s="129"/>
+      <c r="L50" s="129"/>
+      <c r="M50" s="130"/>
+      <c r="N50" s="129"/>
+      <c r="O50" s="129"/>
+      <c r="P50" s="130"/>
+      <c r="Q50" s="129"/>
+      <c r="R50" s="129"/>
+      <c r="S50" s="5"/>
+      <c r="V50" s="5"/>
+      <c r="AB50" s="5"/>
+    </row>
+    <row r="51" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A51" s="456" t="s">
+        <v>61</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" s="5"/>
+      <c r="F51" s="129"/>
+      <c r="G51" s="130"/>
+      <c r="H51" s="129"/>
+      <c r="I51" s="357"/>
+      <c r="J51" s="130"/>
+      <c r="K51" s="129"/>
+      <c r="L51" s="129"/>
+      <c r="M51" s="130"/>
+      <c r="N51" s="129"/>
+      <c r="O51" s="129"/>
+      <c r="P51" s="130"/>
+      <c r="Q51" s="129"/>
+      <c r="R51" s="129"/>
+      <c r="S51" s="5"/>
+      <c r="V51" s="5"/>
+      <c r="AB51" s="5"/>
+    </row>
+    <row r="52" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A52" s="456" t="s">
+        <v>62</v>
+      </c>
+      <c r="B52" s="641" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52" s="5"/>
+      <c r="F52" s="129"/>
+      <c r="G52" s="130"/>
+      <c r="H52" s="129"/>
+      <c r="I52" s="357"/>
+      <c r="J52" s="130"/>
+      <c r="K52" s="129"/>
+      <c r="L52" s="129"/>
+      <c r="M52" s="130"/>
+      <c r="N52" s="129"/>
+      <c r="O52" s="129"/>
+      <c r="P52" s="130"/>
+      <c r="Q52" s="129"/>
+      <c r="R52" s="129"/>
+      <c r="S52" s="5"/>
+      <c r="V52" s="5"/>
+      <c r="AB52" s="5"/>
+    </row>
+    <row r="53" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A53" s="456" t="s">
+        <v>63</v>
+      </c>
+      <c r="B53" s="641" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" s="5"/>
+      <c r="F53" s="129"/>
+      <c r="G53" s="130"/>
+      <c r="H53" s="129"/>
+      <c r="I53" s="357"/>
+      <c r="J53" s="130"/>
+      <c r="K53" s="129"/>
+      <c r="L53" s="129"/>
+      <c r="M53" s="130"/>
+      <c r="N53" s="129"/>
+      <c r="O53" s="129"/>
+      <c r="P53" s="130"/>
+      <c r="Q53" s="129"/>
+      <c r="R53" s="129"/>
+      <c r="S53" s="5"/>
+      <c r="V53" s="5"/>
+      <c r="AB53" s="5"/>
+    </row>
+    <row r="54" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A54" s="456" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54" s="641" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54" s="5"/>
+      <c r="F54" s="129"/>
+      <c r="G54" s="130"/>
+      <c r="H54" s="129"/>
+      <c r="I54" s="357"/>
+      <c r="J54" s="130"/>
+      <c r="K54" s="129"/>
+      <c r="L54" s="129"/>
+      <c r="M54" s="130"/>
+      <c r="N54" s="129"/>
+      <c r="O54" s="129"/>
+      <c r="P54" s="130"/>
+      <c r="Q54" s="129"/>
+      <c r="R54" s="129"/>
+      <c r="S54" s="5"/>
+      <c r="V54" s="5"/>
+      <c r="AB54" s="5"/>
+    </row>
+    <row r="55" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A55" s="456" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" s="641" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55" s="5"/>
+      <c r="F55" s="129"/>
+      <c r="G55" s="130"/>
+      <c r="H55" s="129"/>
+      <c r="I55" s="357"/>
+      <c r="J55" s="130"/>
+      <c r="K55" s="129"/>
+      <c r="L55" s="129"/>
+      <c r="M55" s="130"/>
+      <c r="N55" s="129"/>
+      <c r="O55" s="129"/>
+      <c r="P55" s="130"/>
+      <c r="Q55" s="129"/>
+      <c r="R55" s="129"/>
+      <c r="S55" s="5"/>
+      <c r="V55" s="5"/>
+      <c r="AB55" s="5"/>
+    </row>
+    <row r="56" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A56" s="456" t="s">
+        <v>66</v>
+      </c>
+      <c r="B56" s="641" t="s">
+        <v>43</v>
+      </c>
+      <c r="D56" s="5"/>
+      <c r="F56" s="129"/>
+      <c r="G56" s="130"/>
+      <c r="H56" s="129"/>
+      <c r="I56" s="357"/>
+      <c r="J56" s="130"/>
+      <c r="K56" s="129"/>
+      <c r="L56" s="129"/>
+      <c r="M56" s="130"/>
+      <c r="N56" s="129"/>
+      <c r="O56" s="129"/>
+      <c r="P56" s="130"/>
+      <c r="Q56" s="129"/>
+      <c r="R56" s="129"/>
+      <c r="S56" s="5"/>
+      <c r="V56" s="5"/>
+      <c r="AB56" s="5"/>
+    </row>
+    <row r="57" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A57" s="456" t="s">
+        <v>67</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57" s="5"/>
+      <c r="F57" s="129"/>
+      <c r="G57" s="130"/>
+      <c r="H57" s="129"/>
+      <c r="I57" s="357"/>
+      <c r="J57" s="130"/>
+      <c r="K57" s="129"/>
+      <c r="L57" s="129"/>
+      <c r="M57" s="130"/>
+      <c r="N57" s="129"/>
+      <c r="O57" s="129"/>
+      <c r="P57" s="130"/>
+      <c r="Q57" s="129"/>
+      <c r="R57" s="129"/>
+      <c r="S57" s="5"/>
+      <c r="V57" s="5"/>
+      <c r="AB57" s="5"/>
+    </row>
+    <row r="58" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A58" s="456"/>
+      <c r="D58" s="5"/>
+      <c r="F58" s="129"/>
+      <c r="G58" s="130"/>
+      <c r="H58" s="129"/>
+      <c r="I58" s="357"/>
+      <c r="J58" s="130"/>
+      <c r="K58" s="129"/>
+      <c r="L58" s="129"/>
+      <c r="M58" s="130"/>
+      <c r="N58" s="129"/>
+      <c r="O58" s="129"/>
+      <c r="P58" s="130"/>
+      <c r="Q58" s="129"/>
+      <c r="R58" s="129"/>
+      <c r="S58" s="5"/>
+      <c r="V58" s="5"/>
+      <c r="AB58" s="5"/>
+    </row>
+    <row r="59" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A59" s="668" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="D59" s="5"/>
+      <c r="F59" s="129"/>
+      <c r="G59" s="130"/>
+      <c r="H59" s="129"/>
+      <c r="I59" s="357"/>
+      <c r="J59" s="130"/>
+      <c r="K59" s="129"/>
+      <c r="L59" s="129"/>
+      <c r="M59" s="130"/>
+      <c r="N59" s="129"/>
+      <c r="O59" s="129"/>
+      <c r="P59" s="130"/>
+      <c r="Q59" s="129"/>
+      <c r="R59" s="129"/>
+      <c r="S59" s="5"/>
+      <c r="V59" s="5"/>
+      <c r="AA59" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB59" s="5"/>
+    </row>
+    <row r="60" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A60" s="456" t="s">
+        <v>71</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" s="5"/>
+      <c r="F60" s="129"/>
+      <c r="G60" s="130"/>
+      <c r="H60" s="129"/>
+      <c r="I60" s="357"/>
+      <c r="J60" s="130"/>
+      <c r="K60" s="129"/>
+      <c r="L60" s="129"/>
+      <c r="M60" s="130"/>
+      <c r="N60" s="129"/>
+      <c r="O60" s="129"/>
+      <c r="P60" s="130"/>
+      <c r="Q60" s="129"/>
+      <c r="R60" s="129"/>
+      <c r="S60" s="5"/>
+      <c r="V60" s="5"/>
+      <c r="AB60" s="5"/>
+    </row>
+    <row r="61" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A61" s="456" t="s">
+        <v>72</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="5"/>
+      <c r="F61" s="129"/>
+      <c r="G61" s="130"/>
+      <c r="H61" s="129"/>
+      <c r="I61" s="357"/>
+      <c r="J61" s="130"/>
+      <c r="K61" s="129"/>
+      <c r="L61" s="129"/>
+      <c r="M61" s="130"/>
+      <c r="N61" s="129"/>
+      <c r="O61" s="129"/>
+      <c r="P61" s="130"/>
+      <c r="Q61" s="129"/>
+      <c r="R61" s="129"/>
+      <c r="S61" s="5"/>
+      <c r="V61" s="5"/>
+      <c r="AB61" s="5"/>
+    </row>
+    <row r="62" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A62" s="456" t="s">
+        <v>73</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D62" s="5"/>
+      <c r="F62" s="129"/>
+      <c r="G62" s="130"/>
+      <c r="H62" s="129"/>
+      <c r="I62" s="357"/>
+      <c r="J62" s="130"/>
+      <c r="K62" s="129"/>
+      <c r="L62" s="129"/>
+      <c r="M62" s="130"/>
+      <c r="N62" s="129"/>
+      <c r="O62" s="129"/>
+      <c r="P62" s="130"/>
+      <c r="Q62" s="129"/>
+      <c r="R62" s="129"/>
+      <c r="S62" s="5"/>
+      <c r="V62" s="5"/>
+      <c r="AB62" s="5"/>
+    </row>
+    <row r="63" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A63" s="456" t="s">
+        <v>74</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D63" s="5"/>
+      <c r="F63" s="129"/>
+      <c r="G63" s="130"/>
+      <c r="H63" s="129"/>
+      <c r="I63" s="357"/>
+      <c r="J63" s="130"/>
+      <c r="K63" s="129"/>
+      <c r="L63" s="129"/>
+      <c r="M63" s="130"/>
+      <c r="N63" s="129"/>
+      <c r="O63" s="129"/>
+      <c r="P63" s="130"/>
+      <c r="Q63" s="129"/>
+      <c r="R63" s="129"/>
+      <c r="S63" s="5"/>
+      <c r="V63" s="5"/>
+      <c r="AB63" s="5"/>
+    </row>
+    <row r="64" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A64" s="456" t="s">
+        <v>75</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64" s="5"/>
+      <c r="F64" s="129"/>
+      <c r="G64" s="130"/>
+      <c r="H64" s="129"/>
+      <c r="I64" s="357"/>
+      <c r="J64" s="130"/>
+      <c r="K64" s="129"/>
+      <c r="L64" s="129"/>
+      <c r="M64" s="130"/>
+      <c r="N64" s="129"/>
+      <c r="O64" s="129"/>
+      <c r="P64" s="130"/>
+      <c r="Q64" s="129"/>
+      <c r="R64" s="129"/>
+      <c r="S64" s="5"/>
+      <c r="V64" s="5"/>
+      <c r="AB64" s="5"/>
+    </row>
+    <row r="65" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A65" s="456" t="s">
+        <v>76</v>
+      </c>
+      <c r="B65" s="641" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65" s="5"/>
+      <c r="F65" s="129"/>
+      <c r="G65" s="130"/>
+      <c r="H65" s="129"/>
+      <c r="I65" s="357"/>
+      <c r="J65" s="130"/>
+      <c r="K65" s="129"/>
+      <c r="L65" s="129"/>
+      <c r="M65" s="130"/>
+      <c r="N65" s="129"/>
+      <c r="O65" s="129"/>
+      <c r="P65" s="130"/>
+      <c r="Q65" s="129"/>
+      <c r="R65" s="129"/>
+      <c r="S65" s="5"/>
+      <c r="V65" s="5"/>
+      <c r="AB65" s="5"/>
+    </row>
+    <row r="66" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A66" s="456" t="s">
+        <v>77</v>
+      </c>
+      <c r="B66" s="641" t="s">
+        <v>36</v>
+      </c>
+      <c r="D66" s="5"/>
+      <c r="F66" s="129"/>
+      <c r="G66" s="130"/>
+      <c r="H66" s="129"/>
+      <c r="I66" s="357"/>
+      <c r="J66" s="130"/>
+      <c r="K66" s="129"/>
+      <c r="L66" s="129"/>
+      <c r="M66" s="130"/>
+      <c r="N66" s="129"/>
+      <c r="O66" s="129"/>
+      <c r="P66" s="130"/>
+      <c r="Q66" s="129"/>
+      <c r="R66" s="129"/>
+      <c r="S66" s="5"/>
+      <c r="V66" s="5"/>
+      <c r="AB66" s="5"/>
+    </row>
+    <row r="67" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A67" s="456" t="s">
+        <v>78</v>
+      </c>
+      <c r="B67" s="641" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67" s="5"/>
+      <c r="F67" s="129"/>
+      <c r="G67" s="130"/>
+      <c r="H67" s="129"/>
+      <c r="I67" s="357"/>
+      <c r="J67" s="130"/>
+      <c r="K67" s="129"/>
+      <c r="L67" s="129"/>
+      <c r="M67" s="130"/>
+      <c r="N67" s="129"/>
+      <c r="O67" s="129"/>
+      <c r="P67" s="130"/>
+      <c r="Q67" s="129"/>
+      <c r="R67" s="129"/>
+      <c r="S67" s="5"/>
+      <c r="V67" s="5"/>
+      <c r="AB67" s="5"/>
+    </row>
+    <row r="68" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A68" s="456" t="s">
+        <v>79</v>
+      </c>
+      <c r="B68" s="641" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68" s="5"/>
+      <c r="F68" s="129"/>
+      <c r="G68" s="130"/>
+      <c r="H68" s="129"/>
+      <c r="I68" s="357"/>
+      <c r="J68" s="130"/>
+      <c r="K68" s="129"/>
+      <c r="L68" s="129"/>
+      <c r="M68" s="130"/>
+      <c r="N68" s="129"/>
+      <c r="O68" s="129"/>
+      <c r="P68" s="130"/>
+      <c r="Q68" s="129"/>
+      <c r="R68" s="129"/>
+      <c r="S68" s="5"/>
+      <c r="V68" s="5"/>
+      <c r="AB68" s="5"/>
+    </row>
+    <row r="69" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A69" s="456" t="s">
+        <v>80</v>
+      </c>
+      <c r="B69" s="641" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" s="5"/>
+      <c r="F69" s="129"/>
+      <c r="G69" s="130"/>
+      <c r="H69" s="129"/>
+      <c r="I69" s="357"/>
+      <c r="J69" s="130"/>
+      <c r="K69" s="129"/>
+      <c r="L69" s="129"/>
+      <c r="M69" s="130"/>
+      <c r="N69" s="129"/>
+      <c r="O69" s="129"/>
+      <c r="P69" s="130"/>
+      <c r="Q69" s="129"/>
+      <c r="R69" s="129"/>
+      <c r="S69" s="5"/>
+      <c r="V69" s="5"/>
+      <c r="AB69" s="5"/>
+    </row>
+    <row r="70" spans="1:28" ht="14.5" hidden="1" outlineLevel="1">
+      <c r="A70" s="456" t="s">
+        <v>81</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70" s="5"/>
+      <c r="F70" s="129"/>
+      <c r="G70" s="130"/>
+      <c r="H70" s="129"/>
+      <c r="I70" s="357"/>
+      <c r="J70" s="130"/>
+      <c r="K70" s="129"/>
+      <c r="L70" s="129"/>
+      <c r="M70" s="130"/>
+      <c r="N70" s="129"/>
+      <c r="O70" s="129"/>
+      <c r="P70" s="130"/>
+      <c r="Q70" s="129"/>
+      <c r="R70" s="129"/>
+      <c r="S70" s="5"/>
+      <c r="V70" s="5"/>
+      <c r="AB70" s="5"/>
+    </row>
+    <row r="71" spans="1:28" ht="14.5">
+      <c r="A71" s="456"/>
+      <c r="D71" s="5"/>
+      <c r="F71" s="129"/>
+      <c r="G71" s="130"/>
+      <c r="H71" s="129"/>
+      <c r="I71" s="357"/>
+      <c r="J71" s="130"/>
+      <c r="K71" s="129"/>
+      <c r="L71" s="686"/>
+      <c r="M71" s="136"/>
+      <c r="N71" s="687"/>
+      <c r="O71" s="687"/>
+      <c r="P71" s="367"/>
+      <c r="Q71" s="686"/>
+      <c r="R71" s="686"/>
+      <c r="S71" s="135"/>
+      <c r="T71" s="11"/>
+      <c r="U71" s="411"/>
+      <c r="V71" s="135"/>
+      <c r="W71" s="11"/>
+      <c r="X71" s="411"/>
+      <c r="Y71" s="135"/>
+      <c r="AB71" s="5"/>
+    </row>
+    <row r="72" spans="1:28" ht="14.5" collapsed="1">
+      <c r="A72" s="683">
+        <v>3</v>
+      </c>
+      <c r="B72" s="684" t="s">
+        <v>82</v>
+      </c>
+      <c r="C72" s="521"/>
+      <c r="D72" s="345"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="540"/>
+      <c r="G72" s="359"/>
+      <c r="H72" s="1"/>
+      <c r="I72" s="521"/>
+      <c r="J72" s="345"/>
+      <c r="K72" s="3"/>
+      <c r="L72" s="540"/>
+      <c r="M72" s="359"/>
+      <c r="N72" s="3"/>
+      <c r="O72" s="540"/>
+      <c r="P72" s="359"/>
+      <c r="Q72" s="1"/>
+      <c r="R72" s="521"/>
+      <c r="S72" s="345"/>
+      <c r="T72" s="521"/>
+      <c r="U72" s="540"/>
+      <c r="V72" s="345"/>
+      <c r="W72" s="521"/>
+      <c r="X72" s="540"/>
+      <c r="Y72" s="345"/>
+      <c r="Z72" s="521"/>
+      <c r="AA72" s="521"/>
+      <c r="AB72" s="5"/>
+    </row>
+    <row r="73" spans="1:28" ht="14.5">
+      <c r="A73" s="3">
+        <v>3.1</v>
+      </c>
+      <c r="B73" s="670" t="s">
+        <v>83</v>
+      </c>
+      <c r="C73" s="521"/>
+      <c r="D73" s="345"/>
+      <c r="E73" s="540"/>
+      <c r="F73" s="540" t="s">
+        <v>27</v>
+      </c>
+      <c r="G73" s="359"/>
+      <c r="H73" s="521"/>
+      <c r="I73" s="688">
+        <v>3964</v>
+      </c>
+      <c r="J73" s="346"/>
+      <c r="K73" s="540"/>
+      <c r="L73" s="688">
+        <v>4509</v>
+      </c>
+      <c r="M73" s="359"/>
+      <c r="N73" s="540"/>
+      <c r="O73" s="689">
+        <v>4728</v>
+      </c>
+      <c r="P73" s="359"/>
+      <c r="Q73" s="540"/>
+      <c r="R73" s="689">
+        <v>4996</v>
+      </c>
+      <c r="S73" s="359"/>
+      <c r="T73" s="540"/>
+      <c r="U73" s="688">
+        <v>6539</v>
+      </c>
+      <c r="V73" s="359"/>
+      <c r="W73" s="540"/>
+      <c r="X73" s="688">
+        <v>6599</v>
+      </c>
+      <c r="Y73" s="359"/>
+      <c r="Z73" s="521"/>
+      <c r="AA73" s="690"/>
+      <c r="AB73" s="5"/>
+    </row>
+    <row r="74" spans="1:28" ht="14.5">
+      <c r="A74" s="456">
+        <v>3.2</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="D74" s="5"/>
+      <c r="E74" s="358"/>
+      <c r="F74" s="691">
+        <v>0</v>
+      </c>
+      <c r="G74" s="360"/>
+      <c r="H74" s="692"/>
+      <c r="I74" s="693">
+        <f>'[2]Metrics Data - 2021'!$R$79</f>
+        <v>661725.80099859997</v>
+      </c>
+      <c r="J74" s="342"/>
+      <c r="K74" s="691"/>
+      <c r="L74" s="694">
+        <v>410864.75702999998</v>
+      </c>
+      <c r="M74" s="360"/>
+      <c r="N74" s="691"/>
+      <c r="O74" s="695">
+        <v>255162.80018300004</v>
+      </c>
+      <c r="P74" s="365"/>
+      <c r="Q74" s="691"/>
+      <c r="R74" s="695">
+        <v>265676</v>
+      </c>
+      <c r="S74" s="365"/>
+      <c r="T74" s="358"/>
+      <c r="U74" s="694" t="s">
+        <v>85</v>
+      </c>
+      <c r="V74" s="365"/>
+      <c r="W74" s="696"/>
+      <c r="X74" s="697"/>
+      <c r="Y74" s="428"/>
+      <c r="AA74" s="698"/>
+      <c r="AB74" s="5"/>
+    </row>
+    <row r="75" spans="1:28" ht="14.5">
+      <c r="A75" s="3">
+        <v>3.2</v>
+      </c>
+      <c r="B75" s="670" t="s">
+        <v>86</v>
+      </c>
+      <c r="C75" s="521"/>
+      <c r="D75" s="345"/>
+      <c r="E75" s="540"/>
+      <c r="F75" s="691">
+        <v>0</v>
+      </c>
+      <c r="G75" s="345"/>
+      <c r="H75" s="692"/>
+      <c r="I75" s="699">
+        <v>74795</v>
+      </c>
+      <c r="J75" s="345"/>
+      <c r="K75" s="540"/>
+      <c r="L75" s="676">
+        <v>92583</v>
+      </c>
+      <c r="M75" s="359"/>
+      <c r="N75" s="540"/>
+      <c r="O75" s="357">
+        <v>111854</v>
+      </c>
+      <c r="P75" s="359"/>
+      <c r="Q75" s="540"/>
+      <c r="R75" s="357">
+        <v>87758</v>
+      </c>
+      <c r="S75" s="359"/>
+      <c r="T75" s="540"/>
+      <c r="U75" s="694">
+        <v>55989</v>
+      </c>
+      <c r="V75" s="359"/>
+      <c r="W75" s="696"/>
+      <c r="X75" s="700"/>
+      <c r="Y75" s="428"/>
+      <c r="Z75" s="521"/>
+      <c r="AA75" s="701"/>
+      <c r="AB75" s="5"/>
+    </row>
+    <row r="76" spans="1:28" ht="14.5">
+      <c r="A76" s="456">
+        <v>3.3</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="D76" s="5"/>
+      <c r="E76" s="401"/>
+      <c r="F76" s="691">
+        <v>0</v>
+      </c>
+      <c r="G76" s="361"/>
+      <c r="H76" s="692"/>
+      <c r="I76" s="699">
+        <v>74795</v>
+      </c>
+      <c r="J76" s="345"/>
+      <c r="K76" s="439">
+        <v>70819966.979999989</v>
+      </c>
+      <c r="L76" s="702"/>
+      <c r="M76" s="395"/>
+      <c r="N76" s="435"/>
+      <c r="O76" s="689">
+        <v>80481579.230000004</v>
+      </c>
+      <c r="P76" s="374"/>
+      <c r="Q76" s="435"/>
+      <c r="R76" s="703">
+        <v>255856329</v>
+      </c>
+      <c r="S76" s="374"/>
+      <c r="T76" s="673"/>
+      <c r="U76" s="704" t="s">
+        <v>88</v>
+      </c>
+      <c r="V76" s="375"/>
+      <c r="W76" s="696"/>
+      <c r="X76" s="697"/>
+      <c r="Y76" s="428"/>
+      <c r="AA76" s="705"/>
+      <c r="AB76" s="5"/>
+    </row>
+    <row r="77" spans="1:28" ht="14.5">
+      <c r="A77" s="3">
+        <v>3.3</v>
+      </c>
+      <c r="B77" s="670" t="s">
+        <v>89</v>
+      </c>
+      <c r="C77" s="706"/>
+      <c r="D77" s="345"/>
+      <c r="E77" s="540"/>
+      <c r="F77" s="691">
+        <v>0</v>
+      </c>
+      <c r="G77" s="359"/>
+      <c r="H77" s="521"/>
+      <c r="I77" s="707">
+        <v>8365298</v>
+      </c>
+      <c r="J77" s="345"/>
+      <c r="K77" s="540"/>
+      <c r="L77" s="688">
+        <v>15905186</v>
+      </c>
+      <c r="M77" s="359"/>
+      <c r="N77" s="540"/>
+      <c r="O77" s="689">
+        <v>21183459</v>
+      </c>
+      <c r="P77" s="359"/>
+      <c r="Q77" s="540"/>
+      <c r="R77" s="689">
+        <v>26743055</v>
+      </c>
+      <c r="S77" s="434"/>
+      <c r="T77" s="442"/>
+      <c r="U77" s="704">
+        <v>36584203</v>
+      </c>
+      <c r="V77" s="434"/>
+      <c r="W77" s="696"/>
+      <c r="X77" s="700"/>
+      <c r="Y77" s="428"/>
+      <c r="Z77" s="521"/>
+      <c r="AA77" s="708"/>
+      <c r="AB77" s="5"/>
+    </row>
+    <row r="78" spans="1:28" ht="14.5">
+      <c r="A78" s="456"/>
+      <c r="D78" s="5"/>
+      <c r="E78" s="358"/>
+      <c r="F78" s="357"/>
+      <c r="G78" s="362"/>
+      <c r="H78" s="129"/>
+      <c r="I78" s="357"/>
+      <c r="J78" s="130"/>
+      <c r="K78" s="357"/>
+      <c r="L78" s="357"/>
+      <c r="M78" s="362"/>
+      <c r="N78" s="3"/>
+      <c r="O78" s="358"/>
+      <c r="P78" s="362"/>
+      <c r="Q78" s="357"/>
+      <c r="R78" s="357"/>
+      <c r="S78" s="365"/>
+      <c r="T78" s="358"/>
+      <c r="U78" s="358"/>
+      <c r="V78" s="365"/>
+      <c r="W78" s="358"/>
+      <c r="X78" s="358"/>
+      <c r="Y78" s="365"/>
+      <c r="AB78" s="5"/>
+    </row>
+    <row r="79" spans="1:28" ht="14.5">
+      <c r="A79" s="683">
+        <v>4</v>
+      </c>
+      <c r="B79" s="684" t="s">
+        <v>90</v>
+      </c>
+      <c r="C79" s="521"/>
+      <c r="D79" s="345"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="540"/>
+      <c r="G79" s="359"/>
+      <c r="H79" s="1"/>
+      <c r="I79" s="521"/>
+      <c r="J79" s="345"/>
+      <c r="K79" s="3"/>
+      <c r="L79" s="540"/>
+      <c r="M79" s="359"/>
+      <c r="P79" s="359"/>
+      <c r="Q79" s="3"/>
+      <c r="R79" s="540"/>
+      <c r="S79" s="359"/>
+      <c r="T79" s="540"/>
+      <c r="U79" s="540"/>
+      <c r="V79" s="359"/>
+      <c r="W79" s="540"/>
+      <c r="X79" s="540"/>
+      <c r="Y79" s="359"/>
+      <c r="Z79" s="521"/>
+      <c r="AA79" s="521"/>
+      <c r="AB79" s="5"/>
+    </row>
+    <row r="80" spans="1:28" ht="14.5">
+      <c r="A80" s="709" t="s">
+        <v>91</v>
+      </c>
+      <c r="B80" s="710" t="s">
+        <v>92</v>
+      </c>
+      <c r="C80" s="521"/>
+      <c r="D80" s="345"/>
+      <c r="E80" s="540"/>
+      <c r="F80" s="526">
+        <v>515724</v>
+      </c>
+      <c r="G80" s="415"/>
+      <c r="H80" s="711"/>
+      <c r="I80" s="526">
+        <v>627360</v>
+      </c>
+      <c r="J80" s="416"/>
+      <c r="K80" s="520"/>
+      <c r="L80" s="526">
+        <v>638983</v>
+      </c>
+      <c r="M80" s="359"/>
+      <c r="N80" s="414"/>
+      <c r="O80" s="546">
+        <v>499152</v>
+      </c>
+      <c r="P80" s="359"/>
+      <c r="Q80" s="3"/>
+      <c r="R80" s="546">
+        <v>499798</v>
+      </c>
+      <c r="S80" s="359"/>
+      <c r="T80" s="696"/>
+      <c r="U80" s="697"/>
+      <c r="V80" s="428"/>
+      <c r="W80" s="696"/>
+      <c r="X80" s="697"/>
+      <c r="Y80" s="428"/>
+      <c r="Z80" s="521"/>
+      <c r="AA80" s="521"/>
+      <c r="AB80" s="5"/>
+    </row>
+    <row r="81" spans="1:29" ht="29.15" customHeight="1">
+      <c r="A81" s="3">
+        <v>4.3</v>
+      </c>
+      <c r="B81" s="670" t="s">
+        <v>93</v>
+      </c>
+      <c r="C81" s="521"/>
+      <c r="D81" s="345"/>
+      <c r="E81" s="540"/>
+      <c r="F81" s="676">
+        <v>2746636</v>
+      </c>
+      <c r="G81" s="359"/>
+      <c r="H81" s="521"/>
+      <c r="I81" s="676">
+        <v>3211222</v>
+      </c>
+      <c r="J81" s="345"/>
+      <c r="K81" s="540"/>
+      <c r="L81" s="676">
+        <v>3318891</v>
+      </c>
+      <c r="M81" s="359"/>
+      <c r="N81" s="414"/>
+      <c r="O81" s="357">
+        <v>2993604</v>
+      </c>
+      <c r="P81" s="359"/>
+      <c r="Q81" s="3"/>
+      <c r="R81" s="357">
+        <v>2995580</v>
+      </c>
+      <c r="S81" s="359"/>
+      <c r="T81" s="696"/>
+      <c r="U81" s="700"/>
+      <c r="V81" s="428"/>
+      <c r="W81" s="696"/>
+      <c r="X81" s="700"/>
+      <c r="Y81" s="428"/>
+      <c r="Z81" s="521"/>
+      <c r="AA81" s="521"/>
+      <c r="AB81" s="5"/>
+    </row>
+    <row r="82" spans="1:29" s="14" customFormat="1" ht="14.5">
+      <c r="A82" s="712"/>
+      <c r="D82" s="15"/>
+      <c r="G82" s="15"/>
+      <c r="I82" s="363"/>
+      <c r="J82" s="15"/>
+      <c r="K82" s="363"/>
+      <c r="L82" s="363"/>
+      <c r="M82" s="364"/>
+      <c r="N82" s="363"/>
+      <c r="O82" s="363"/>
+      <c r="P82" s="364"/>
+      <c r="S82" s="15"/>
+      <c r="V82" s="15"/>
+      <c r="Y82" s="15"/>
+      <c r="AA82" s="22"/>
+      <c r="AB82" s="15"/>
+    </row>
+    <row r="83" spans="1:29" s="18" customFormat="1" ht="18.5">
+      <c r="A83" s="662"/>
+      <c r="B83" s="663" t="s">
+        <v>94</v>
+      </c>
+      <c r="C83" s="664"/>
+      <c r="D83" s="664"/>
+      <c r="E83" s="664"/>
+      <c r="F83" s="664"/>
+      <c r="G83" s="664"/>
+      <c r="H83" s="664"/>
+      <c r="I83" s="665"/>
+      <c r="J83" s="664"/>
+      <c r="K83" s="664"/>
+      <c r="L83" s="664"/>
+      <c r="M83" s="664"/>
+      <c r="N83" s="664"/>
+      <c r="O83" s="664"/>
+      <c r="P83" s="664"/>
+      <c r="Q83" s="664"/>
+      <c r="R83" s="664"/>
+      <c r="S83" s="664"/>
+      <c r="T83" s="664"/>
+      <c r="U83" s="664"/>
+      <c r="V83" s="666"/>
+      <c r="W83" s="664"/>
+      <c r="X83" s="664"/>
+      <c r="Y83" s="666"/>
+      <c r="Z83" s="664"/>
+      <c r="AA83" s="667"/>
+      <c r="AB83" s="666"/>
+    </row>
+    <row r="84" spans="1:29" ht="14.5">
+      <c r="A84" s="456"/>
+      <c r="D84" s="5"/>
+      <c r="G84" s="5"/>
+      <c r="J84" s="5"/>
+      <c r="M84" s="5"/>
+      <c r="P84" s="5"/>
+      <c r="S84" s="5"/>
+      <c r="V84" s="5"/>
+      <c r="AB84" s="5"/>
+    </row>
+    <row r="85" spans="1:29" ht="14.5">
+      <c r="A85" s="668">
+        <v>5</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="D85" s="5"/>
+      <c r="E85" s="129"/>
+      <c r="F85" s="129"/>
+      <c r="G85" s="130"/>
+      <c r="H85" s="129"/>
+      <c r="I85" s="357"/>
+      <c r="J85" s="130"/>
+      <c r="K85" s="129"/>
+      <c r="L85" s="129"/>
+      <c r="M85" s="130"/>
+      <c r="N85" s="129"/>
+      <c r="O85" s="129"/>
+      <c r="P85" s="130"/>
+      <c r="Q85" s="129"/>
+      <c r="R85" s="129"/>
+      <c r="S85" s="130"/>
+      <c r="T85" s="129"/>
+      <c r="U85" s="129"/>
+      <c r="V85" s="130"/>
+      <c r="W85" s="129"/>
+      <c r="X85" s="129"/>
+      <c r="Y85" s="130"/>
+      <c r="AA85" s="70" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB85" s="5"/>
+    </row>
+    <row r="86" spans="1:29" ht="14.5">
+      <c r="A86" s="668"/>
+      <c r="B86" s="713" t="s">
+        <v>97</v>
+      </c>
+      <c r="C86" s="714"/>
+      <c r="D86" s="5"/>
+      <c r="E86" s="129"/>
+      <c r="F86" s="129"/>
+      <c r="G86" s="130"/>
+      <c r="H86" s="129"/>
+      <c r="I86" s="357"/>
+      <c r="J86" s="130"/>
+      <c r="K86" s="129"/>
+      <c r="L86" s="129"/>
+      <c r="M86" s="130"/>
+      <c r="N86" s="129"/>
+      <c r="O86" s="129"/>
+      <c r="P86" s="130"/>
+      <c r="Q86" s="129"/>
+      <c r="R86" s="129"/>
+      <c r="S86" s="130"/>
+      <c r="T86" s="129"/>
+      <c r="U86" s="129"/>
+      <c r="V86" s="130"/>
+      <c r="W86" s="129"/>
+      <c r="X86" s="129"/>
+      <c r="Y86" s="130"/>
+      <c r="AA86" s="70"/>
+      <c r="AB86" s="5"/>
+    </row>
+    <row r="87" spans="1:29" ht="14.5">
+      <c r="A87" s="668"/>
+      <c r="B87" s="472" t="s">
+        <v>98</v>
+      </c>
+      <c r="C87" s="142"/>
+      <c r="D87" s="5"/>
+      <c r="E87" s="129"/>
+      <c r="F87" s="129"/>
+      <c r="G87" s="130"/>
+      <c r="H87" s="129"/>
+      <c r="I87" s="357"/>
+      <c r="J87" s="130"/>
+      <c r="K87" s="129"/>
+      <c r="L87" s="129"/>
+      <c r="M87" s="130"/>
+      <c r="N87" s="129"/>
+      <c r="O87" s="129"/>
+      <c r="P87" s="130"/>
+      <c r="Q87" s="129"/>
+      <c r="R87" s="129"/>
+      <c r="S87" s="130"/>
+      <c r="T87" s="129"/>
+      <c r="U87" s="129"/>
+      <c r="V87" s="130"/>
+      <c r="W87" s="129"/>
+      <c r="X87" s="129"/>
+      <c r="Y87" s="130"/>
+      <c r="AA87" s="70"/>
+      <c r="AB87" s="5"/>
+    </row>
+    <row r="88" spans="1:29" ht="14.5">
+      <c r="A88" s="668"/>
+      <c r="B88" s="715"/>
+      <c r="D88" s="5"/>
+      <c r="E88" s="129"/>
+      <c r="F88" s="129"/>
+      <c r="G88" s="130"/>
+      <c r="H88" s="129"/>
+      <c r="I88" s="357"/>
+      <c r="J88" s="130"/>
+      <c r="K88" s="129"/>
+      <c r="L88" s="129"/>
+      <c r="M88" s="130"/>
+      <c r="N88" s="129"/>
+      <c r="O88" s="129"/>
+      <c r="P88" s="130"/>
+      <c r="Q88" s="129"/>
+      <c r="R88" s="129"/>
+      <c r="S88" s="130"/>
+      <c r="T88" s="129"/>
+      <c r="U88" s="129"/>
+      <c r="V88" s="130"/>
+      <c r="W88" s="129"/>
+      <c r="X88" s="129"/>
+      <c r="Y88" s="130"/>
+      <c r="AA88" s="70"/>
+      <c r="AB88" s="5"/>
+    </row>
+    <row r="89" spans="1:29" s="11" customFormat="1" ht="14.5">
+      <c r="A89" s="668">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="B89" s="716" t="s">
+        <v>99</v>
+      </c>
+      <c r="D89" s="135"/>
+      <c r="E89" s="686"/>
+      <c r="F89" s="686"/>
+      <c r="G89" s="136"/>
+      <c r="H89" s="686"/>
+      <c r="I89" s="687"/>
+      <c r="J89" s="136"/>
+      <c r="K89" s="686"/>
+      <c r="L89" s="686"/>
+      <c r="M89" s="136"/>
+      <c r="N89" s="686"/>
+      <c r="O89" s="686"/>
+      <c r="P89" s="136"/>
+      <c r="Q89" s="686"/>
+      <c r="R89" s="686"/>
+      <c r="S89" s="136"/>
+      <c r="T89" s="686"/>
+      <c r="U89" s="686"/>
+      <c r="V89" s="136"/>
+      <c r="W89" s="686"/>
+      <c r="X89" s="686"/>
+      <c r="Y89" s="136"/>
+      <c r="AA89" s="4"/>
+      <c r="AB89" s="135"/>
+    </row>
+    <row r="90" spans="1:29" ht="14.5">
+      <c r="A90" s="456" t="s">
+        <v>100</v>
+      </c>
+      <c r="B90" s="641" t="s">
+        <v>101</v>
+      </c>
+      <c r="D90" s="5"/>
+      <c r="E90" s="129"/>
+      <c r="F90" s="357"/>
+      <c r="G90" s="362"/>
+      <c r="H90" s="357"/>
+      <c r="I90" s="357"/>
+      <c r="J90" s="362"/>
+      <c r="K90" s="357"/>
+      <c r="L90" s="357"/>
+      <c r="M90" s="362"/>
+      <c r="N90" s="357"/>
+      <c r="O90" s="357"/>
+      <c r="P90" s="362"/>
+      <c r="Q90" s="357"/>
+      <c r="R90" s="357"/>
+      <c r="S90" s="362"/>
+      <c r="T90" s="357"/>
+      <c r="U90" s="129"/>
+      <c r="V90" s="362"/>
+      <c r="W90" s="357"/>
+      <c r="X90" s="129"/>
+      <c r="Y90" s="362"/>
+      <c r="AB90" s="5"/>
+    </row>
+    <row r="91" spans="1:29" ht="14.5">
+      <c r="A91" s="456" t="s">
+        <v>102</v>
+      </c>
+      <c r="B91" s="717" t="s">
+        <v>103</v>
+      </c>
+      <c r="D91" s="5"/>
+      <c r="E91" s="129"/>
+      <c r="F91" s="357">
+        <v>1805913.8637538401</v>
+      </c>
+      <c r="G91" s="362"/>
+      <c r="H91" s="357"/>
+      <c r="I91" s="357">
+        <v>1929402.3664103062</v>
+      </c>
+      <c r="J91" s="362"/>
+      <c r="K91" s="357"/>
+      <c r="L91" s="694">
+        <v>1923577</v>
+      </c>
+      <c r="M91" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N91" s="702"/>
+      <c r="O91" s="718">
+        <v>1873319</v>
+      </c>
+      <c r="P91" s="461" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q91" s="719"/>
+      <c r="R91" s="718">
+        <v>1822323</v>
+      </c>
+      <c r="S91" s="362"/>
+      <c r="T91" s="357"/>
+      <c r="U91" s="718">
+        <v>1747706.9665392768</v>
+      </c>
+      <c r="V91" s="362"/>
+      <c r="W91" s="357"/>
+      <c r="X91" s="718">
+        <v>1587249.9545590854</v>
+      </c>
+      <c r="Y91" s="362"/>
+      <c r="AA91" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB91" s="720"/>
+      <c r="AC91" s="316"/>
+    </row>
+    <row r="92" spans="1:29" ht="14.5">
+      <c r="A92" s="456" t="s">
+        <v>106</v>
+      </c>
+      <c r="B92" s="717" t="s">
+        <v>107</v>
+      </c>
+      <c r="D92" s="5"/>
+      <c r="E92" s="721"/>
+      <c r="F92" s="722">
+        <v>0.291878358135639</v>
+      </c>
+      <c r="G92" s="366"/>
+      <c r="H92" s="722"/>
+      <c r="I92" s="722">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="J92" s="366"/>
+      <c r="K92" s="722"/>
+      <c r="L92" s="702">
+        <v>0.30499999999999999</v>
+      </c>
+      <c r="M92" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N92" s="702"/>
+      <c r="O92" s="541">
+        <v>0.29199999999999998</v>
+      </c>
+      <c r="P92" s="461" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q92" s="719"/>
+      <c r="R92" s="723">
+        <v>0.28116924015727829</v>
+      </c>
+      <c r="S92" s="366"/>
+      <c r="T92" s="722"/>
+      <c r="U92" s="723">
+        <v>0.28116924015727829</v>
+      </c>
+      <c r="V92" s="366"/>
+      <c r="W92" s="722"/>
+      <c r="X92" s="723">
+        <v>0.28116924015727829</v>
+      </c>
+      <c r="Y92" s="366"/>
+      <c r="AA92" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB92" s="5"/>
+    </row>
+    <row r="93" spans="1:29" ht="14.5">
+      <c r="A93" s="456" t="s">
+        <v>109</v>
+      </c>
+      <c r="B93" s="641" t="s">
+        <v>110</v>
+      </c>
+      <c r="D93" s="5"/>
+      <c r="E93" s="129"/>
+      <c r="F93" s="357"/>
+      <c r="G93" s="362"/>
+      <c r="H93" s="357"/>
+      <c r="I93" s="357"/>
+      <c r="J93" s="362"/>
+      <c r="K93" s="357"/>
+      <c r="L93" s="702"/>
+      <c r="M93" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N93" s="702"/>
+      <c r="O93" s="719"/>
+      <c r="P93" s="461" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q93" s="719"/>
+      <c r="R93" s="719"/>
+      <c r="S93" s="362"/>
+      <c r="T93" s="357"/>
+      <c r="U93" s="719"/>
+      <c r="V93" s="362"/>
+      <c r="W93" s="357"/>
+      <c r="X93" s="719"/>
+      <c r="Y93" s="362"/>
+      <c r="AB93" s="5"/>
+    </row>
+    <row r="94" spans="1:29" ht="14.5">
+      <c r="A94" s="456" t="s">
+        <v>111</v>
+      </c>
+      <c r="B94" s="717" t="s">
+        <v>112</v>
+      </c>
+      <c r="D94" s="5"/>
+      <c r="E94" s="129"/>
+      <c r="F94" s="357">
+        <v>1806880.79033897</v>
+      </c>
+      <c r="G94" s="362"/>
+      <c r="H94" s="357"/>
+      <c r="I94" s="357">
+        <v>1929402.3664103062</v>
+      </c>
+      <c r="J94" s="362"/>
+      <c r="K94" s="357"/>
+      <c r="L94" s="694">
+        <v>1925580</v>
+      </c>
+      <c r="M94" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N94" s="702"/>
+      <c r="O94" s="718">
+        <v>1875255</v>
+      </c>
+      <c r="P94" s="461" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q94" s="719"/>
+      <c r="R94" s="718">
+        <v>1824237</v>
+      </c>
+      <c r="S94" s="362"/>
+      <c r="T94" s="357"/>
+      <c r="U94" s="718">
+        <v>1749542.5967398263</v>
+      </c>
+      <c r="V94" s="362"/>
+      <c r="W94" s="357"/>
+      <c r="X94" s="718">
+        <v>1588917.0555137603</v>
+      </c>
+      <c r="Y94" s="362"/>
+      <c r="AB94" s="5"/>
+    </row>
+    <row r="95" spans="1:29" ht="14.5">
+      <c r="A95" s="456" t="s">
+        <v>113</v>
+      </c>
+      <c r="B95" s="717" t="s">
+        <v>114</v>
+      </c>
+      <c r="D95" s="5"/>
+      <c r="E95" s="721"/>
+      <c r="F95" s="722">
+        <v>0.292034636322417</v>
+      </c>
+      <c r="G95" s="366"/>
+      <c r="H95" s="722"/>
+      <c r="I95" s="722">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="J95" s="366"/>
+      <c r="K95" s="722"/>
+      <c r="L95" s="702">
+        <v>0.30499999999999999</v>
+      </c>
+      <c r="M95" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N95" s="702"/>
+      <c r="O95" s="541">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="P95" s="461" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q95" s="719"/>
+      <c r="R95" s="723">
+        <v>0.28146455439392076</v>
+      </c>
+      <c r="S95" s="366"/>
+      <c r="T95" s="722"/>
+      <c r="U95" s="723">
+        <v>0.28146455439392076</v>
+      </c>
+      <c r="V95" s="366"/>
+      <c r="W95" s="722"/>
+      <c r="X95" s="723">
+        <v>0.28146455439392076</v>
+      </c>
+      <c r="Y95" s="366"/>
+      <c r="AA95" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB95" s="5"/>
+    </row>
+    <row r="96" spans="1:29" ht="14.5">
+      <c r="A96" s="456"/>
+      <c r="B96" s="13"/>
+      <c r="D96" s="5"/>
+      <c r="E96" s="129"/>
+      <c r="F96" s="357"/>
+      <c r="G96" s="362"/>
+      <c r="H96" s="357"/>
+      <c r="I96" s="357"/>
+      <c r="J96" s="362"/>
+      <c r="K96" s="357"/>
+      <c r="L96" s="673"/>
+      <c r="M96" s="375" t="s">
+        <v>104</v>
+      </c>
+      <c r="N96" s="673"/>
+      <c r="O96" s="528"/>
+      <c r="P96" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q96" s="528"/>
+      <c r="R96" s="528"/>
+      <c r="S96" s="362"/>
+      <c r="T96" s="357"/>
+      <c r="U96" s="528" t="s">
+        <v>104</v>
+      </c>
+      <c r="V96" s="362"/>
+      <c r="W96" s="357"/>
+      <c r="X96" s="528"/>
+      <c r="Y96" s="362"/>
+      <c r="AB96" s="5"/>
+    </row>
+    <row r="97" spans="1:28" s="11" customFormat="1" ht="14.5">
+      <c r="A97" s="668">
+        <v>5.2</v>
+      </c>
+      <c r="B97" s="716" t="s">
+        <v>115</v>
+      </c>
+      <c r="D97" s="135"/>
+      <c r="E97" s="686"/>
+      <c r="F97" s="687"/>
+      <c r="G97" s="367"/>
+      <c r="H97" s="687"/>
+      <c r="I97" s="687"/>
+      <c r="J97" s="367"/>
+      <c r="K97" s="687"/>
+      <c r="L97" s="724"/>
+      <c r="M97" s="376" t="s">
+        <v>104</v>
+      </c>
+      <c r="N97" s="724"/>
+      <c r="O97" s="725"/>
+      <c r="P97" s="462" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q97" s="725"/>
+      <c r="R97" s="725"/>
+      <c r="S97" s="367"/>
+      <c r="T97" s="687"/>
+      <c r="U97" s="725" t="s">
+        <v>104</v>
+      </c>
+      <c r="V97" s="367"/>
+      <c r="W97" s="687"/>
+      <c r="X97" s="725"/>
+      <c r="Y97" s="367"/>
+      <c r="AA97" s="4"/>
+      <c r="AB97" s="135"/>
+    </row>
+    <row r="98" spans="1:28" s="11" customFormat="1" ht="14.5">
+      <c r="A98" s="668"/>
+      <c r="B98" s="716"/>
+      <c r="D98" s="135"/>
+      <c r="E98" s="686"/>
+      <c r="F98" s="687"/>
+      <c r="G98" s="367"/>
+      <c r="H98" s="687"/>
+      <c r="I98" s="687"/>
+      <c r="J98" s="367"/>
+      <c r="K98" s="687"/>
+      <c r="L98" s="724"/>
+      <c r="M98" s="376"/>
+      <c r="N98" s="724"/>
+      <c r="O98" s="725"/>
+      <c r="P98" s="462"/>
+      <c r="Q98" s="725"/>
+      <c r="R98" s="725"/>
+      <c r="S98" s="367"/>
+      <c r="T98" s="687"/>
+      <c r="U98" s="725"/>
+      <c r="V98" s="367"/>
+      <c r="W98" s="687"/>
+      <c r="X98" s="725"/>
+      <c r="Y98" s="367"/>
+      <c r="AA98" s="4"/>
+      <c r="AB98" s="135"/>
+    </row>
+    <row r="99" spans="1:28" ht="14.5">
+      <c r="A99" s="456" t="s">
+        <v>116</v>
+      </c>
+      <c r="B99" s="641" t="s">
+        <v>117</v>
+      </c>
+      <c r="D99" s="5"/>
+      <c r="E99" s="129"/>
+      <c r="F99" s="357"/>
+      <c r="G99" s="362"/>
+      <c r="H99" s="357"/>
+      <c r="I99" s="357"/>
+      <c r="J99" s="362"/>
+      <c r="K99" s="357"/>
+      <c r="L99" s="673"/>
+      <c r="M99" s="375" t="s">
+        <v>104</v>
+      </c>
+      <c r="N99" s="673"/>
+      <c r="O99" s="528"/>
+      <c r="P99" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q99" s="528"/>
+      <c r="R99" s="528"/>
+      <c r="S99" s="362"/>
+      <c r="T99" s="357"/>
+      <c r="U99" s="528"/>
+      <c r="V99" s="362"/>
+      <c r="W99" s="357"/>
+      <c r="X99" s="528"/>
+      <c r="Y99" s="362"/>
+      <c r="AA99" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB99" s="5"/>
+    </row>
+    <row r="100" spans="1:28" ht="14.5">
+      <c r="A100" s="456" t="s">
+        <v>119</v>
+      </c>
+      <c r="B100" s="717" t="s">
+        <v>120</v>
+      </c>
+      <c r="D100" s="5"/>
+      <c r="E100" s="129"/>
+      <c r="F100" s="357">
+        <v>10637601.509103611</v>
+      </c>
+      <c r="G100" s="362"/>
+      <c r="H100" s="357"/>
+      <c r="I100" s="357">
+        <v>5109578.349919715</v>
+      </c>
+      <c r="J100" s="362"/>
+      <c r="K100" s="357"/>
+      <c r="L100" s="726">
+        <v>8050433.8977238722</v>
+      </c>
+      <c r="M100" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N100" s="702"/>
+      <c r="O100" s="718">
+        <v>8156906</v>
+      </c>
+      <c r="P100" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q100" s="528"/>
+      <c r="R100" s="718">
+        <v>8356135.6618782384</v>
+      </c>
+      <c r="S100" s="362"/>
+      <c r="T100" s="357"/>
+      <c r="U100" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="V100" s="362"/>
+      <c r="W100" s="357"/>
+      <c r="X100" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y100" s="362"/>
+      <c r="AA100" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB100" s="5"/>
+    </row>
+    <row r="101" spans="1:28" ht="14.5">
+      <c r="A101" s="456" t="s">
+        <v>122</v>
+      </c>
+      <c r="B101" s="717" t="s">
+        <v>123</v>
+      </c>
+      <c r="D101" s="5"/>
+      <c r="E101" s="721"/>
+      <c r="F101" s="722">
+        <v>0.36988233799929243</v>
+      </c>
+      <c r="G101" s="366"/>
+      <c r="H101" s="722"/>
+      <c r="I101" s="722">
+        <v>0.28785006032785698</v>
+      </c>
+      <c r="J101" s="366"/>
+      <c r="K101" s="722"/>
+      <c r="L101" s="727">
+        <v>0.40152044343242832</v>
+      </c>
+      <c r="M101" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N101" s="702"/>
+      <c r="O101" s="723">
+        <v>0.39200000000000002</v>
+      </c>
+      <c r="P101" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q101" s="528"/>
+      <c r="R101" s="723">
+        <v>0.39211746241982748</v>
+      </c>
+      <c r="S101" s="366"/>
+      <c r="T101" s="722"/>
+      <c r="U101" s="723" t="s">
+        <v>41</v>
+      </c>
+      <c r="V101" s="366"/>
+      <c r="W101" s="722"/>
+      <c r="X101" s="723" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y101" s="366"/>
+      <c r="AA101" s="728">
+        <v>0.10980985385236459</v>
+      </c>
+      <c r="AB101" s="5"/>
+    </row>
+    <row r="102" spans="1:28" ht="14.5">
+      <c r="A102" s="456" t="s">
+        <v>124</v>
+      </c>
+      <c r="B102" s="641" t="s">
+        <v>110</v>
+      </c>
+      <c r="D102" s="5"/>
+      <c r="E102" s="129"/>
+      <c r="F102" s="357"/>
+      <c r="G102" s="362"/>
+      <c r="H102" s="357"/>
+      <c r="I102" s="357"/>
+      <c r="J102" s="362"/>
+      <c r="K102" s="357"/>
+      <c r="L102" s="702"/>
+      <c r="M102" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N102" s="702"/>
+      <c r="O102" s="719"/>
+      <c r="P102" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q102" s="528"/>
+      <c r="R102" s="719"/>
+      <c r="S102" s="362"/>
+      <c r="T102" s="357"/>
+      <c r="U102" s="719"/>
+      <c r="V102" s="362"/>
+      <c r="W102" s="357"/>
+      <c r="X102" s="719"/>
+      <c r="Y102" s="362"/>
+      <c r="AB102" s="5"/>
+    </row>
+    <row r="103" spans="1:28" ht="14.5">
+      <c r="A103" s="456" t="s">
+        <v>125</v>
+      </c>
+      <c r="B103" s="717" t="s">
+        <v>126</v>
+      </c>
+      <c r="D103" s="5"/>
+      <c r="E103" s="129"/>
+      <c r="F103" s="357">
+        <v>10670605.53365206</v>
+      </c>
+      <c r="G103" s="362"/>
+      <c r="H103" s="357"/>
+      <c r="I103" s="357">
+        <v>5120850.6626992403</v>
+      </c>
+      <c r="J103" s="362"/>
+      <c r="K103" s="357"/>
+      <c r="L103" s="726">
+        <v>8063166.1700429106</v>
+      </c>
+      <c r="M103" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N103" s="702"/>
+      <c r="O103" s="718">
+        <v>8168890</v>
+      </c>
+      <c r="P103" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q103" s="528"/>
+      <c r="R103" s="718">
+        <v>8368450.3944117362</v>
+      </c>
+      <c r="S103" s="362"/>
+      <c r="T103" s="357"/>
+      <c r="U103" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="V103" s="362"/>
+      <c r="W103" s="357"/>
+      <c r="X103" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y103" s="362"/>
+      <c r="AA103" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="AB103" s="5"/>
+    </row>
+    <row r="104" spans="1:28" ht="14.5">
+      <c r="A104" s="456" t="s">
+        <v>128</v>
+      </c>
+      <c r="B104" s="717" t="s">
+        <v>129</v>
+      </c>
+      <c r="D104" s="5"/>
+      <c r="E104" s="721"/>
+      <c r="F104" s="722">
+        <v>0.3710299280601646</v>
+      </c>
+      <c r="G104" s="366"/>
+      <c r="H104" s="722"/>
+      <c r="I104" s="722">
+        <v>0.28848509040106685</v>
+      </c>
+      <c r="J104" s="366"/>
+      <c r="K104" s="722"/>
+      <c r="L104" s="727">
+        <v>0.40215547350563818</v>
+      </c>
+      <c r="M104" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N104" s="702"/>
+      <c r="O104" s="723">
+        <v>0.39300000000000002</v>
+      </c>
+      <c r="P104" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q104" s="528"/>
+      <c r="R104" s="723">
+        <v>0.39269533978644849</v>
+      </c>
+      <c r="S104" s="366"/>
+      <c r="T104" s="722"/>
+      <c r="U104" s="723" t="s">
+        <v>41</v>
+      </c>
+      <c r="V104" s="366"/>
+      <c r="W104" s="722"/>
+      <c r="X104" s="723" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y104" s="366"/>
+      <c r="AA104" s="728">
+        <v>0.11012147218114687</v>
+      </c>
+      <c r="AB104" s="5"/>
+    </row>
+    <row r="105" spans="1:28" ht="14.5">
+      <c r="A105" s="456"/>
+      <c r="B105" s="717"/>
+      <c r="D105" s="5"/>
+      <c r="E105" s="721"/>
+      <c r="F105" s="722"/>
+      <c r="G105" s="366"/>
+      <c r="H105" s="722"/>
+      <c r="I105" s="722"/>
+      <c r="J105" s="366"/>
+      <c r="K105" s="722"/>
+      <c r="L105" s="702"/>
+      <c r="M105" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N105" s="702"/>
+      <c r="O105" s="719"/>
+      <c r="P105" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q105" s="528"/>
+      <c r="R105" s="719"/>
+      <c r="S105" s="366"/>
+      <c r="T105" s="722"/>
+      <c r="U105" s="719" t="s">
+        <v>104</v>
+      </c>
+      <c r="V105" s="366"/>
+      <c r="W105" s="722"/>
+      <c r="X105" s="719" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y105" s="366"/>
+      <c r="AB105" s="5"/>
+    </row>
+    <row r="106" spans="1:28" s="11" customFormat="1" ht="14.5">
+      <c r="A106" s="668">
+        <v>5.3</v>
+      </c>
+      <c r="B106" s="716" t="s">
+        <v>130</v>
+      </c>
+      <c r="D106" s="135"/>
+      <c r="E106" s="686"/>
+      <c r="F106" s="687"/>
+      <c r="G106" s="367"/>
+      <c r="H106" s="687"/>
+      <c r="I106" s="687"/>
+      <c r="J106" s="367"/>
+      <c r="K106" s="687"/>
+      <c r="L106" s="729"/>
+      <c r="M106" s="397" t="s">
+        <v>104</v>
+      </c>
+      <c r="N106" s="729"/>
+      <c r="O106" s="730"/>
+      <c r="P106" s="462" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q106" s="725"/>
+      <c r="R106" s="730"/>
+      <c r="S106" s="367"/>
+      <c r="T106" s="687"/>
+      <c r="U106" s="730" t="s">
+        <v>104</v>
+      </c>
+      <c r="V106" s="367"/>
+      <c r="W106" s="687"/>
+      <c r="X106" s="730" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y106" s="367"/>
+      <c r="AA106" s="4"/>
+      <c r="AB106" s="135"/>
+    </row>
+    <row r="107" spans="1:28" ht="14.5">
+      <c r="A107" s="456" t="s">
+        <v>131</v>
+      </c>
+      <c r="B107" s="641" t="s">
+        <v>101</v>
+      </c>
+      <c r="D107" s="5"/>
+      <c r="E107" s="129"/>
+      <c r="F107" s="357"/>
+      <c r="G107" s="362"/>
+      <c r="H107" s="357"/>
+      <c r="I107" s="357"/>
+      <c r="J107" s="362"/>
+      <c r="K107" s="357"/>
+      <c r="L107" s="702"/>
+      <c r="M107" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N107" s="702"/>
+      <c r="O107" s="719"/>
+      <c r="P107" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q107" s="528"/>
+      <c r="R107" s="719"/>
+      <c r="S107" s="362"/>
+      <c r="T107" s="357"/>
+      <c r="U107" s="719"/>
+      <c r="V107" s="362"/>
+      <c r="W107" s="357"/>
+      <c r="X107" s="719"/>
+      <c r="Y107" s="362"/>
+      <c r="AA107" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="AB107" s="5"/>
+    </row>
+    <row r="108" spans="1:28" ht="14.5">
+      <c r="A108" s="456" t="s">
+        <v>133</v>
+      </c>
+      <c r="B108" s="717" t="s">
+        <v>134</v>
+      </c>
+      <c r="D108" s="5"/>
+      <c r="E108" s="129"/>
+      <c r="F108" s="357">
+        <v>12443515.372857451</v>
+      </c>
+      <c r="G108" s="362"/>
+      <c r="H108" s="357"/>
+      <c r="I108" s="357">
+        <f>I91+I100</f>
+        <v>7038980.7163300216</v>
+      </c>
+      <c r="J108" s="362"/>
+      <c r="K108" s="357"/>
+      <c r="L108" s="726">
+        <v>9974010.8977238722</v>
+      </c>
+      <c r="M108" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N108" s="702"/>
+      <c r="O108" s="718">
+        <v>10030225</v>
+      </c>
+      <c r="P108" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q108" s="528"/>
+      <c r="R108" s="718">
+        <v>10178458.661878239</v>
+      </c>
+      <c r="S108" s="362"/>
+      <c r="T108" s="357"/>
+      <c r="U108" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="V108" s="362"/>
+      <c r="W108" s="357"/>
+      <c r="X108" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y108" s="362"/>
+      <c r="AA108" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="AB108" s="5"/>
+    </row>
+    <row r="109" spans="1:28" ht="14.5">
+      <c r="A109" s="456" t="s">
+        <v>136</v>
+      </c>
+      <c r="B109" s="717" t="s">
+        <v>137</v>
+      </c>
+      <c r="D109" s="5"/>
+      <c r="E109" s="721"/>
+      <c r="F109" s="722">
+        <v>0.35607192878311117</v>
+      </c>
+      <c r="G109" s="366"/>
+      <c r="H109" s="722"/>
+      <c r="I109" s="722">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="J109" s="366"/>
+      <c r="K109" s="722"/>
+      <c r="L109" s="727">
+        <v>0.37833504682901492</v>
+      </c>
+      <c r="M109" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N109" s="702"/>
+      <c r="O109" s="723">
+        <v>0.36899999999999999</v>
+      </c>
+      <c r="P109" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q109" s="528"/>
+      <c r="R109" s="723">
+        <v>0.36624334070460718</v>
+      </c>
+      <c r="S109" s="366"/>
+      <c r="T109" s="722"/>
+      <c r="U109" s="723" t="s">
+        <v>41</v>
+      </c>
+      <c r="V109" s="366"/>
+      <c r="W109" s="722"/>
+      <c r="X109" s="723" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y109" s="366"/>
+      <c r="AA109" s="728">
+        <v>0.10980985385236459</v>
+      </c>
+      <c r="AB109" s="5"/>
+    </row>
+    <row r="110" spans="1:28" ht="14.5">
+      <c r="A110" s="456" t="s">
+        <v>138</v>
+      </c>
+      <c r="B110" s="641" t="s">
+        <v>110</v>
+      </c>
+      <c r="D110" s="5"/>
+      <c r="E110" s="129"/>
+      <c r="F110" s="357"/>
+      <c r="G110" s="362"/>
+      <c r="H110" s="357"/>
+      <c r="I110" s="357"/>
+      <c r="J110" s="362"/>
+      <c r="K110" s="357"/>
+      <c r="L110" s="702"/>
+      <c r="M110" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N110" s="702"/>
+      <c r="O110" s="719"/>
+      <c r="P110" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q110" s="528"/>
+      <c r="R110" s="719"/>
+      <c r="S110" s="362"/>
+      <c r="T110" s="357"/>
+      <c r="U110" s="719"/>
+      <c r="V110" s="362"/>
+      <c r="W110" s="357"/>
+      <c r="X110" s="719"/>
+      <c r="Y110" s="362"/>
+      <c r="AB110" s="5"/>
+    </row>
+    <row r="111" spans="1:28" ht="14.5">
+      <c r="A111" s="456" t="s">
+        <v>139</v>
+      </c>
+      <c r="B111" s="717" t="s">
+        <v>140</v>
+      </c>
+      <c r="D111" s="5"/>
+      <c r="E111" s="129"/>
+      <c r="F111" s="357">
+        <v>12477486.32399103</v>
+      </c>
+      <c r="G111" s="362"/>
+      <c r="H111" s="357"/>
+      <c r="I111" s="357">
+        <v>7050253</v>
+      </c>
+      <c r="J111" s="362"/>
+      <c r="K111" s="357"/>
+      <c r="L111" s="726">
+        <v>9988746.1700429097</v>
+      </c>
+      <c r="M111" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N111" s="702"/>
+      <c r="O111" s="718">
+        <v>10044145</v>
+      </c>
+      <c r="P111" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q111" s="528"/>
+      <c r="R111" s="718">
+        <v>10192687.394411735</v>
+      </c>
+      <c r="S111" s="362"/>
+      <c r="T111" s="357"/>
+      <c r="U111" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="V111" s="362"/>
+      <c r="W111" s="357"/>
+      <c r="X111" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y111" s="362"/>
+      <c r="AA111" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB111" s="5"/>
+    </row>
+    <row r="112" spans="1:28" ht="14.5">
+      <c r="A112" s="456" t="s">
+        <v>142</v>
+      </c>
+      <c r="B112" s="717" t="s">
+        <v>143</v>
+      </c>
+      <c r="D112" s="5"/>
+      <c r="E112" s="721"/>
+      <c r="F112" s="722">
+        <v>0.35704400956014909</v>
+      </c>
+      <c r="G112" s="366"/>
+      <c r="H112" s="722"/>
+      <c r="I112" s="722">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="J112" s="366"/>
+      <c r="K112" s="722"/>
+      <c r="L112" s="727">
+        <v>0.37889398645721745</v>
+      </c>
+      <c r="M112" s="396" t="s">
+        <v>104</v>
+      </c>
+      <c r="N112" s="702"/>
+      <c r="O112" s="723">
+        <v>0.36899999999999999</v>
+      </c>
+      <c r="P112" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q112" s="528"/>
+      <c r="R112" s="723">
+        <v>0.36675532181198028</v>
+      </c>
+      <c r="S112" s="366"/>
+      <c r="T112" s="722"/>
+      <c r="U112" s="723" t="s">
+        <v>41</v>
+      </c>
+      <c r="V112" s="366"/>
+      <c r="W112" s="722"/>
+      <c r="X112" s="723" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y112" s="366"/>
+      <c r="AA112" s="21">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AB112" s="5"/>
+    </row>
+    <row r="113" spans="1:28" ht="14.5">
+      <c r="A113" s="456"/>
+      <c r="B113" s="717"/>
+      <c r="D113" s="5"/>
+      <c r="E113" s="721"/>
+      <c r="F113" s="722"/>
+      <c r="G113" s="366"/>
+      <c r="H113" s="722"/>
+      <c r="I113" s="722"/>
+      <c r="J113" s="366"/>
+      <c r="K113" s="722"/>
+      <c r="L113" s="673"/>
+      <c r="M113" s="375" t="s">
+        <v>104</v>
+      </c>
+      <c r="N113" s="673"/>
+      <c r="O113" s="719"/>
+      <c r="P113" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q113" s="528"/>
+      <c r="R113" s="719"/>
+      <c r="S113" s="366"/>
+      <c r="T113" s="722"/>
+      <c r="U113" s="719"/>
+      <c r="V113" s="366"/>
+      <c r="W113" s="722"/>
+      <c r="X113" s="719"/>
+      <c r="Y113" s="366"/>
+      <c r="AB113" s="5"/>
+    </row>
+    <row r="114" spans="1:28" s="317" customFormat="1" ht="14.5">
+      <c r="A114" s="731">
+        <v>5.4</v>
+      </c>
+      <c r="B114" s="732" t="s">
+        <v>144</v>
+      </c>
+      <c r="D114" s="318"/>
+      <c r="E114" s="733"/>
+      <c r="F114" s="734"/>
+      <c r="G114" s="368"/>
+      <c r="H114" s="734"/>
+      <c r="I114" s="734"/>
+      <c r="J114" s="368"/>
+      <c r="K114" s="734"/>
+      <c r="L114" s="735"/>
+      <c r="M114" s="377" t="s">
+        <v>104</v>
+      </c>
+      <c r="N114" s="735"/>
+      <c r="O114" s="730"/>
+      <c r="P114" s="462" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q114" s="725"/>
+      <c r="R114" s="730"/>
+      <c r="S114" s="367"/>
+      <c r="T114" s="687"/>
+      <c r="U114" s="730"/>
+      <c r="V114" s="367"/>
+      <c r="W114" s="687"/>
+      <c r="X114" s="730"/>
+      <c r="Y114" s="368"/>
+      <c r="AA114" s="736" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB114" s="318"/>
+    </row>
+    <row r="115" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A115" s="436" t="s">
+        <v>146</v>
+      </c>
+      <c r="B115" s="659" t="s">
+        <v>147</v>
+      </c>
+      <c r="D115" s="319"/>
+      <c r="E115" s="620"/>
+      <c r="F115" s="737">
+        <v>1943790.6796127998</v>
+      </c>
+      <c r="G115" s="369"/>
+      <c r="H115" s="737"/>
+      <c r="I115" s="737">
+        <v>59863.040067840004</v>
+      </c>
+      <c r="J115" s="369"/>
+      <c r="K115" s="737"/>
+      <c r="L115" s="738">
+        <v>48297</v>
+      </c>
+      <c r="M115" s="378" t="s">
+        <v>104</v>
+      </c>
+      <c r="N115" s="739"/>
+      <c r="O115" s="718">
+        <v>60595</v>
+      </c>
+      <c r="P115" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q115" s="528"/>
+      <c r="R115" s="718">
+        <v>50558</v>
+      </c>
+      <c r="S115" s="362"/>
+      <c r="T115" s="357"/>
+      <c r="U115" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="V115" s="362"/>
+      <c r="W115" s="357"/>
+      <c r="X115" s="718" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y115" s="369"/>
+      <c r="AA115" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="AB115" s="319"/>
+    </row>
+    <row r="116" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A116" s="436" t="s">
+        <v>149</v>
+      </c>
+      <c r="B116" s="659" t="s">
+        <v>150</v>
+      </c>
+      <c r="D116" s="319"/>
+      <c r="E116" s="620"/>
+      <c r="F116" s="740">
+        <v>6.6899459164695085E-2</v>
+      </c>
+      <c r="G116" s="370"/>
+      <c r="H116" s="740"/>
+      <c r="I116" s="740">
+        <v>3.3724073719717832E-3</v>
+      </c>
+      <c r="J116" s="369"/>
+      <c r="K116" s="740"/>
+      <c r="L116" s="741">
+        <v>2E-3</v>
+      </c>
+      <c r="M116" s="378" t="s">
+        <v>104</v>
+      </c>
+      <c r="N116" s="739"/>
+      <c r="O116" s="541">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="P116" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q116" s="528"/>
+      <c r="R116" s="723">
+        <v>2.3724692210855725E-3</v>
+      </c>
+      <c r="S116" s="362"/>
+      <c r="T116" s="357"/>
+      <c r="U116" s="541" t="s">
+        <v>41</v>
+      </c>
+      <c r="V116" s="362"/>
+      <c r="W116" s="357"/>
+      <c r="X116" s="541" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y116" s="369"/>
+      <c r="AA116" s="742">
+        <v>2.005886678629635E-4</v>
+      </c>
+      <c r="AB116" s="319"/>
+    </row>
+    <row r="117" spans="1:28" ht="14.5">
+      <c r="A117" s="456"/>
+      <c r="B117" s="13"/>
+      <c r="D117" s="5"/>
+      <c r="E117" s="129"/>
+      <c r="F117" s="357"/>
+      <c r="G117" s="362"/>
+      <c r="H117" s="357"/>
+      <c r="I117" s="357"/>
+      <c r="J117" s="362"/>
+      <c r="K117" s="357"/>
+      <c r="L117" s="357"/>
+      <c r="M117" s="362"/>
+      <c r="N117" s="357"/>
+      <c r="O117" s="357"/>
+      <c r="P117" s="362"/>
+      <c r="Q117" s="357"/>
+      <c r="R117" s="357"/>
+      <c r="S117" s="362"/>
+      <c r="T117" s="357"/>
+      <c r="U117" s="129"/>
+      <c r="V117" s="362"/>
+      <c r="W117" s="357"/>
+      <c r="X117" s="129"/>
+      <c r="Y117" s="362"/>
+      <c r="AB117" s="5"/>
+    </row>
+    <row r="118" spans="1:28" ht="14.5">
+      <c r="A118" s="668">
+        <v>6</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="D118" s="5"/>
+      <c r="E118" s="129"/>
+      <c r="F118" s="357"/>
+      <c r="G118" s="362"/>
+      <c r="H118" s="357"/>
+      <c r="I118" s="357"/>
+      <c r="J118" s="362"/>
+      <c r="K118" s="357"/>
+      <c r="L118" s="357"/>
+      <c r="M118" s="362"/>
+      <c r="N118" s="357"/>
+      <c r="O118" s="357"/>
+      <c r="P118" s="362"/>
+      <c r="Q118" s="357"/>
+      <c r="R118" s="357"/>
+      <c r="S118" s="362"/>
+      <c r="T118" s="357"/>
+      <c r="U118" s="129"/>
+      <c r="V118" s="362"/>
+      <c r="W118" s="357"/>
+      <c r="X118" s="129"/>
+      <c r="Y118" s="362"/>
+      <c r="AB118" s="5"/>
+    </row>
+    <row r="119" spans="1:28" ht="14.5">
+      <c r="A119" s="456">
+        <v>6.1</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="D119" s="5"/>
+      <c r="E119" s="141"/>
+      <c r="F119" s="743" t="s">
+        <v>153</v>
+      </c>
+      <c r="G119" s="744"/>
+      <c r="H119" s="744"/>
+      <c r="I119" s="744"/>
+      <c r="J119" s="744"/>
+      <c r="K119" s="744"/>
+      <c r="L119" s="744"/>
+      <c r="M119" s="744"/>
+      <c r="N119" s="744"/>
+      <c r="O119" s="744"/>
+      <c r="P119" s="744"/>
+      <c r="Q119" s="744"/>
+      <c r="R119" s="744"/>
+      <c r="S119" s="463"/>
+      <c r="T119" s="464"/>
+      <c r="U119" s="129"/>
+      <c r="V119" s="362"/>
+      <c r="W119" s="357"/>
+      <c r="X119" s="129"/>
+      <c r="Y119" s="362"/>
+      <c r="AB119" s="5"/>
+    </row>
+    <row r="120" spans="1:28" ht="14.5">
+      <c r="A120" s="456"/>
+      <c r="B120" s="13"/>
+      <c r="D120" s="5"/>
+      <c r="E120" s="129"/>
+      <c r="F120" s="357"/>
+      <c r="G120" s="362"/>
+      <c r="H120" s="357"/>
+      <c r="I120" s="357"/>
+      <c r="J120" s="362"/>
+      <c r="K120" s="357"/>
+      <c r="L120" s="357"/>
+      <c r="M120" s="362"/>
+      <c r="N120" s="357"/>
+      <c r="O120" s="357"/>
+      <c r="P120" s="362"/>
+      <c r="Q120" s="357"/>
+      <c r="R120" s="357"/>
+      <c r="S120" s="362"/>
+      <c r="T120" s="357"/>
+      <c r="U120" s="129"/>
+      <c r="V120" s="362"/>
+      <c r="W120" s="357"/>
+      <c r="X120" s="129"/>
+      <c r="Y120" s="362"/>
+      <c r="AB120" s="5"/>
+    </row>
+    <row r="121" spans="1:28" ht="14.5">
+      <c r="A121" s="668">
+        <v>6.2</v>
+      </c>
+      <c r="B121" s="716" t="s">
+        <v>154</v>
+      </c>
+      <c r="D121" s="5"/>
+      <c r="E121" s="129"/>
+      <c r="F121" s="357"/>
+      <c r="G121" s="362"/>
+      <c r="H121" s="357"/>
+      <c r="I121" s="357"/>
+      <c r="J121" s="362"/>
+      <c r="K121" s="357"/>
+      <c r="L121" s="357"/>
+      <c r="M121" s="362"/>
+      <c r="N121" s="357"/>
+      <c r="O121" s="357"/>
+      <c r="P121" s="362"/>
+      <c r="Q121" s="357"/>
+      <c r="R121" s="357"/>
+      <c r="S121" s="362"/>
+      <c r="T121" s="357"/>
+      <c r="U121" s="129"/>
+      <c r="V121" s="362"/>
+      <c r="W121" s="357"/>
+      <c r="X121" s="129"/>
+      <c r="Y121" s="362"/>
+      <c r="AB121" s="5"/>
+    </row>
+    <row r="122" spans="1:28" ht="14.5">
+      <c r="A122" s="456" t="s">
+        <v>155</v>
+      </c>
+      <c r="B122" s="641" t="s">
+        <v>156</v>
+      </c>
+      <c r="D122" s="5"/>
+      <c r="E122" s="129"/>
+      <c r="F122" s="357">
+        <v>1164.9662980468299</v>
+      </c>
+      <c r="G122" s="362"/>
+      <c r="H122" s="357"/>
+      <c r="I122" s="357">
+        <v>671.25124710689158</v>
+      </c>
+      <c r="J122" s="362"/>
+      <c r="K122" s="357"/>
+      <c r="L122" s="357">
+        <v>833</v>
+      </c>
+      <c r="M122" s="362"/>
+      <c r="N122" s="357"/>
+      <c r="O122" s="534">
+        <v>681</v>
+      </c>
+      <c r="P122" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q122" s="528"/>
+      <c r="R122" s="718">
+        <v>658</v>
+      </c>
+      <c r="S122" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="T122" s="528"/>
+      <c r="U122" s="534" t="s">
+        <v>41</v>
+      </c>
+      <c r="V122" s="455"/>
+      <c r="W122" s="528"/>
+      <c r="X122" s="534" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y122" s="375"/>
+      <c r="AB122" s="5"/>
+    </row>
+    <row r="123" spans="1:28" ht="14.5">
+      <c r="A123" s="456" t="s">
+        <v>157</v>
+      </c>
+      <c r="B123" s="641" t="s">
+        <v>158</v>
+      </c>
+      <c r="D123" s="5"/>
+      <c r="E123" s="745"/>
+      <c r="F123" s="746">
+        <v>1.8828608450375701E-4</v>
+      </c>
+      <c r="G123" s="371"/>
+      <c r="H123" s="746"/>
+      <c r="I123" s="746">
+        <v>8.4027762400831107E-5</v>
+      </c>
+      <c r="J123" s="372"/>
+      <c r="K123" s="746"/>
+      <c r="L123" s="746">
+        <v>1E-4</v>
+      </c>
+      <c r="M123" s="372"/>
+      <c r="N123" s="746"/>
+      <c r="O123" s="534">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="P123" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q123" s="528"/>
+      <c r="R123" s="747">
+        <v>2.0694866435206201E-4</v>
+      </c>
+      <c r="S123" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="T123" s="528"/>
+      <c r="U123" s="534" t="s">
+        <v>41</v>
+      </c>
+      <c r="V123" s="455"/>
+      <c r="W123" s="528"/>
+      <c r="X123" s="534" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y123" s="375"/>
+      <c r="AB123" s="5"/>
+    </row>
+    <row r="124" spans="1:28" ht="14.5">
+      <c r="A124" s="456"/>
+      <c r="B124" s="13"/>
+      <c r="D124" s="5"/>
+      <c r="E124" s="129"/>
+      <c r="F124" s="357"/>
+      <c r="G124" s="362"/>
+      <c r="H124" s="357"/>
+      <c r="I124" s="357"/>
+      <c r="J124" s="362"/>
+      <c r="K124" s="357"/>
+      <c r="L124" s="357"/>
+      <c r="M124" s="362"/>
+      <c r="N124" s="357"/>
+      <c r="O124" s="536"/>
+      <c r="P124" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q124" s="528"/>
+      <c r="R124" s="536"/>
+      <c r="S124" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="T124" s="528"/>
+      <c r="U124" s="536"/>
+      <c r="V124" s="455"/>
+      <c r="W124" s="528"/>
+      <c r="X124" s="536"/>
+      <c r="Y124" s="375"/>
+      <c r="AB124" s="5"/>
+    </row>
+    <row r="125" spans="1:28" ht="14.5">
+      <c r="A125" s="668">
+        <v>6.3</v>
+      </c>
+      <c r="B125" s="716" t="s">
+        <v>159</v>
+      </c>
+      <c r="D125" s="5"/>
+      <c r="E125" s="129"/>
+      <c r="F125" s="357"/>
+      <c r="G125" s="362"/>
+      <c r="H125" s="357"/>
+      <c r="I125" s="357"/>
+      <c r="J125" s="362"/>
+      <c r="K125" s="357"/>
+      <c r="L125" s="357"/>
+      <c r="M125" s="362"/>
+      <c r="N125" s="357"/>
+      <c r="O125" s="536"/>
+      <c r="P125" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q125" s="528"/>
+      <c r="R125" s="536"/>
+      <c r="S125" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="T125" s="528"/>
+      <c r="U125" s="536"/>
+      <c r="V125" s="455"/>
+      <c r="W125" s="528"/>
+      <c r="X125" s="536"/>
+      <c r="Y125" s="375"/>
+      <c r="AB125" s="5"/>
+    </row>
+    <row r="126" spans="1:28" ht="14.5">
+      <c r="A126" s="456" t="s">
+        <v>160</v>
+      </c>
+      <c r="B126" s="641" t="s">
+        <v>161</v>
+      </c>
+      <c r="D126" s="5"/>
+      <c r="E126" s="129"/>
+      <c r="F126" s="357">
+        <v>382.19012800391903</v>
+      </c>
+      <c r="G126" s="362"/>
+      <c r="H126" s="357"/>
+      <c r="I126" s="357">
+        <v>13.786954599240001</v>
+      </c>
+      <c r="J126" s="362"/>
+      <c r="K126" s="357"/>
+      <c r="L126" s="357">
+        <v>17</v>
+      </c>
+      <c r="M126" s="362"/>
+      <c r="N126" s="357"/>
+      <c r="O126" s="534">
         <v>14</v>
       </c>
-      <c r="M12" s="16"/>
-[...100 lines deleted...]
-      <c r="A19" s="8">
+      <c r="P126" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q126" s="528"/>
+      <c r="R126" s="718">
+        <v>9</v>
+      </c>
+      <c r="S126" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="T126" s="528"/>
+      <c r="U126" s="534" t="s">
+        <v>41</v>
+      </c>
+      <c r="V126" s="455"/>
+      <c r="W126" s="528"/>
+      <c r="X126" s="534" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y126" s="375"/>
+      <c r="AB126" s="5"/>
+    </row>
+    <row r="127" spans="1:28" ht="14.5">
+      <c r="A127" s="456" t="s">
+        <v>162</v>
+      </c>
+      <c r="B127" s="641" t="s">
+        <v>163</v>
+      </c>
+      <c r="D127" s="5"/>
+      <c r="E127" s="745"/>
+      <c r="F127" s="748">
+        <v>6.1770956686469695E-5</v>
+      </c>
+      <c r="G127" s="371"/>
+      <c r="H127" s="749"/>
+      <c r="I127" s="749">
+        <v>1.97988265330222E-6</v>
+      </c>
+      <c r="J127" s="371"/>
+      <c r="K127" s="749"/>
+      <c r="L127" s="749">
+        <v>3.0000000000000001E-6</v>
+      </c>
+      <c r="M127" s="371"/>
+      <c r="N127" s="749"/>
+      <c r="O127" s="534">
+        <v>3.0000000000000001E-6</v>
+      </c>
+      <c r="P127" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q127" s="528"/>
+      <c r="R127" s="750">
+        <v>2.8306048315631616E-6</v>
+      </c>
+      <c r="S127" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="T127" s="528"/>
+      <c r="U127" s="534" t="s">
+        <v>41</v>
+      </c>
+      <c r="V127" s="455"/>
+      <c r="W127" s="528"/>
+      <c r="X127" s="534" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y127" s="375"/>
+      <c r="AB127" s="5"/>
+    </row>
+    <row r="128" spans="1:28" ht="14.5">
+      <c r="A128" s="456"/>
+      <c r="B128" s="13"/>
+      <c r="D128" s="5"/>
+      <c r="E128" s="129"/>
+      <c r="F128" s="357"/>
+      <c r="G128" s="362"/>
+      <c r="H128" s="357"/>
+      <c r="I128" s="357"/>
+      <c r="J128" s="362"/>
+      <c r="K128" s="357"/>
+      <c r="L128" s="357"/>
+      <c r="M128" s="362"/>
+      <c r="N128" s="357"/>
+      <c r="O128" s="536"/>
+      <c r="P128" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q128" s="528"/>
+      <c r="R128" s="528"/>
+      <c r="S128" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="T128" s="528"/>
+      <c r="U128" s="719"/>
+      <c r="V128" s="455"/>
+      <c r="W128" s="528"/>
+      <c r="X128" s="719"/>
+      <c r="Y128" s="375"/>
+      <c r="AB128" s="5"/>
+    </row>
+    <row r="129" spans="1:28" ht="14.5">
+      <c r="A129" s="668">
+        <v>6.4</v>
+      </c>
+      <c r="B129" s="716" t="s">
+        <v>164</v>
+      </c>
+      <c r="D129" s="5"/>
+      <c r="E129" s="129"/>
+      <c r="F129" s="357"/>
+      <c r="G129" s="362"/>
+      <c r="H129" s="357"/>
+      <c r="I129" s="357"/>
+      <c r="J129" s="362"/>
+      <c r="K129" s="357"/>
+      <c r="L129" s="357"/>
+      <c r="M129" s="362"/>
+      <c r="N129" s="357"/>
+      <c r="O129" s="528"/>
+      <c r="P129" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q129" s="528"/>
+      <c r="R129" s="528"/>
+      <c r="S129" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="T129" s="528"/>
+      <c r="U129" s="528" t="s">
+        <v>104</v>
+      </c>
+      <c r="V129" s="455"/>
+      <c r="W129" s="528"/>
+      <c r="X129" s="528"/>
+      <c r="Y129" s="375"/>
+      <c r="AB129" s="5"/>
+    </row>
+    <row r="130" spans="1:28" ht="14.5">
+      <c r="A130" s="456" t="s">
+        <v>165</v>
+      </c>
+      <c r="B130" s="641" t="s">
+        <v>166</v>
+      </c>
+      <c r="D130" s="5"/>
+      <c r="E130" s="751"/>
+      <c r="F130" s="752" t="s">
+        <v>27</v>
+      </c>
+      <c r="G130" s="399"/>
+      <c r="H130" s="753"/>
+      <c r="I130" s="752" t="s">
+        <v>27</v>
+      </c>
+      <c r="J130" s="399"/>
+      <c r="K130" s="753"/>
+      <c r="L130" s="752" t="s">
+        <v>27</v>
+      </c>
+      <c r="M130" s="399"/>
+      <c r="N130" s="753"/>
+      <c r="O130" s="536" t="s">
+        <v>27</v>
+      </c>
+      <c r="P130" s="458" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q130" s="548"/>
+      <c r="R130" s="536" t="s">
+        <v>27</v>
+      </c>
+      <c r="S130" s="458" t="s">
+        <v>104</v>
+      </c>
+      <c r="T130" s="548"/>
+      <c r="U130" s="536" t="s">
+        <v>27</v>
+      </c>
+      <c r="V130" s="458"/>
+      <c r="W130" s="548"/>
+      <c r="X130" s="536" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y130" s="398"/>
+      <c r="AB130" s="5"/>
+    </row>
+    <row r="131" spans="1:28" ht="14.5">
+      <c r="A131" s="456" t="s">
+        <v>167</v>
+      </c>
+      <c r="B131" s="641" t="s">
+        <v>168</v>
+      </c>
+      <c r="D131" s="5"/>
+      <c r="E131" s="745"/>
+      <c r="F131" s="752" t="s">
+        <v>27</v>
+      </c>
+      <c r="G131" s="400"/>
+      <c r="H131" s="754"/>
+      <c r="I131" s="752" t="s">
+        <v>27</v>
+      </c>
+      <c r="J131" s="400"/>
+      <c r="K131" s="754"/>
+      <c r="L131" s="752" t="s">
+        <v>27</v>
+      </c>
+      <c r="M131" s="400"/>
+      <c r="N131" s="754"/>
+      <c r="O131" s="536" t="s">
+        <v>27</v>
+      </c>
+      <c r="P131" s="458" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q131" s="548"/>
+      <c r="R131" s="536" t="s">
+        <v>27</v>
+      </c>
+      <c r="S131" s="458" t="s">
+        <v>104</v>
+      </c>
+      <c r="T131" s="548"/>
+      <c r="U131" s="536" t="s">
+        <v>27</v>
+      </c>
+      <c r="V131" s="458"/>
+      <c r="W131" s="548"/>
+      <c r="X131" s="536" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y131" s="398"/>
+      <c r="AB131" s="5"/>
+    </row>
+    <row r="132" spans="1:28" s="140" customFormat="1" ht="18.5" collapsed="1">
+      <c r="A132" s="795" t="s">
+        <v>169</v>
+      </c>
+      <c r="B132" s="755"/>
+      <c r="C132" s="756"/>
+      <c r="D132" s="756"/>
+      <c r="E132" s="757"/>
+      <c r="F132" s="757"/>
+      <c r="G132" s="757"/>
+      <c r="H132" s="757"/>
+      <c r="I132" s="758"/>
+      <c r="J132" s="757"/>
+      <c r="K132" s="757"/>
+      <c r="L132" s="757"/>
+      <c r="M132" s="757"/>
+      <c r="N132" s="757"/>
+      <c r="O132" s="757"/>
+      <c r="P132" s="757"/>
+      <c r="Q132" s="757"/>
+      <c r="R132" s="757"/>
+      <c r="S132" s="757"/>
+      <c r="T132" s="757"/>
+      <c r="U132" s="757"/>
+      <c r="V132" s="759"/>
+      <c r="W132" s="757"/>
+      <c r="X132" s="757"/>
+      <c r="Y132" s="759"/>
+      <c r="Z132" s="756"/>
+      <c r="AA132" s="760"/>
+      <c r="AB132" s="761"/>
+    </row>
+    <row r="133" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A133" s="468" t="s">
+        <v>170</v>
+      </c>
+      <c r="E133" s="129"/>
+      <c r="F133" s="468" t="s">
+        <v>176</v>
+      </c>
+      <c r="I133" s="129"/>
+      <c r="J133" s="129"/>
+      <c r="K133" s="129"/>
+      <c r="L133" s="129"/>
+      <c r="M133" s="129"/>
+      <c r="N133" s="129"/>
+      <c r="O133" s="129"/>
+      <c r="P133" s="129"/>
+      <c r="Q133" s="129"/>
+      <c r="R133" s="129"/>
+      <c r="S133" s="129"/>
+      <c r="T133" s="129"/>
+      <c r="U133" s="129"/>
+      <c r="V133" s="130"/>
+      <c r="W133" s="129"/>
+      <c r="X133" s="129"/>
+      <c r="Y133" s="130"/>
+    </row>
+    <row r="134" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A134" s="468"/>
+      <c r="B134" t="s">
+        <v>171</v>
+      </c>
+      <c r="E134" s="129"/>
+      <c r="F134" s="469" t="s">
+        <v>177</v>
+      </c>
+      <c r="G134" s="72" t="s">
+        <v>178</v>
+      </c>
+      <c r="I134" s="129"/>
+      <c r="J134" s="129"/>
+      <c r="K134" s="129"/>
+      <c r="L134" s="129"/>
+      <c r="M134" s="129"/>
+      <c r="N134" s="129"/>
+      <c r="O134" s="129"/>
+      <c r="P134" s="129"/>
+      <c r="Q134" s="129"/>
+      <c r="R134" s="129"/>
+      <c r="S134" s="129"/>
+      <c r="Y134" s="130"/>
+    </row>
+    <row r="135" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="B135" t="s">
+        <v>172</v>
+      </c>
+      <c r="E135" s="129"/>
+      <c r="F135" s="469" t="s">
+        <v>179</v>
+      </c>
+      <c r="G135" t="s">
+        <v>180</v>
+      </c>
+      <c r="I135" s="129"/>
+      <c r="J135" s="129"/>
+      <c r="K135" s="129"/>
+      <c r="L135" s="129"/>
+      <c r="M135" s="129"/>
+      <c r="N135" s="129"/>
+      <c r="O135" s="129"/>
+      <c r="P135" s="129"/>
+      <c r="Q135" s="129"/>
+      <c r="R135" s="129"/>
+      <c r="S135" s="129"/>
+      <c r="Y135" s="130"/>
+    </row>
+    <row r="136" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="B136" t="s">
+        <v>173</v>
+      </c>
+      <c r="E136" s="129"/>
+      <c r="F136" s="469" t="s">
+        <v>181</v>
+      </c>
+      <c r="G136" s="72" t="s">
+        <v>182</v>
+      </c>
+      <c r="I136" s="129"/>
+      <c r="J136" s="129"/>
+      <c r="K136" s="129"/>
+      <c r="L136" s="129"/>
+      <c r="M136" s="129"/>
+      <c r="N136" s="129"/>
+      <c r="O136" s="129"/>
+      <c r="P136" s="129"/>
+      <c r="Q136" s="129"/>
+      <c r="R136" s="129"/>
+      <c r="S136" s="129"/>
+      <c r="Y136" s="130"/>
+    </row>
+    <row r="137" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="B137" t="s">
+        <v>174</v>
+      </c>
+      <c r="E137" s="129"/>
+      <c r="F137" s="470" t="s">
+        <v>183</v>
+      </c>
+      <c r="G137" t="s">
+        <v>184</v>
+      </c>
+      <c r="I137" s="129"/>
+      <c r="J137" s="129"/>
+      <c r="K137" s="129"/>
+      <c r="L137" s="129"/>
+      <c r="M137" s="129"/>
+      <c r="N137" s="129"/>
+      <c r="O137" s="129"/>
+      <c r="P137" s="129"/>
+      <c r="Q137" s="129"/>
+      <c r="R137" s="129"/>
+      <c r="S137" s="129"/>
+      <c r="Y137" s="130"/>
+    </row>
+    <row r="138" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="B138" t="s">
+        <v>175</v>
+      </c>
+      <c r="E138" s="129"/>
+      <c r="F138" s="470"/>
+      <c r="G138" s="73" t="s">
+        <v>185</v>
+      </c>
+      <c r="I138" s="129"/>
+      <c r="J138" s="129"/>
+      <c r="K138" s="129"/>
+      <c r="L138" s="129"/>
+      <c r="M138" s="129"/>
+      <c r="N138" s="129"/>
+      <c r="O138" s="129"/>
+      <c r="P138" s="129"/>
+      <c r="Q138" s="129"/>
+      <c r="R138" s="129"/>
+      <c r="S138" s="129"/>
+      <c r="Y138" s="130"/>
+    </row>
+    <row r="139" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="E139" s="129"/>
+      <c r="F139" s="470"/>
+      <c r="G139" s="73" t="s">
+        <v>186</v>
+      </c>
+      <c r="I139" s="129"/>
+      <c r="J139" s="129"/>
+      <c r="K139" s="129"/>
+      <c r="L139" s="129"/>
+      <c r="M139" s="129"/>
+      <c r="N139" s="129"/>
+      <c r="O139" s="129"/>
+      <c r="P139" s="129"/>
+      <c r="Q139" s="129"/>
+      <c r="R139" s="129"/>
+      <c r="S139" s="129"/>
+      <c r="Y139" s="130"/>
+    </row>
+    <row r="140" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="E140" s="129"/>
+      <c r="F140" s="470"/>
+      <c r="G140" s="102" t="s">
+        <v>187</v>
+      </c>
+      <c r="I140" s="129"/>
+      <c r="J140" s="129"/>
+      <c r="K140" s="129"/>
+      <c r="L140" s="129"/>
+      <c r="M140" s="129"/>
+      <c r="N140" s="129"/>
+      <c r="O140" s="129"/>
+      <c r="P140" s="129"/>
+      <c r="Q140" s="129"/>
+      <c r="R140" s="129"/>
+      <c r="S140" s="129"/>
+      <c r="Y140" s="130"/>
+    </row>
+    <row r="141" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="E141" s="129"/>
+      <c r="F141" s="470"/>
+      <c r="G141" s="102" t="s">
+        <v>188</v>
+      </c>
+      <c r="I141" s="129"/>
+      <c r="J141" s="129"/>
+      <c r="K141" s="129"/>
+      <c r="L141" s="129"/>
+      <c r="M141" s="129"/>
+      <c r="N141" s="129"/>
+      <c r="O141" s="129"/>
+      <c r="P141" s="129"/>
+      <c r="Q141" s="129"/>
+      <c r="R141" s="129"/>
+      <c r="S141" s="129"/>
+      <c r="Y141" s="130"/>
+    </row>
+    <row r="142" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="E142" s="129"/>
+      <c r="F142" s="470"/>
+      <c r="G142" s="103" t="s">
+        <v>189</v>
+      </c>
+      <c r="I142" s="129"/>
+      <c r="J142" s="129"/>
+      <c r="K142" s="129"/>
+      <c r="L142" s="129"/>
+      <c r="M142" s="129"/>
+      <c r="N142" s="129"/>
+      <c r="O142" s="129"/>
+      <c r="P142" s="129"/>
+      <c r="Q142" s="129"/>
+      <c r="R142" s="129"/>
+      <c r="S142" s="129"/>
+      <c r="Y142" s="130"/>
+    </row>
+    <row r="143" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="E143" s="129"/>
+      <c r="F143" s="469" t="s">
+        <v>190</v>
+      </c>
+      <c r="G143" s="72" t="s">
+        <v>191</v>
+      </c>
+      <c r="I143" s="129"/>
+      <c r="J143" s="129"/>
+      <c r="K143" s="129"/>
+      <c r="L143" s="129"/>
+      <c r="M143" s="129"/>
+      <c r="N143" s="129"/>
+      <c r="O143" s="129"/>
+      <c r="P143" s="129"/>
+      <c r="Q143" s="129"/>
+      <c r="R143" s="129"/>
+      <c r="S143" s="129"/>
+      <c r="Y143" s="130"/>
+    </row>
+    <row r="144" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="E144" s="129"/>
+      <c r="F144" s="469" t="s">
+        <v>192</v>
+      </c>
+      <c r="G144" t="s">
+        <v>193</v>
+      </c>
+      <c r="I144" s="129"/>
+      <c r="J144" s="129"/>
+      <c r="K144" s="129"/>
+      <c r="L144" s="129"/>
+      <c r="M144" s="129"/>
+      <c r="N144" s="129"/>
+      <c r="O144" s="129"/>
+      <c r="P144" s="129"/>
+      <c r="Q144" s="129"/>
+      <c r="R144" s="129"/>
+      <c r="S144" s="129"/>
+      <c r="Y144" s="130"/>
+    </row>
+    <row r="145" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="E145" s="129"/>
+      <c r="F145" s="469"/>
+      <c r="G145" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="I145" s="129"/>
+      <c r="J145" s="129"/>
+      <c r="K145" s="129"/>
+      <c r="L145" s="129"/>
+      <c r="M145" s="129"/>
+      <c r="N145" s="129"/>
+      <c r="O145" s="129"/>
+      <c r="P145" s="129"/>
+      <c r="Q145" s="129"/>
+      <c r="R145" s="129"/>
+      <c r="S145" s="129"/>
+      <c r="Y145" s="130"/>
+    </row>
+    <row r="146" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="E146" s="129"/>
+      <c r="F146" s="469"/>
+      <c r="G146" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="I146" s="129"/>
+      <c r="J146" s="129"/>
+      <c r="K146" s="129"/>
+      <c r="L146" s="129"/>
+      <c r="M146" s="129"/>
+      <c r="N146" s="129"/>
+      <c r="O146" s="129"/>
+      <c r="P146" s="129"/>
+      <c r="Q146" s="129"/>
+      <c r="R146" s="129"/>
+      <c r="S146" s="129"/>
+      <c r="Y146" s="130"/>
+    </row>
+    <row r="147" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="E147" s="129"/>
+      <c r="F147" s="469"/>
+      <c r="G147" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="I147" s="129"/>
+      <c r="J147" s="129"/>
+      <c r="K147" s="129"/>
+      <c r="L147" s="129"/>
+      <c r="M147" s="129"/>
+      <c r="N147" s="129"/>
+      <c r="O147" s="129"/>
+      <c r="P147" s="129"/>
+      <c r="Q147" s="129"/>
+      <c r="R147" s="129"/>
+      <c r="S147" s="129"/>
+      <c r="Y147" s="130"/>
+    </row>
+    <row r="148" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A148" s="129"/>
+      <c r="B148" s="129"/>
+      <c r="C148" s="129"/>
+      <c r="D148" s="129"/>
+      <c r="E148" s="129"/>
+      <c r="F148" s="411" t="s">
+        <v>197</v>
+      </c>
+      <c r="S148" s="129"/>
+      <c r="Y148" s="130"/>
+    </row>
+    <row r="149" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A149" s="129"/>
+      <c r="B149" s="129"/>
+      <c r="C149" s="129"/>
+      <c r="D149" s="129"/>
+      <c r="E149" s="129"/>
+      <c r="F149" s="358"/>
+      <c r="G149" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="H149" s="129"/>
+      <c r="I149" s="357"/>
+      <c r="J149" s="129"/>
+      <c r="K149" s="129"/>
+      <c r="L149" s="129"/>
+      <c r="M149" s="129"/>
+      <c r="N149" s="129"/>
+      <c r="O149" s="129"/>
+      <c r="P149" s="129"/>
+      <c r="Q149" s="129"/>
+      <c r="R149" s="129"/>
+      <c r="S149" s="129"/>
+      <c r="T149" s="358"/>
+      <c r="W149" s="129"/>
+      <c r="X149" s="129"/>
+      <c r="Y149" s="130"/>
+    </row>
+    <row r="150" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A150" s="129"/>
+      <c r="B150" s="129"/>
+      <c r="C150" s="129"/>
+      <c r="D150" s="129"/>
+      <c r="E150" s="129"/>
+      <c r="F150" s="358"/>
+      <c r="G150" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="H150" s="129"/>
+      <c r="I150" s="357"/>
+      <c r="J150" s="129"/>
+      <c r="K150" s="129"/>
+      <c r="L150" s="129"/>
+      <c r="M150" s="129"/>
+      <c r="N150" s="129"/>
+      <c r="W150" s="129"/>
+      <c r="X150" s="129"/>
+      <c r="Y150" s="130"/>
+    </row>
+    <row r="151" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A151" s="129"/>
+      <c r="B151" s="129"/>
+      <c r="C151" s="129"/>
+      <c r="D151" s="129"/>
+      <c r="E151" s="129"/>
+      <c r="F151" s="358"/>
+      <c r="G151" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="H151" s="129"/>
+      <c r="I151" s="357"/>
+      <c r="J151" s="129"/>
+      <c r="K151" s="129"/>
+      <c r="L151" s="129"/>
+      <c r="M151" s="129"/>
+      <c r="N151" s="129"/>
+      <c r="W151" s="129"/>
+      <c r="X151" s="129"/>
+      <c r="Y151" s="130"/>
+    </row>
+    <row r="152" spans="1:28" ht="15" hidden="1" customHeight="1" outlineLevel="1">
+      <c r="A152" s="129"/>
+      <c r="B152" s="129"/>
+      <c r="C152" s="129"/>
+      <c r="D152" s="129"/>
+      <c r="E152" s="129"/>
+      <c r="F152" s="358"/>
+      <c r="G152" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="H152" s="129"/>
+      <c r="I152" s="357"/>
+      <c r="J152" s="129"/>
+      <c r="K152" s="129"/>
+      <c r="L152" s="129"/>
+      <c r="M152" s="129"/>
+      <c r="N152" s="129"/>
+      <c r="W152" s="129"/>
+      <c r="X152" s="129"/>
+      <c r="Y152" s="130"/>
+    </row>
+    <row r="153" spans="1:28" s="18" customFormat="1" ht="18.5">
+      <c r="A153" s="662"/>
+      <c r="B153" s="663" t="s">
+        <v>202</v>
+      </c>
+      <c r="C153" s="664"/>
+      <c r="D153" s="664"/>
+      <c r="E153" s="762"/>
+      <c r="F153" s="762"/>
+      <c r="G153" s="762"/>
+      <c r="H153" s="762"/>
+      <c r="I153" s="763"/>
+      <c r="J153" s="762"/>
+      <c r="K153" s="762"/>
+      <c r="L153" s="762"/>
+      <c r="M153" s="762"/>
+      <c r="N153" s="762"/>
+      <c r="O153" s="762"/>
+      <c r="P153" s="762"/>
+      <c r="Q153" s="762"/>
+      <c r="R153" s="762"/>
+      <c r="S153" s="762"/>
+      <c r="T153" s="762"/>
+      <c r="U153" s="762"/>
+      <c r="V153" s="764"/>
+      <c r="W153" s="762"/>
+      <c r="X153" s="762"/>
+      <c r="Y153" s="764"/>
+      <c r="Z153" s="664"/>
+      <c r="AA153" s="667"/>
+      <c r="AB153" s="666"/>
+    </row>
+    <row r="154" spans="1:28" ht="14.5">
+      <c r="A154" s="668">
+        <v>7</v>
+      </c>
+      <c r="B154" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D154" s="5"/>
+      <c r="E154" s="129"/>
+      <c r="F154" s="129"/>
+      <c r="G154" s="130"/>
+      <c r="H154" s="129"/>
+      <c r="I154" s="357"/>
+      <c r="J154" s="130"/>
+      <c r="K154" s="129"/>
+      <c r="L154" s="129"/>
+      <c r="M154" s="130"/>
+      <c r="N154" s="765"/>
+      <c r="O154" s="765"/>
+      <c r="P154" s="356"/>
+      <c r="Q154" s="765"/>
+      <c r="R154" s="765"/>
+      <c r="S154" s="356"/>
+      <c r="T154" s="765"/>
+      <c r="U154" s="623"/>
+      <c r="V154" s="356"/>
+      <c r="W154" s="765"/>
+      <c r="X154" s="623"/>
+      <c r="Y154" s="356"/>
+      <c r="AB154" s="5"/>
+    </row>
+    <row r="155" spans="1:28" ht="14.5">
+      <c r="A155" s="3">
+        <v>7.1</v>
+      </c>
+      <c r="B155" s="670" t="s">
+        <v>204</v>
+      </c>
+      <c r="C155" s="521"/>
+      <c r="D155" s="345"/>
+      <c r="E155" s="540"/>
+      <c r="F155" s="540" t="s">
+        <v>205</v>
+      </c>
+      <c r="G155" s="345"/>
+      <c r="H155" s="521"/>
+      <c r="I155" s="676">
+        <v>13871</v>
+      </c>
+      <c r="J155" s="345"/>
+      <c r="K155" s="540"/>
+      <c r="L155" s="676">
+        <v>14592</v>
+      </c>
+      <c r="M155" s="345"/>
+      <c r="N155" s="417"/>
+      <c r="O155" s="357">
+        <v>15097</v>
+      </c>
+      <c r="P155" s="356"/>
+      <c r="Q155" s="765"/>
+      <c r="R155" s="623">
+        <v>15407</v>
+      </c>
+      <c r="S155" s="356"/>
+      <c r="T155" s="765"/>
+      <c r="U155" s="766" t="s">
+        <v>27</v>
+      </c>
+      <c r="V155" s="356"/>
+      <c r="W155" s="765"/>
+      <c r="X155" s="766"/>
+      <c r="Y155" s="356"/>
+      <c r="Z155" s="521"/>
+      <c r="AA155" s="677" t="s">
+        <v>206</v>
+      </c>
+      <c r="AB155" s="5"/>
+    </row>
+    <row r="156" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A156" s="436">
+        <v>7.2</v>
+      </c>
+      <c r="B156" s="658" t="s">
+        <v>207</v>
+      </c>
+      <c r="D156" s="319"/>
+      <c r="E156" s="636"/>
+      <c r="F156" s="636" t="s">
+        <v>205</v>
+      </c>
+      <c r="G156" s="319"/>
+      <c r="I156" s="767">
+        <v>0.22</v>
+      </c>
+      <c r="J156" s="319"/>
+      <c r="K156" s="636"/>
+      <c r="L156" s="767">
+        <v>0.23</v>
+      </c>
+      <c r="M156" s="319"/>
+      <c r="N156" s="419"/>
+      <c r="O156" s="768">
+        <v>0.23</v>
+      </c>
+      <c r="P156" s="356"/>
+      <c r="Q156" s="765"/>
+      <c r="R156" s="768">
+        <v>0.24</v>
+      </c>
+      <c r="S156" s="356"/>
+      <c r="T156" s="765"/>
+      <c r="U156" s="766" t="s">
+        <v>27</v>
+      </c>
+      <c r="V156" s="356"/>
+      <c r="W156" s="765"/>
+      <c r="X156" s="766"/>
+      <c r="Y156" s="356"/>
+      <c r="AA156" t="s">
+        <v>208</v>
+      </c>
+      <c r="AB156" s="319"/>
+    </row>
+    <row r="157" spans="1:28" s="2" customFormat="1" ht="14.5" customHeight="1">
+      <c r="A157" s="436">
+        <v>7.3</v>
+      </c>
+      <c r="B157" s="658" t="s">
+        <v>209</v>
+      </c>
+      <c r="D157" s="319"/>
+      <c r="E157" s="636"/>
+      <c r="F157" s="636" t="s">
+        <v>205</v>
+      </c>
+      <c r="G157" s="319"/>
+      <c r="I157" s="767">
+        <v>0.5</v>
+      </c>
+      <c r="J157" s="319"/>
+      <c r="K157" s="636"/>
+      <c r="L157" s="767">
+        <v>0.54</v>
+      </c>
+      <c r="M157" s="319"/>
+      <c r="N157" s="419"/>
+      <c r="O157" s="768">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="P157" s="356"/>
+      <c r="Q157" s="765"/>
+      <c r="R157" s="627" t="s">
+        <v>210</v>
+      </c>
+      <c r="S157" s="356"/>
+      <c r="T157" s="765"/>
+      <c r="U157" s="766" t="s">
+        <v>27</v>
+      </c>
+      <c r="V157" s="356"/>
+      <c r="W157" s="765"/>
+      <c r="X157" s="766"/>
+      <c r="Y157" s="356"/>
+      <c r="AA157" t="s">
+        <v>208</v>
+      </c>
+      <c r="AB157" s="319"/>
+    </row>
+    <row r="158" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A158" s="436">
+        <v>7.4</v>
+      </c>
+      <c r="B158" s="658" t="s">
+        <v>211</v>
+      </c>
+      <c r="D158" s="319"/>
+      <c r="E158" s="636"/>
+      <c r="F158" s="636">
+        <v>11</v>
+      </c>
+      <c r="G158" s="319"/>
+      <c r="I158" s="636">
+        <v>12</v>
+      </c>
+      <c r="J158" s="319"/>
+      <c r="K158" s="636"/>
+      <c r="L158" s="636">
+        <v>11</v>
+      </c>
+      <c r="M158" s="319"/>
+      <c r="N158" s="420"/>
+      <c r="O158" s="358">
+        <v>10</v>
+      </c>
+      <c r="P158" s="356"/>
+      <c r="Q158" s="765"/>
+      <c r="R158" s="623">
+        <v>11</v>
+      </c>
+      <c r="S158" s="356"/>
+      <c r="T158" s="765"/>
+      <c r="U158" s="766" t="s">
+        <v>27</v>
+      </c>
+      <c r="V158" s="356"/>
+      <c r="W158" s="765"/>
+      <c r="X158" s="766"/>
+      <c r="Y158" s="356"/>
+      <c r="AA158" s="677" t="s">
+        <v>212</v>
+      </c>
+      <c r="AB158" s="319"/>
+    </row>
+    <row r="159" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A159" s="436">
+        <v>7.5</v>
+      </c>
+      <c r="B159" s="658" t="s">
+        <v>213</v>
+      </c>
+      <c r="D159" s="319"/>
+      <c r="E159" s="636"/>
+      <c r="F159" s="767">
+        <v>0.18</v>
+      </c>
+      <c r="G159" s="319"/>
+      <c r="I159" s="767">
+        <v>0.33</v>
+      </c>
+      <c r="J159" s="319"/>
+      <c r="K159" s="636"/>
+      <c r="L159" s="767">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="M159" s="319"/>
+      <c r="N159" s="421"/>
+      <c r="O159" s="768">
+        <v>0.4</v>
+      </c>
+      <c r="P159" s="356"/>
+      <c r="Q159" s="765"/>
+      <c r="R159" s="628">
+        <v>0.36</v>
+      </c>
+      <c r="S159" s="356"/>
+      <c r="T159" s="765"/>
+      <c r="U159" s="766" t="s">
+        <v>27</v>
+      </c>
+      <c r="V159" s="356"/>
+      <c r="W159" s="765"/>
+      <c r="X159" s="766"/>
+      <c r="Y159" s="356"/>
+      <c r="AA159" t="s">
+        <v>208</v>
+      </c>
+      <c r="AB159" s="319"/>
+    </row>
+    <row r="160" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A160" s="436">
+        <v>7.6</v>
+      </c>
+      <c r="B160" s="658" t="s">
+        <v>214</v>
+      </c>
+      <c r="D160" s="319"/>
+      <c r="E160" s="436"/>
+      <c r="F160" s="636"/>
+      <c r="G160" s="319"/>
+      <c r="I160" s="767">
+        <v>0.33</v>
+      </c>
+      <c r="J160" s="319"/>
+      <c r="K160" s="636"/>
+      <c r="L160" s="767">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="M160" s="318"/>
+      <c r="N160" s="422"/>
+      <c r="O160" s="768">
+        <v>0.3</v>
+      </c>
+      <c r="P160" s="356"/>
+      <c r="Q160" s="765"/>
+      <c r="R160" s="630">
+        <v>0.27</v>
+      </c>
+      <c r="S160" s="356"/>
+      <c r="T160" s="765"/>
+      <c r="U160" s="766" t="s">
+        <v>27</v>
+      </c>
+      <c r="V160" s="356"/>
+      <c r="W160" s="765"/>
+      <c r="X160" s="766"/>
+      <c r="Y160" s="356"/>
+      <c r="AA160" s="677" t="s">
+        <v>212</v>
+      </c>
+      <c r="AB160" s="319"/>
+    </row>
+    <row r="161" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A161" s="436">
+        <v>7.7</v>
+      </c>
+      <c r="B161" s="658" t="s">
+        <v>215</v>
+      </c>
+      <c r="D161" s="319"/>
+      <c r="E161" s="436"/>
+      <c r="F161" s="636"/>
+      <c r="G161" s="319"/>
+      <c r="H161" s="437"/>
+      <c r="J161" s="319"/>
+      <c r="K161" s="436"/>
+      <c r="L161" s="636"/>
+      <c r="M161" s="320"/>
+      <c r="N161" s="357"/>
+      <c r="O161" s="357"/>
+      <c r="P161" s="362"/>
+      <c r="Q161" s="765"/>
+      <c r="R161" s="623"/>
+      <c r="S161" s="356"/>
+      <c r="T161" s="765"/>
+      <c r="U161" s="635"/>
+      <c r="V161" s="356"/>
+      <c r="W161" s="765"/>
+      <c r="X161" s="635"/>
+      <c r="Y161" s="356"/>
+      <c r="AA161" s="622"/>
+      <c r="AB161" s="319"/>
+    </row>
+    <row r="162" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A162" s="436" t="s">
+        <v>216</v>
+      </c>
+      <c r="B162" s="659" t="s">
+        <v>217</v>
+      </c>
+      <c r="D162" s="319"/>
+      <c r="E162" s="636"/>
+      <c r="F162" s="636">
+        <v>3.46</v>
+      </c>
+      <c r="G162" s="319"/>
+      <c r="I162" s="636">
+        <v>1.22</v>
+      </c>
+      <c r="J162" s="319"/>
+      <c r="K162" s="636"/>
+      <c r="L162" s="636">
         <v>1</v>
       </c>
-      <c r="B19" s="15" t="s">
-[...91 lines deleted...]
-      <c r="V21" s="419" t="s">
+      <c r="M162" s="320"/>
+      <c r="N162" s="636"/>
+      <c r="O162" s="769">
+        <v>1.25</v>
+      </c>
+      <c r="P162" s="362"/>
+      <c r="Q162" s="765"/>
+      <c r="R162" s="634" t="s">
+        <v>218</v>
+      </c>
+      <c r="S162" s="356"/>
+      <c r="T162" s="765"/>
+      <c r="U162" s="635" t="s">
         <v>27</v>
       </c>
-    </row>
-[...65 lines deleted...]
-      <c r="O23" s="4">
+      <c r="V162" s="356"/>
+      <c r="W162" s="765"/>
+      <c r="X162" s="635"/>
+      <c r="Y162" s="356"/>
+      <c r="AA162" s="770" t="s">
+        <v>219</v>
+      </c>
+      <c r="AB162" s="319"/>
+    </row>
+    <row r="163" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A163" s="436" t="s">
+        <v>216</v>
+      </c>
+      <c r="B163" s="659" t="s">
+        <v>220</v>
+      </c>
+      <c r="D163" s="319"/>
+      <c r="E163" s="636"/>
+      <c r="F163" s="636">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="G163" s="319"/>
+      <c r="I163" s="636">
+        <v>0.8</v>
+      </c>
+      <c r="J163" s="319"/>
+      <c r="K163" s="636"/>
+      <c r="L163" s="636">
+        <v>1.24</v>
+      </c>
+      <c r="M163" s="320"/>
+      <c r="N163" s="357"/>
+      <c r="O163" s="769">
+        <v>0.85</v>
+      </c>
+      <c r="P163" s="362"/>
+      <c r="Q163" s="765"/>
+      <c r="R163" s="634" t="s">
+        <v>221</v>
+      </c>
+      <c r="S163" s="356"/>
+      <c r="T163" s="765"/>
+      <c r="U163" s="635" t="s">
+        <v>27</v>
+      </c>
+      <c r="V163" s="356"/>
+      <c r="W163" s="765"/>
+      <c r="X163" s="635"/>
+      <c r="Y163" s="356"/>
+      <c r="AA163" s="770" t="s">
+        <v>222</v>
+      </c>
+      <c r="AB163" s="319"/>
+    </row>
+    <row r="164" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A164" s="436" t="s">
+        <v>223</v>
+      </c>
+      <c r="B164" s="659" t="s">
+        <v>224</v>
+      </c>
+      <c r="D164" s="319"/>
+      <c r="E164" s="636"/>
+      <c r="F164" s="636" t="s">
+        <v>225</v>
+      </c>
+      <c r="G164" s="319"/>
+      <c r="I164" s="636">
+        <v>0.88</v>
+      </c>
+      <c r="J164" s="319"/>
+      <c r="K164" s="636"/>
+      <c r="L164" s="636">
+        <v>0.62</v>
+      </c>
+      <c r="M164" s="320"/>
+      <c r="N164" s="357"/>
+      <c r="O164" s="358">
+        <v>0.68</v>
+      </c>
+      <c r="P164" s="362"/>
+      <c r="Q164" s="765"/>
+      <c r="R164" s="358">
+        <v>0.86</v>
+      </c>
+      <c r="S164" s="356"/>
+      <c r="T164" s="765"/>
+      <c r="U164" s="635" t="s">
+        <v>27</v>
+      </c>
+      <c r="V164" s="356"/>
+      <c r="W164" s="765"/>
+      <c r="X164" s="635"/>
+      <c r="Y164" s="356"/>
+      <c r="AA164" s="622"/>
+      <c r="AB164" s="319"/>
+    </row>
+    <row r="165" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A165" s="436" t="s">
+        <v>223</v>
+      </c>
+      <c r="B165" s="659" t="s">
+        <v>226</v>
+      </c>
+      <c r="D165" s="319"/>
+      <c r="E165" s="636"/>
+      <c r="F165" s="636" t="s">
+        <v>225</v>
+      </c>
+      <c r="G165" s="319"/>
+      <c r="I165" s="636">
+        <v>0.27</v>
+      </c>
+      <c r="J165" s="319"/>
+      <c r="K165" s="636"/>
+      <c r="L165" s="636">
+        <v>0.83</v>
+      </c>
+      <c r="M165" s="320"/>
+      <c r="N165" s="357"/>
+      <c r="O165" s="769">
+        <v>0.39</v>
+      </c>
+      <c r="P165" s="362"/>
+      <c r="Q165" s="765"/>
+      <c r="R165" s="358">
+        <v>0.23</v>
+      </c>
+      <c r="S165" s="356"/>
+      <c r="T165" s="765"/>
+      <c r="U165" s="635" t="s">
+        <v>27</v>
+      </c>
+      <c r="V165" s="356"/>
+      <c r="W165" s="765"/>
+      <c r="X165" s="635"/>
+      <c r="Y165" s="356"/>
+      <c r="AA165" s="622"/>
+      <c r="AB165" s="319"/>
+    </row>
+    <row r="166" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A166" s="436" t="s">
+        <v>227</v>
+      </c>
+      <c r="B166" s="659" t="s">
+        <v>228</v>
+      </c>
+      <c r="D166" s="319"/>
+      <c r="E166" s="636"/>
+      <c r="F166" s="636" t="s">
+        <v>225</v>
+      </c>
+      <c r="G166" s="319"/>
+      <c r="I166" s="636">
+        <v>0.92</v>
+      </c>
+      <c r="J166" s="319"/>
+      <c r="K166" s="636"/>
+      <c r="L166" s="636">
+        <v>0.67</v>
+      </c>
+      <c r="M166" s="320"/>
+      <c r="N166" s="357"/>
+      <c r="O166" s="358">
+        <v>0.77</v>
+      </c>
+      <c r="P166" s="362"/>
+      <c r="Q166" s="765"/>
+      <c r="R166" s="358">
+        <v>0.95</v>
+      </c>
+      <c r="S166" s="356"/>
+      <c r="T166" s="765"/>
+      <c r="U166" s="635" t="s">
+        <v>27</v>
+      </c>
+      <c r="V166" s="356"/>
+      <c r="W166" s="765"/>
+      <c r="X166" s="635"/>
+      <c r="Y166" s="356"/>
+      <c r="AA166" s="622"/>
+      <c r="AB166" s="319"/>
+    </row>
+    <row r="167" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A167" s="436" t="s">
+        <v>227</v>
+      </c>
+      <c r="B167" s="659" t="s">
+        <v>229</v>
+      </c>
+      <c r="D167" s="319"/>
+      <c r="E167" s="636"/>
+      <c r="F167" s="636" t="s">
+        <v>225</v>
+      </c>
+      <c r="G167" s="319"/>
+      <c r="I167" s="636">
+        <v>0.27</v>
+      </c>
+      <c r="J167" s="319"/>
+      <c r="K167" s="636"/>
+      <c r="L167" s="636">
+        <v>0.99</v>
+      </c>
+      <c r="M167" s="320"/>
+      <c r="N167" s="357"/>
+      <c r="O167" s="769">
+        <v>0.54</v>
+      </c>
+      <c r="P167" s="362"/>
+      <c r="Q167" s="765"/>
+      <c r="R167" s="358">
+        <v>0.31</v>
+      </c>
+      <c r="S167" s="356"/>
+      <c r="T167" s="765"/>
+      <c r="U167" s="635" t="s">
+        <v>27</v>
+      </c>
+      <c r="V167" s="356"/>
+      <c r="W167" s="765"/>
+      <c r="X167" s="635"/>
+      <c r="Y167" s="356"/>
+      <c r="AA167" s="622"/>
+      <c r="AB167" s="319"/>
+    </row>
+    <row r="168" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A168" s="436" t="s">
+        <v>230</v>
+      </c>
+      <c r="B168" s="659" t="s">
+        <v>231</v>
+      </c>
+      <c r="D168" s="319"/>
+      <c r="E168" s="636"/>
+      <c r="F168" s="636">
         <v>0</v>
       </c>
-      <c r="P23" s="421"/>
-[...1 lines deleted...]
-      <c r="R23" s="4">
+      <c r="G168" s="319"/>
+      <c r="I168" s="636">
         <v>0</v>
       </c>
-      <c r="S23" s="421"/>
-      <c r="T23" s="476">
+      <c r="J168" s="319"/>
+      <c r="K168" s="636"/>
+      <c r="L168" s="636">
         <v>0</v>
       </c>
-      <c r="U23" s="6"/>
-[...146 lines deleted...]
-      <c r="F28" s="446">
+      <c r="M168" s="320"/>
+      <c r="N168" s="357"/>
+      <c r="O168" s="357">
         <v>0</v>
       </c>
-      <c r="G28" s="421"/>
-[...54 lines deleted...]
-      <c r="F29" s="446">
+      <c r="P168" s="362"/>
+      <c r="Q168" s="765"/>
+      <c r="R168" s="358">
         <v>0</v>
       </c>
-      <c r="G29" s="421"/>
-[...127 lines deleted...]
-      <c r="A33" s="427">
+      <c r="S168" s="356"/>
+      <c r="T168" s="765"/>
+      <c r="U168" s="635" t="s">
+        <v>27</v>
+      </c>
+      <c r="V168" s="356"/>
+      <c r="W168" s="765"/>
+      <c r="X168" s="635"/>
+      <c r="Y168" s="356"/>
+      <c r="AA168" s="622"/>
+      <c r="AB168" s="319"/>
+    </row>
+    <row r="169" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A169" s="436" t="s">
+        <v>230</v>
+      </c>
+      <c r="B169" s="659" t="s">
+        <v>232</v>
+      </c>
+      <c r="D169" s="319"/>
+      <c r="E169" s="636"/>
+      <c r="F169" s="636">
+        <v>0</v>
+      </c>
+      <c r="G169" s="319"/>
+      <c r="I169" s="636">
+        <v>0</v>
+      </c>
+      <c r="J169" s="319"/>
+      <c r="K169" s="636"/>
+      <c r="L169" s="636">
+        <v>0</v>
+      </c>
+      <c r="M169" s="320"/>
+      <c r="N169" s="357"/>
+      <c r="O169" s="357">
+        <v>0</v>
+      </c>
+      <c r="P169" s="362"/>
+      <c r="Q169" s="765"/>
+      <c r="R169" s="358">
+        <v>0</v>
+      </c>
+      <c r="S169" s="356"/>
+      <c r="T169" s="765"/>
+      <c r="U169" s="635" t="s">
+        <v>27</v>
+      </c>
+      <c r="V169" s="356"/>
+      <c r="W169" s="765"/>
+      <c r="X169" s="635"/>
+      <c r="Y169" s="356"/>
+      <c r="AA169" s="622"/>
+      <c r="AB169" s="319"/>
+    </row>
+    <row r="170" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A170" s="436"/>
+      <c r="B170" s="658"/>
+      <c r="D170" s="319"/>
+      <c r="E170" s="620"/>
+      <c r="F170" s="620"/>
+      <c r="G170" s="320"/>
+      <c r="H170" s="620"/>
+      <c r="I170" s="737"/>
+      <c r="J170" s="320"/>
+      <c r="K170" s="620"/>
+      <c r="L170" s="620"/>
+      <c r="M170" s="320"/>
+      <c r="N170" s="357"/>
+      <c r="O170" s="357"/>
+      <c r="P170" s="362"/>
+      <c r="Q170" s="765"/>
+      <c r="R170" s="765"/>
+      <c r="S170" s="356"/>
+      <c r="T170" s="765"/>
+      <c r="U170" s="635"/>
+      <c r="V170" s="356"/>
+      <c r="W170" s="765"/>
+      <c r="X170" s="635"/>
+      <c r="Y170" s="356"/>
+      <c r="AA170" s="622"/>
+      <c r="AB170" s="319"/>
+    </row>
+    <row r="171" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A171" s="731">
+        <v>8</v>
+      </c>
+      <c r="B171" s="317" t="s">
+        <v>233</v>
+      </c>
+      <c r="D171" s="319"/>
+      <c r="E171" s="437"/>
+      <c r="G171" s="319"/>
+      <c r="H171" s="437"/>
+      <c r="J171" s="319"/>
+      <c r="K171" s="437"/>
+      <c r="M171" s="319"/>
+      <c r="N171" s="3"/>
+      <c r="O171" s="358"/>
+      <c r="P171" s="362"/>
+      <c r="Q171" s="765"/>
+      <c r="R171" s="765"/>
+      <c r="S171" s="356"/>
+      <c r="T171" s="765"/>
+      <c r="U171" s="766"/>
+      <c r="V171" s="356"/>
+      <c r="W171" s="765"/>
+      <c r="X171" s="766"/>
+      <c r="Y171" s="356"/>
+      <c r="AB171" s="319"/>
+    </row>
+    <row r="172" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A172" s="436">
+        <v>8.1</v>
+      </c>
+      <c r="B172" s="658" t="s">
+        <v>234</v>
+      </c>
+      <c r="D172" s="319"/>
+      <c r="E172" s="636"/>
+      <c r="F172" s="636">
+        <v>796</v>
+      </c>
+      <c r="G172" s="319"/>
+      <c r="I172" s="636">
+        <v>406</v>
+      </c>
+      <c r="J172" s="319"/>
+      <c r="K172" s="636"/>
+      <c r="L172" s="636">
+        <v>645</v>
+      </c>
+      <c r="M172" s="319"/>
+      <c r="N172" s="418"/>
+      <c r="O172" s="244">
+        <v>684</v>
+      </c>
+      <c r="P172" s="362"/>
+      <c r="Q172" s="465"/>
+      <c r="R172" s="244">
+        <v>695</v>
+      </c>
+      <c r="S172" s="356"/>
+      <c r="T172" s="540"/>
+      <c r="U172" s="766"/>
+      <c r="V172" s="359"/>
+      <c r="W172" s="540"/>
+      <c r="X172" s="766"/>
+      <c r="Y172" s="359"/>
+      <c r="AA172" s="538" t="s">
+        <v>235</v>
+      </c>
+      <c r="AB172" s="319"/>
+    </row>
+    <row r="173" spans="1:28" s="2" customFormat="1" ht="14.65" customHeight="1">
+      <c r="A173" s="436">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="B173" s="658" t="s">
+        <v>236</v>
+      </c>
+      <c r="D173" s="319"/>
+      <c r="E173" s="636"/>
+      <c r="F173" s="737">
+        <v>87792</v>
+      </c>
+      <c r="G173" s="319"/>
+      <c r="I173" s="771">
+        <v>93401</v>
+      </c>
+      <c r="J173" s="319"/>
+      <c r="K173" s="636"/>
+      <c r="L173" s="737">
+        <v>102564</v>
+      </c>
+      <c r="M173" s="319"/>
+      <c r="N173" s="423"/>
+      <c r="O173" s="546">
+        <v>84265</v>
+      </c>
+      <c r="P173" s="358"/>
+      <c r="Q173" s="466"/>
+      <c r="R173" s="546">
+        <v>88945.37</v>
+      </c>
+      <c r="S173" s="356"/>
+      <c r="T173" s="540"/>
+      <c r="U173" s="766"/>
+      <c r="V173" s="359"/>
+      <c r="W173" s="540"/>
+      <c r="X173" s="766"/>
+      <c r="Y173" s="359"/>
+      <c r="AA173" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="AB173" s="319"/>
+    </row>
+    <row r="174" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A174" s="436">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="B174" s="658" t="s">
+        <v>238</v>
+      </c>
+      <c r="D174" s="319"/>
+      <c r="E174" s="636"/>
+      <c r="F174" s="636">
+        <v>0</v>
+      </c>
+      <c r="G174" s="319"/>
+      <c r="I174" s="636">
+        <v>0</v>
+      </c>
+      <c r="J174" s="319"/>
+      <c r="K174" s="636"/>
+      <c r="L174" s="636">
+        <v>0</v>
+      </c>
+      <c r="M174" s="319"/>
+      <c r="N174" s="418"/>
+      <c r="O174" s="244">
+        <v>0</v>
+      </c>
+      <c r="P174" s="358"/>
+      <c r="Q174" s="465"/>
+      <c r="R174" s="244">
+        <v>0</v>
+      </c>
+      <c r="S174" s="356"/>
+      <c r="T174" s="540"/>
+      <c r="U174" s="766"/>
+      <c r="V174" s="359"/>
+      <c r="W174" s="540"/>
+      <c r="X174" s="766"/>
+      <c r="Y174" s="359"/>
+      <c r="Z174" s="540"/>
+      <c r="AA174" s="538" t="s">
+        <v>235</v>
+      </c>
+      <c r="AB174" s="319"/>
+    </row>
+    <row r="175" spans="1:28" s="2" customFormat="1" ht="14.5">
+      <c r="A175" s="436">
+        <v>8.4</v>
+      </c>
+      <c r="B175" s="658" t="s">
+        <v>239</v>
+      </c>
+      <c r="D175" s="319"/>
+      <c r="E175" s="636"/>
+      <c r="F175" s="636">
+        <v>0.01</v>
+      </c>
+      <c r="G175" s="319"/>
+      <c r="I175" s="636">
+        <v>0</v>
+      </c>
+      <c r="J175" s="319"/>
+      <c r="K175" s="636"/>
+      <c r="L175" s="636">
+        <v>0.02</v>
+      </c>
+      <c r="M175" s="319"/>
+      <c r="N175" s="418"/>
+      <c r="O175" s="244">
+        <v>0.01</v>
+      </c>
+      <c r="P175" s="358"/>
+      <c r="Q175" s="465"/>
+      <c r="R175" s="772">
+        <v>1.3723742622208454E-2</v>
+      </c>
+      <c r="S175" s="356"/>
+      <c r="T175" s="540"/>
+      <c r="U175" s="766"/>
+      <c r="V175" s="359"/>
+      <c r="W175" s="540"/>
+      <c r="X175" s="766"/>
+      <c r="Y175" s="359"/>
+      <c r="Z175" s="540"/>
+      <c r="AA175" s="773" t="s">
+        <v>240</v>
+      </c>
+      <c r="AB175" s="319"/>
+    </row>
+    <row r="176" spans="1:28" ht="14.5">
+      <c r="A176" s="456"/>
+      <c r="D176" s="5"/>
+      <c r="E176" s="357"/>
+      <c r="F176" s="357"/>
+      <c r="G176" s="130"/>
+      <c r="H176" s="129"/>
+      <c r="I176" s="357"/>
+      <c r="J176" s="130"/>
+      <c r="K176" s="357"/>
+      <c r="L176" s="357"/>
+      <c r="M176" s="130"/>
+      <c r="N176" s="357"/>
+      <c r="O176" s="357"/>
+      <c r="P176" s="362"/>
+      <c r="Q176" s="357"/>
+      <c r="R176" s="357"/>
+      <c r="S176" s="356"/>
+      <c r="T176" s="357"/>
+      <c r="U176" s="357"/>
+      <c r="V176" s="362"/>
+      <c r="W176" s="357"/>
+      <c r="X176" s="357"/>
+      <c r="Y176" s="362"/>
+      <c r="AB176" s="5"/>
+    </row>
+    <row r="177" spans="1:28" ht="14.5">
+      <c r="A177" s="683">
+        <v>9</v>
+      </c>
+      <c r="B177" s="684" t="s">
+        <v>241</v>
+      </c>
+      <c r="C177" s="521"/>
+      <c r="D177" s="345"/>
+      <c r="E177" s="3"/>
+      <c r="F177" s="540"/>
+      <c r="G177" s="345"/>
+      <c r="H177" s="1"/>
+      <c r="I177" s="521"/>
+      <c r="J177" s="345"/>
+      <c r="K177" s="3"/>
+      <c r="L177" s="540"/>
+      <c r="M177" s="345"/>
+      <c r="N177" s="3"/>
+      <c r="O177" s="540"/>
+      <c r="P177" s="359"/>
+      <c r="Q177" s="3"/>
+      <c r="R177" s="540"/>
+      <c r="S177" s="356"/>
+      <c r="T177" s="540"/>
+      <c r="U177" s="540"/>
+      <c r="V177" s="359"/>
+      <c r="W177" s="540"/>
+      <c r="X177" s="540"/>
+      <c r="Y177" s="359"/>
+      <c r="Z177" s="521"/>
+      <c r="AA177" s="521"/>
+      <c r="AB177" s="5"/>
+    </row>
+    <row r="178" spans="1:28" ht="14.5">
+      <c r="A178" s="349">
+        <v>9.1</v>
+      </c>
+      <c r="B178" s="524" t="s">
+        <v>242</v>
+      </c>
+      <c r="C178" s="711"/>
+      <c r="D178" s="345"/>
+      <c r="E178" s="540"/>
+      <c r="F178" s="526">
+        <v>8346</v>
+      </c>
+      <c r="G178" s="415"/>
+      <c r="H178" s="520"/>
+      <c r="I178" s="526">
+        <v>14130</v>
+      </c>
+      <c r="J178" s="415"/>
+      <c r="K178" s="520"/>
+      <c r="L178" s="526">
+        <v>18862.509999999998</v>
+      </c>
+      <c r="M178" s="415"/>
+      <c r="N178" s="413"/>
+      <c r="O178" s="546">
+        <v>49901</v>
+      </c>
+      <c r="P178" s="448"/>
+      <c r="Q178" s="774"/>
+      <c r="R178" s="526">
+        <v>37497</v>
+      </c>
+      <c r="S178" s="356"/>
+      <c r="T178" s="775"/>
+      <c r="U178" s="526">
+        <v>15500</v>
+      </c>
+      <c r="V178" s="449"/>
+      <c r="W178" s="775"/>
+      <c r="X178" s="526"/>
+      <c r="Y178" s="449"/>
+      <c r="Z178" s="424"/>
+      <c r="AA178" s="776"/>
+      <c r="AB178" s="5"/>
+    </row>
+    <row r="179" spans="1:28" ht="14.5">
+      <c r="A179" s="349">
+        <v>9.1</v>
+      </c>
+      <c r="B179" s="524" t="s">
+        <v>243</v>
+      </c>
+      <c r="C179" s="711"/>
+      <c r="D179" s="345"/>
+      <c r="E179" s="540"/>
+      <c r="F179" s="520">
+        <v>81</v>
+      </c>
+      <c r="G179" s="415"/>
+      <c r="H179" s="520"/>
+      <c r="I179" s="520">
+        <v>4</v>
+      </c>
+      <c r="J179" s="415"/>
+      <c r="K179" s="520"/>
+      <c r="L179" s="520">
+        <v>5</v>
+      </c>
+      <c r="M179" s="415"/>
+      <c r="N179" s="425"/>
+      <c r="O179" s="244">
+        <v>5</v>
+      </c>
+      <c r="P179" s="415"/>
+      <c r="Q179" s="349"/>
+      <c r="R179" s="450">
         <v>2</v>
       </c>
-      <c r="B33" s="428" t="s">
-[...1544 lines deleted...]
-      <c r="A88" s="8">
+      <c r="S179" s="415"/>
+      <c r="T179" s="520"/>
+      <c r="U179" s="520">
         <v>5</v>
       </c>
-      <c r="B88" s="8" t="s">
-[...3467 lines deleted...]
-      </c>
+      <c r="V179" s="415"/>
+      <c r="W179" s="520"/>
+      <c r="X179" s="520"/>
+      <c r="Y179" s="415"/>
+      <c r="Z179" s="521"/>
+      <c r="AA179" s="521"/>
+      <c r="AB179" s="5"/>
+    </row>
+    <row r="180" spans="1:28" ht="14.5" customHeight="1">
+      <c r="A180" s="349">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="B180" s="524" t="s">
+        <v>244</v>
+      </c>
+      <c r="C180" s="711"/>
+      <c r="D180" s="345"/>
+      <c r="E180" s="540"/>
+      <c r="F180" s="520" t="s">
+        <v>27</v>
+      </c>
+      <c r="G180" s="415"/>
+      <c r="H180" s="520"/>
+      <c r="I180" s="520" t="s">
+        <v>27</v>
+      </c>
+      <c r="J180" s="415"/>
+      <c r="K180" s="520"/>
+      <c r="L180" s="520" t="s">
+        <v>27</v>
+      </c>
+      <c r="M180" s="415"/>
+      <c r="N180" s="425"/>
+      <c r="O180" s="244" t="s">
+        <v>27</v>
+      </c>
+      <c r="P180" s="451"/>
+      <c r="Q180" s="520"/>
+      <c r="R180" s="452" t="s">
+        <v>27</v>
+      </c>
+      <c r="S180" s="415"/>
+      <c r="T180" s="520"/>
+      <c r="U180" s="520" t="s">
+        <v>27</v>
+      </c>
+      <c r="V180" s="415"/>
+      <c r="W180" s="520"/>
+      <c r="X180" s="520"/>
+      <c r="Y180" s="415"/>
+      <c r="Z180" s="540"/>
+      <c r="AA180" s="521"/>
+      <c r="AB180" s="5"/>
+    </row>
+    <row r="181" spans="1:28" s="14" customFormat="1" ht="14.5">
+      <c r="A181" s="712"/>
+      <c r="B181" s="16"/>
+      <c r="D181" s="15"/>
+      <c r="E181" s="131"/>
+      <c r="F181" s="131"/>
+      <c r="G181" s="132"/>
+      <c r="H181" s="131"/>
+      <c r="I181" s="441"/>
+      <c r="J181" s="132"/>
+      <c r="K181" s="131"/>
+      <c r="L181" s="131"/>
+      <c r="M181" s="132"/>
+      <c r="N181" s="131"/>
+      <c r="O181" s="131"/>
+      <c r="P181" s="132"/>
+      <c r="Q181" s="131"/>
+      <c r="R181" s="131"/>
+      <c r="S181" s="132"/>
+      <c r="T181" s="131"/>
+      <c r="U181" s="131"/>
+      <c r="V181" s="132"/>
+      <c r="W181" s="131"/>
+      <c r="X181" s="131"/>
+      <c r="Y181" s="132"/>
+      <c r="AA181" s="22"/>
+      <c r="AB181" s="15"/>
+    </row>
+    <row r="182" spans="1:28" ht="14.5">
+      <c r="A182" s="456"/>
+      <c r="B182" s="13"/>
+      <c r="C182" s="13"/>
+      <c r="D182" s="13"/>
+      <c r="E182" s="777"/>
+      <c r="F182" s="777"/>
+      <c r="G182" s="777"/>
+      <c r="H182" s="777"/>
+      <c r="I182" s="357"/>
+      <c r="J182" s="777"/>
+      <c r="K182" s="777"/>
+      <c r="L182" s="777"/>
+      <c r="M182" s="777"/>
+      <c r="N182" s="777"/>
+      <c r="O182" s="777"/>
+      <c r="P182" s="777"/>
+      <c r="Q182" s="777"/>
+      <c r="R182" s="777"/>
+      <c r="S182" s="777"/>
+      <c r="T182" s="777"/>
+      <c r="U182" s="777"/>
+      <c r="V182" s="446"/>
+      <c r="W182" s="777"/>
+      <c r="X182" s="777"/>
+      <c r="Y182" s="446"/>
+      <c r="Z182" s="13"/>
+      <c r="AA182" s="13"/>
+      <c r="AB182" s="5"/>
+    </row>
+    <row r="183" spans="1:28" s="18" customFormat="1" ht="18.5">
+      <c r="A183" s="778"/>
+      <c r="B183" s="17" t="s">
+        <v>245</v>
+      </c>
+      <c r="E183" s="779"/>
+      <c r="F183" s="779"/>
+      <c r="G183" s="779"/>
+      <c r="H183" s="779"/>
+      <c r="I183" s="780"/>
+      <c r="J183" s="779"/>
+      <c r="K183" s="779"/>
+      <c r="L183" s="779"/>
+      <c r="M183" s="779"/>
+      <c r="N183" s="779"/>
+      <c r="O183" s="779"/>
+      <c r="P183" s="779"/>
+      <c r="Q183" s="779"/>
+      <c r="R183" s="779"/>
+      <c r="S183" s="779"/>
+      <c r="T183" s="779"/>
+      <c r="U183" s="779"/>
+      <c r="V183" s="445"/>
+      <c r="W183" s="779"/>
+      <c r="X183" s="779"/>
+      <c r="Y183" s="445"/>
+      <c r="AA183" s="781"/>
+      <c r="AB183" s="443"/>
+    </row>
+    <row r="184" spans="1:28" ht="14.5">
+      <c r="A184" s="456"/>
+      <c r="D184" s="5"/>
+      <c r="E184" s="129"/>
+      <c r="F184" s="129"/>
+      <c r="G184" s="130"/>
+      <c r="H184" s="129"/>
+      <c r="I184" s="357"/>
+      <c r="J184" s="130"/>
+      <c r="K184" s="129"/>
+      <c r="L184" s="129"/>
+      <c r="M184" s="130"/>
+      <c r="N184" s="129"/>
+      <c r="O184" s="129"/>
+      <c r="P184" s="130"/>
+      <c r="Q184" s="129"/>
+      <c r="R184" s="129"/>
+      <c r="S184" s="130"/>
+      <c r="T184" s="129"/>
+      <c r="U184" s="129"/>
+      <c r="V184" s="129"/>
+      <c r="W184" s="129"/>
+      <c r="X184" s="129"/>
+      <c r="Y184" s="130"/>
+      <c r="AB184" s="5"/>
+    </row>
+    <row r="185" spans="1:28" ht="14.5">
+      <c r="A185" s="456"/>
+      <c r="B185" s="70" t="s">
+        <v>246</v>
+      </c>
+      <c r="D185" s="5"/>
+      <c r="E185" s="129"/>
+      <c r="F185" s="129"/>
+      <c r="G185" s="130"/>
+      <c r="H185" s="129"/>
+      <c r="I185" s="357"/>
+      <c r="J185" s="130"/>
+      <c r="K185" s="129"/>
+      <c r="L185" s="129"/>
+      <c r="M185" s="130"/>
+      <c r="N185" s="129"/>
+      <c r="O185" s="129"/>
+      <c r="P185" s="130"/>
+      <c r="Q185" s="129"/>
+      <c r="R185" s="129"/>
+      <c r="S185" s="130"/>
+      <c r="T185" s="129"/>
+      <c r="U185" s="129"/>
+      <c r="V185" s="129"/>
+      <c r="W185" s="129"/>
+      <c r="X185" s="129"/>
+      <c r="Y185" s="130"/>
+      <c r="AB185" s="5"/>
+    </row>
+    <row r="186" spans="1:28" ht="14.5">
+      <c r="A186" s="456"/>
+      <c r="B186" s="641"/>
+      <c r="D186" s="5"/>
+      <c r="E186" s="129"/>
+      <c r="F186" s="129"/>
+      <c r="G186" s="130"/>
+      <c r="H186" s="129"/>
+      <c r="I186" s="357"/>
+      <c r="J186" s="130"/>
+      <c r="K186" s="129"/>
+      <c r="L186" s="129"/>
+      <c r="M186" s="130"/>
+      <c r="N186" s="129"/>
+      <c r="O186" s="129"/>
+      <c r="P186" s="130"/>
+      <c r="Q186" s="129"/>
+      <c r="R186" s="129"/>
+      <c r="S186" s="130"/>
+      <c r="T186" s="129"/>
+      <c r="U186" s="129"/>
+      <c r="V186" s="129"/>
+      <c r="W186" s="129"/>
+      <c r="X186" s="129"/>
+      <c r="Y186" s="130"/>
+      <c r="AB186" s="5"/>
+    </row>
+    <row r="187" spans="1:28" s="14" customFormat="1" ht="14.5">
+      <c r="A187" s="712"/>
+      <c r="B187" s="643" t="s">
+        <v>247</v>
+      </c>
+      <c r="D187" s="15"/>
+      <c r="E187" s="131"/>
+      <c r="F187" s="131"/>
+      <c r="G187" s="132"/>
+      <c r="H187" s="131"/>
+      <c r="I187" s="441"/>
+      <c r="J187" s="132"/>
+      <c r="K187" s="131"/>
+      <c r="L187" s="131"/>
+      <c r="M187" s="132"/>
+      <c r="N187" s="131"/>
+      <c r="O187" s="131"/>
+      <c r="P187" s="132"/>
+      <c r="Q187" s="131"/>
+      <c r="R187" s="131"/>
+      <c r="S187" s="132"/>
+      <c r="V187" s="131"/>
+      <c r="W187" s="131"/>
+      <c r="X187" s="131"/>
+      <c r="Y187" s="132"/>
+      <c r="AA187" s="22"/>
+      <c r="AB187" s="15"/>
+    </row>
+    <row r="188" spans="1:28" ht="15" customHeight="1">
+      <c r="A188" s="456"/>
+      <c r="AB188" s="5"/>
+    </row>
+    <row r="189" spans="1:28" ht="14.5">
+      <c r="A189" s="712"/>
+      <c r="C189" s="14"/>
+      <c r="D189" s="14"/>
+      <c r="E189" s="14"/>
+      <c r="F189" s="14"/>
+      <c r="G189" s="14"/>
+      <c r="H189" s="14"/>
+      <c r="I189" s="363"/>
+      <c r="J189" s="14"/>
+      <c r="K189" s="14"/>
+      <c r="L189" s="14"/>
+      <c r="M189" s="14"/>
+      <c r="N189" s="14"/>
+      <c r="O189" s="14"/>
+      <c r="P189" s="14"/>
+      <c r="Q189" s="14"/>
+      <c r="R189" s="14"/>
+      <c r="S189" s="14"/>
+      <c r="T189" s="14"/>
+      <c r="U189" s="14"/>
+      <c r="V189" s="14"/>
+      <c r="W189" s="14"/>
+      <c r="X189" s="14"/>
+      <c r="Y189" s="15"/>
+      <c r="Z189" s="14"/>
+      <c r="AA189" s="22"/>
+      <c r="AB189" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="49">
-[...51 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F122">
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F119" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>list_GenerationBasis</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="V28" r:id="rId1" display="On March 1, 2023 - Con Edison completed the sale of Clean Energy Business. Not disclosed - 2024 10-K see Note W and X "/>
-[...8 lines deleted...]
-    <hyperlink ref="V175:V176" r:id="rId10" display="2025 Proxy Statement"/>
+    <hyperlink ref="AA155" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="AA162" r:id="rId2" xr:uid="{79B4A6AE-331F-47D7-8138-5AFA7BC61351}"/>
+    <hyperlink ref="AA163" r:id="rId3" xr:uid="{6EC4877F-FA7C-4D1B-985D-DD0F3D27AC97}"/>
+    <hyperlink ref="AA158" r:id="rId4" xr:uid="{5987C270-DCB9-4F22-B959-CEB05FC5FDA6}"/>
+    <hyperlink ref="AA160" r:id="rId5" xr:uid="{95BE3985-72BB-42E3-ABD9-6F62A9DE7BCD}"/>
   </hyperlinks>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup fitToHeight="0" orientation="landscape" paperSize="17" scale="58" r:id="rId12"/>
+  <pageSetup paperSize="17" scale="56" fitToHeight="0" orientation="landscape" r:id="rId6"/>
   <headerFooter>
-    <oddFooter>&amp;L© 2018 Edison Electric Institute.  All rights reserved.  &amp;R&amp;P</oddFooter>
+    <oddFooter>&amp;L© 2018 Edison Electric Institute.  All rights reserved.  &amp;R&amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="85" max="21" man="1"/>
-    <brk id="167" max="21" man="1"/>
+    <brk id="82" max="27" man="1"/>
+    <brk id="145" max="27" man="1"/>
   </rowBreaks>
-  <ignoredErrors>
-[...2 lines deleted...]
-  <drawing r:id="rId11"/>
+  <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P113"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0" topLeftCell="B1">
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A108" activePane="bottomLeft" state="frozen"/>
-      <selection pane="topLeft" activeCell="B1" sqref="B1"/>
+      <selection activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="F108" sqref="F108"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.27428571428571" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="3.57142857142857" style="124" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="17" max="17" width="2.28571428571429" customWidth="1"/>
+    <col min="1" max="1" width="3.54296875" style="106" customWidth="1"/>
+    <col min="2" max="2" width="8.26953125" style="105" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="77.7265625" customWidth="1"/>
+    <col min="4" max="5" width="2.26953125" customWidth="1"/>
+    <col min="6" max="6" width="100.7265625" style="107" customWidth="1"/>
+    <col min="7" max="8" width="2.26953125" style="23" customWidth="1"/>
+    <col min="9" max="9" width="27.7265625" style="107" customWidth="1"/>
+    <col min="10" max="11" width="2.26953125" style="34" customWidth="1"/>
+    <col min="12" max="12" width="13" style="107" customWidth="1"/>
+    <col min="13" max="14" width="2.26953125" style="34" customWidth="1"/>
+    <col min="15" max="15" width="53.7265625" style="107" customWidth="1"/>
+    <col min="16" max="16" width="2.26953125" style="24" customWidth="1"/>
+    <col min="17" max="17" width="2.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:16" ht="28.5">
-      <c r="C1" s="726" t="s">
+    <row r="1" spans="1:16" ht="28.5">
+      <c r="C1" s="801" t="s">
+        <v>248</v>
+      </c>
+      <c r="D1" s="801"/>
+      <c r="E1" s="801"/>
+      <c r="F1" s="801"/>
+      <c r="G1" s="801"/>
+      <c r="H1" s="801"/>
+      <c r="I1" s="801"/>
+      <c r="J1" s="801"/>
+      <c r="K1" s="801"/>
+      <c r="L1" s="801"/>
+      <c r="M1" s="801"/>
+      <c r="N1" s="801"/>
+      <c r="O1" s="801"/>
+      <c r="P1" s="801"/>
+    </row>
+    <row r="3" spans="1:16" s="7" customFormat="1" ht="6" customHeight="1">
+      <c r="B3" s="67"/>
+      <c r="D3" s="8"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="40"/>
+    </row>
+    <row r="4" spans="1:16" s="19" customFormat="1" ht="36.75" customHeight="1">
+      <c r="B4" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>249</v>
+      </c>
+      <c r="D4" s="12"/>
+      <c r="F4" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="G4" s="31"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="J4" s="31"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26" t="s">
+        <v>252</v>
+      </c>
+      <c r="M4" s="31"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="P4" s="12"/>
+    </row>
+    <row r="5" spans="1:16" s="9" customFormat="1" ht="6" customHeight="1">
+      <c r="B5" s="68"/>
+      <c r="D5" s="10"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="42"/>
+    </row>
+    <row r="6" spans="1:16" s="18" customFormat="1" ht="18.5">
+      <c r="A6" s="109"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="110"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="110"/>
+      <c r="P6" s="43"/>
+    </row>
+    <row r="7" spans="1:16" s="60" customFormat="1">
+      <c r="A7" s="112"/>
+      <c r="B7" s="111"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="62"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="64"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="64"/>
+      <c r="M7" s="61"/>
+      <c r="N7" s="61"/>
+      <c r="O7" s="64"/>
+      <c r="P7" s="63"/>
+    </row>
+    <row r="8" spans="1:16" s="14" customFormat="1" ht="101.5">
+      <c r="A8" s="115"/>
+      <c r="B8" s="113">
+        <v>1</v>
+      </c>
+      <c r="C8" s="114" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="15"/>
+      <c r="F8" s="116" t="s">
+        <v>254</v>
+      </c>
+      <c r="G8" s="33"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="116" t="s">
+        <v>255</v>
+      </c>
+      <c r="J8" s="44"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M8" s="44"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="116" t="s">
+        <v>257</v>
+      </c>
+      <c r="P8" s="45"/>
+    </row>
+    <row r="9" spans="1:16" s="14" customFormat="1" ht="72.5">
+      <c r="A9" s="115"/>
+      <c r="B9" s="113">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C9" s="128" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="15"/>
+      <c r="F9" s="116" t="s">
+        <v>258</v>
+      </c>
+      <c r="G9" s="33"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J9" s="44"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M9" s="44"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P9" s="45"/>
+    </row>
+    <row r="10" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A10" s="115"/>
+      <c r="B10" s="113">
+        <v>1.2</v>
+      </c>
+      <c r="C10" s="128" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="15"/>
+      <c r="F10" s="116" t="s">
+        <v>261</v>
+      </c>
+      <c r="G10" s="33"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J10" s="44"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M10" s="44"/>
+      <c r="N10" s="38"/>
+      <c r="O10" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P10" s="45"/>
+    </row>
+    <row r="11" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A11" s="115"/>
+      <c r="B11" s="113">
+        <v>1.3</v>
+      </c>
+      <c r="C11" s="128" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="15"/>
+      <c r="F11" s="116" t="s">
+        <v>262</v>
+      </c>
+      <c r="G11" s="33"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J11" s="44"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M11" s="44"/>
+      <c r="N11" s="38"/>
+      <c r="O11" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P11" s="45"/>
+    </row>
+    <row r="12" spans="1:16" s="14" customFormat="1" ht="43.5">
+      <c r="A12" s="115"/>
+      <c r="B12" s="113">
+        <v>1.4</v>
+      </c>
+      <c r="C12" s="128" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="15"/>
+      <c r="F12" s="116" t="s">
+        <v>263</v>
+      </c>
+      <c r="G12" s="33"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J12" s="44"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M12" s="44"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P12" s="45"/>
+    </row>
+    <row r="13" spans="1:16" s="14" customFormat="1" ht="43.5">
+      <c r="A13" s="115"/>
+      <c r="B13" s="113">
+        <v>1.5</v>
+      </c>
+      <c r="C13" s="128" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="15"/>
+      <c r="F13" s="116" t="s">
+        <v>264</v>
+      </c>
+      <c r="G13" s="33"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J13" s="44"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M13" s="44"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P13" s="45"/>
+    </row>
+    <row r="14" spans="1:16" s="49" customFormat="1" ht="29">
+      <c r="A14" s="118"/>
+      <c r="B14" s="117" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="48"/>
+      <c r="F14" s="119" t="s">
+        <v>265</v>
+      </c>
+      <c r="G14" s="51"/>
+      <c r="H14" s="52"/>
+      <c r="I14" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J14" s="53"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="119" t="s">
+        <v>256</v>
+      </c>
+      <c r="M14" s="53"/>
+      <c r="N14" s="50"/>
+      <c r="O14" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P14" s="54"/>
+    </row>
+    <row r="15" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A15" s="115"/>
+      <c r="B15" s="113" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="15"/>
+      <c r="F15" s="116" t="s">
+        <v>266</v>
+      </c>
+      <c r="G15" s="33"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J15" s="44"/>
+      <c r="K15" s="38"/>
+      <c r="L15" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M15" s="44"/>
+      <c r="N15" s="38"/>
+      <c r="O15" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P15" s="45"/>
+    </row>
+    <row r="16" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A16" s="115"/>
+      <c r="B16" s="113" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="15"/>
+      <c r="F16" s="116" t="s">
+        <v>267</v>
+      </c>
+      <c r="G16" s="33"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J16" s="44"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M16" s="44"/>
+      <c r="N16" s="38"/>
+      <c r="O16" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P16" s="45"/>
+    </row>
+    <row r="17" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A17" s="115"/>
+      <c r="B17" s="113" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="15"/>
+      <c r="F17" s="116" t="s">
+        <v>268</v>
+      </c>
+      <c r="G17" s="33"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J17" s="44"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M17" s="44"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P17" s="45"/>
+    </row>
+    <row r="18" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A18" s="115"/>
+      <c r="B18" s="113" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="127" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="15"/>
+      <c r="F18" s="116" t="s">
+        <v>269</v>
+      </c>
+      <c r="G18" s="33"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J18" s="44"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M18" s="44"/>
+      <c r="N18" s="38"/>
+      <c r="O18" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P18" s="45"/>
+    </row>
+    <row r="19" spans="1:16" s="14" customFormat="1">
+      <c r="A19" s="115"/>
+      <c r="B19" s="113">
+        <v>1.6</v>
+      </c>
+      <c r="C19" s="128" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="15"/>
+      <c r="F19" s="116" t="s">
+        <v>270</v>
+      </c>
+      <c r="G19" s="33"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="J19" s="44"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M19" s="44"/>
+      <c r="N19" s="38"/>
+      <c r="O19" s="116"/>
+      <c r="P19" s="45"/>
+    </row>
+    <row r="20" spans="1:16" s="60" customFormat="1">
+      <c r="A20" s="112"/>
+      <c r="B20" s="111"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="62"/>
+      <c r="H20" s="62"/>
+      <c r="I20" s="64"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="64"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="64"/>
+      <c r="P20" s="63"/>
+    </row>
+    <row r="21" spans="1:16" s="14" customFormat="1" ht="126" customHeight="1">
+      <c r="A21" s="115"/>
+      <c r="B21" s="113">
+        <v>2</v>
+      </c>
+      <c r="C21" s="114" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="15"/>
+      <c r="F21" s="116" t="s">
+        <v>271</v>
+      </c>
+      <c r="G21" s="33"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="116" t="s">
+        <v>272</v>
+      </c>
+      <c r="J21" s="44"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M21" s="44"/>
+      <c r="N21" s="38"/>
+      <c r="O21" s="116" t="s">
+        <v>274</v>
+      </c>
+      <c r="P21" s="45"/>
+    </row>
+    <row r="22" spans="1:16" s="14" customFormat="1" ht="66" customHeight="1">
+      <c r="A22" s="115"/>
+      <c r="B22" s="113">
+        <v>2.1</v>
+      </c>
+      <c r="C22" s="128" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="15"/>
+      <c r="F22" s="116" t="s">
+        <v>275</v>
+      </c>
+      <c r="G22" s="33"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J22" s="44"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M22" s="44"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P22" s="45"/>
+    </row>
+    <row r="23" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A23" s="115"/>
+      <c r="B23" s="113">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C23" s="128" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="15"/>
+      <c r="F23" s="116" t="s">
+        <v>277</v>
+      </c>
+      <c r="G23" s="33"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J23" s="44"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M23" s="44"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P23" s="45"/>
+    </row>
+    <row r="24" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A24" s="115"/>
+      <c r="B24" s="113">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="C24" s="128" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="15"/>
+      <c r="F24" s="116" t="s">
+        <v>278</v>
+      </c>
+      <c r="G24" s="33"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J24" s="44"/>
+      <c r="K24" s="38"/>
+      <c r="L24" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M24" s="44"/>
+      <c r="N24" s="38"/>
+      <c r="O24" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P24" s="45"/>
+    </row>
+    <row r="25" spans="1:16" s="14" customFormat="1" ht="43.5">
+      <c r="A25" s="115"/>
+      <c r="B25" s="113">
+        <v>2.4</v>
+      </c>
+      <c r="C25" s="128" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" s="15"/>
+      <c r="F25" s="116" t="s">
+        <v>279</v>
+      </c>
+      <c r="G25" s="33"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J25" s="44"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M25" s="44"/>
+      <c r="N25" s="38"/>
+      <c r="O25" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P25" s="45"/>
+    </row>
+    <row r="26" spans="1:16" s="14" customFormat="1" ht="43.5">
+      <c r="A26" s="115"/>
+      <c r="B26" s="113">
+        <v>2.5</v>
+      </c>
+      <c r="C26" s="128" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" s="15"/>
+      <c r="F26" s="116" t="s">
+        <v>264</v>
+      </c>
+      <c r="G26" s="33"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J26" s="44"/>
+      <c r="K26" s="38"/>
+      <c r="L26" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M26" s="44"/>
+      <c r="N26" s="38"/>
+      <c r="O26" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P26" s="45"/>
+    </row>
+    <row r="27" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A27" s="115"/>
+      <c r="B27" s="113" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27" s="15"/>
+      <c r="F27" s="116" t="s">
+        <v>280</v>
+      </c>
+      <c r="G27" s="33"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J27" s="44"/>
+      <c r="K27" s="38"/>
+      <c r="L27" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M27" s="44"/>
+      <c r="N27" s="38"/>
+      <c r="O27" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P27" s="45"/>
+    </row>
+    <row r="28" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A28" s="115"/>
+      <c r="B28" s="113" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28" s="15"/>
+      <c r="F28" s="116" t="s">
+        <v>281</v>
+      </c>
+      <c r="G28" s="33"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J28" s="44"/>
+      <c r="K28" s="38"/>
+      <c r="L28" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M28" s="44"/>
+      <c r="N28" s="38"/>
+      <c r="O28" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P28" s="45"/>
+    </row>
+    <row r="29" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A29" s="115"/>
+      <c r="B29" s="113" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="15"/>
+      <c r="F29" s="116" t="s">
+        <v>282</v>
+      </c>
+      <c r="G29" s="33"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J29" s="44"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M29" s="44"/>
+      <c r="N29" s="38"/>
+      <c r="O29" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P29" s="45"/>
+    </row>
+    <row r="30" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A30" s="115"/>
+      <c r="B30" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="127" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="15"/>
+      <c r="F30" s="116" t="s">
+        <v>283</v>
+      </c>
+      <c r="G30" s="33"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J30" s="44"/>
+      <c r="K30" s="38"/>
+      <c r="L30" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M30" s="44"/>
+      <c r="N30" s="38"/>
+      <c r="O30" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P30" s="45"/>
+    </row>
+    <row r="31" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A31" s="115"/>
+      <c r="B31" s="113" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" s="127" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" s="15"/>
+      <c r="F31" s="116" t="s">
+        <v>284</v>
+      </c>
+      <c r="G31" s="33"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J31" s="44"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M31" s="44"/>
+      <c r="N31" s="38"/>
+      <c r="O31" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P31" s="45"/>
+    </row>
+    <row r="32" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A32" s="115"/>
+      <c r="B32" s="113">
+        <v>2.6</v>
+      </c>
+      <c r="C32" s="128" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" s="15"/>
+      <c r="F32" s="116" t="s">
+        <v>285</v>
+      </c>
+      <c r="G32" s="33"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J32" s="44"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M32" s="44"/>
+      <c r="N32" s="38"/>
+      <c r="O32" s="116"/>
+      <c r="P32" s="45"/>
+    </row>
+    <row r="33" spans="1:16" s="60" customFormat="1">
+      <c r="A33" s="112"/>
+      <c r="B33" s="111"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="64"/>
+      <c r="J33" s="61"/>
+      <c r="K33" s="61"/>
+      <c r="L33" s="64"/>
+      <c r="M33" s="61"/>
+      <c r="N33" s="61"/>
+      <c r="O33" s="64"/>
+      <c r="P33" s="63"/>
+    </row>
+    <row r="34" spans="1:16" s="49" customFormat="1">
+      <c r="A34" s="118"/>
+      <c r="B34" s="117">
+        <v>3</v>
+      </c>
+      <c r="C34" s="47" t="s">
+        <v>82</v>
+      </c>
+      <c r="D34" s="48"/>
+      <c r="F34" s="119"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="52"/>
+      <c r="I34" s="119"/>
+      <c r="J34" s="53"/>
+      <c r="K34" s="50"/>
+      <c r="L34" s="119"/>
+      <c r="M34" s="53"/>
+      <c r="N34" s="50"/>
+      <c r="O34" s="119"/>
+      <c r="P34" s="54"/>
+    </row>
+    <row r="35" spans="1:16" s="278" customFormat="1" ht="95.25" customHeight="1">
+      <c r="A35" s="321"/>
+      <c r="B35" s="293">
+        <v>3.1</v>
+      </c>
+      <c r="C35" s="322" t="s">
+        <v>286</v>
+      </c>
+      <c r="D35" s="323"/>
+      <c r="F35" s="310" t="s">
+        <v>287</v>
+      </c>
+      <c r="G35" s="324"/>
+      <c r="H35" s="325"/>
+      <c r="I35" s="310" t="s">
+        <v>288</v>
+      </c>
+      <c r="J35" s="326"/>
+      <c r="K35" s="327"/>
+      <c r="L35" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M35" s="326"/>
+      <c r="N35" s="327"/>
+      <c r="O35" s="328" t="s">
+        <v>289</v>
+      </c>
+      <c r="P35" s="296"/>
+    </row>
+    <row r="36" spans="1:16" s="14" customFormat="1" ht="93" customHeight="1">
+      <c r="A36" s="115"/>
+      <c r="B36" s="113">
+        <v>3.2</v>
+      </c>
+      <c r="C36" s="128" t="s">
+        <v>290</v>
+      </c>
+      <c r="D36" s="15"/>
+      <c r="F36" s="116" t="s">
+        <v>291</v>
+      </c>
+      <c r="G36" s="33"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="J36" s="44"/>
+      <c r="K36" s="38"/>
+      <c r="L36" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M36" s="44"/>
+      <c r="N36" s="38"/>
+      <c r="O36" s="116" t="s">
+        <v>292</v>
+      </c>
+      <c r="P36" s="45"/>
+    </row>
+    <row r="37" spans="1:16" s="14" customFormat="1" ht="43.5">
+      <c r="A37" s="115"/>
+      <c r="B37" s="113">
+        <v>3.3</v>
+      </c>
+      <c r="C37" s="128" t="s">
+        <v>293</v>
+      </c>
+      <c r="D37" s="15"/>
+      <c r="F37" s="116" t="s">
+        <v>294</v>
+      </c>
+      <c r="G37" s="33"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="116" t="s">
+        <v>288</v>
+      </c>
+      <c r="J37" s="44"/>
+      <c r="K37" s="38"/>
+      <c r="L37" s="116" t="s">
+        <v>295</v>
+      </c>
+      <c r="M37" s="44"/>
+      <c r="N37" s="38"/>
+      <c r="O37" s="116" t="s">
+        <v>292</v>
+      </c>
+      <c r="P37" s="45"/>
+    </row>
+    <row r="38" spans="1:16" s="60" customFormat="1">
+      <c r="A38" s="112"/>
+      <c r="B38" s="111"/>
+      <c r="F38" s="64"/>
+      <c r="G38" s="62"/>
+      <c r="H38" s="62"/>
+      <c r="I38" s="64"/>
+      <c r="J38" s="61"/>
+      <c r="K38" s="61"/>
+      <c r="L38" s="64"/>
+      <c r="M38" s="61"/>
+      <c r="N38" s="61"/>
+      <c r="O38" s="64"/>
+      <c r="P38" s="63"/>
+    </row>
+    <row r="39" spans="1:16" s="14" customFormat="1" ht="43.5">
+      <c r="A39" s="115"/>
+      <c r="B39" s="113">
+        <v>4</v>
+      </c>
+      <c r="C39" s="114" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39" s="15"/>
+      <c r="F39" s="116" t="s">
+        <v>296</v>
+      </c>
+      <c r="G39" s="33"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="116"/>
+      <c r="J39" s="44"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="116"/>
+      <c r="M39" s="44"/>
+      <c r="N39" s="38"/>
+      <c r="O39" s="116" t="s">
+        <v>297</v>
+      </c>
+      <c r="P39" s="45"/>
+    </row>
+    <row r="40" spans="1:16" s="14" customFormat="1" ht="87">
+      <c r="A40" s="115"/>
+      <c r="B40" s="113">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C40" s="128" t="s">
+        <v>298</v>
+      </c>
+      <c r="D40" s="15"/>
+      <c r="F40" s="116" t="s">
+        <v>299</v>
+      </c>
+      <c r="G40" s="33"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="116" t="s">
+        <v>300</v>
+      </c>
+      <c r="J40" s="44"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M40" s="44"/>
+      <c r="N40" s="38"/>
+      <c r="O40" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P40" s="45"/>
+    </row>
+    <row r="41" spans="1:16" s="14" customFormat="1" ht="116">
+      <c r="A41" s="115"/>
+      <c r="B41" s="113">
+        <v>4.2</v>
+      </c>
+      <c r="C41" s="128" t="s">
+        <v>301</v>
+      </c>
+      <c r="D41" s="15"/>
+      <c r="F41" s="116" t="s">
+        <v>302</v>
+      </c>
+      <c r="G41" s="33"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="116" t="s">
+        <v>300</v>
+      </c>
+      <c r="J41" s="44"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M41" s="44"/>
+      <c r="N41" s="38"/>
+      <c r="O41" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P41" s="45"/>
+    </row>
+    <row r="42" spans="1:16" s="14" customFormat="1" ht="58">
+      <c r="A42" s="115"/>
+      <c r="B42" s="113">
+        <v>4.3</v>
+      </c>
+      <c r="C42" s="128" t="s">
+        <v>93</v>
+      </c>
+      <c r="D42" s="15"/>
+      <c r="F42" s="116" t="s">
+        <v>303</v>
+      </c>
+      <c r="G42" s="33"/>
+      <c r="H42" s="29"/>
+      <c r="I42" s="116" t="s">
+        <v>304</v>
+      </c>
+      <c r="J42" s="44"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="M42" s="44"/>
+      <c r="N42" s="38"/>
+      <c r="O42" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="P42" s="45"/>
+    </row>
+    <row r="43" spans="1:16" s="60" customFormat="1">
+      <c r="A43" s="112"/>
+      <c r="B43" s="111"/>
+      <c r="C43" s="112"/>
+      <c r="F43" s="64"/>
+      <c r="G43" s="62"/>
+      <c r="H43" s="62"/>
+      <c r="I43" s="64"/>
+      <c r="J43" s="61"/>
+      <c r="K43" s="61"/>
+      <c r="L43" s="64"/>
+      <c r="M43" s="61"/>
+      <c r="N43" s="61"/>
+      <c r="O43" s="64"/>
+      <c r="P43" s="63"/>
+    </row>
+    <row r="44" spans="1:16" s="14" customFormat="1">
+      <c r="A44" s="115"/>
+      <c r="B44" s="113"/>
+      <c r="C44" s="16"/>
+      <c r="F44" s="116"/>
+      <c r="G44" s="29"/>
+      <c r="H44" s="29"/>
+      <c r="I44" s="116"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="116"/>
+      <c r="M44" s="38"/>
+      <c r="N44" s="38"/>
+      <c r="O44" s="116"/>
+      <c r="P44" s="46"/>
+    </row>
+    <row r="45" spans="1:16" s="56" customFormat="1" ht="18.5">
+      <c r="A45" s="120"/>
+      <c r="B45" s="121"/>
+      <c r="C45" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="F45" s="123"/>
+      <c r="G45" s="58"/>
+      <c r="H45" s="58"/>
+      <c r="I45" s="123"/>
+      <c r="J45" s="57"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="123"/>
+      <c r="M45" s="57"/>
+      <c r="N45" s="57"/>
+      <c r="O45" s="123"/>
+      <c r="P45" s="59"/>
+    </row>
+    <row r="46" spans="1:16" s="60" customFormat="1">
+      <c r="A46" s="112"/>
+      <c r="B46" s="111"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="62"/>
+      <c r="H46" s="62"/>
+      <c r="I46" s="64"/>
+      <c r="J46" s="61"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="64"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="61"/>
+      <c r="O46" s="64"/>
+      <c r="P46" s="63"/>
+    </row>
+    <row r="47" spans="1:16" s="14" customFormat="1">
+      <c r="A47" s="115"/>
+      <c r="B47" s="113">
+        <v>5</v>
+      </c>
+      <c r="C47" s="124" t="s">
+        <v>95</v>
+      </c>
+      <c r="D47" s="15"/>
+      <c r="F47" s="116"/>
+      <c r="G47" s="33"/>
+      <c r="H47" s="29"/>
+      <c r="I47" s="116"/>
+      <c r="J47" s="44"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="116"/>
+      <c r="M47" s="44"/>
+      <c r="N47" s="38"/>
+      <c r="O47" s="101"/>
+      <c r="P47" s="45"/>
+    </row>
+    <row r="48" spans="1:16" s="14" customFormat="1">
+      <c r="A48" s="115"/>
+      <c r="B48" s="113">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C48" s="137" t="s">
+        <v>305</v>
+      </c>
+      <c r="D48" s="15"/>
+      <c r="F48" s="116"/>
+      <c r="G48" s="33"/>
+      <c r="H48" s="29"/>
+      <c r="I48" s="116"/>
+      <c r="J48" s="44"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="116"/>
+      <c r="M48" s="44"/>
+      <c r="N48" s="38"/>
+      <c r="O48" s="101"/>
+      <c r="P48" s="45"/>
+    </row>
+    <row r="49" spans="1:16" s="14" customFormat="1">
+      <c r="A49" s="115"/>
+      <c r="B49" s="113" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="138" t="s">
+        <v>101</v>
+      </c>
+      <c r="D49" s="15"/>
+      <c r="F49" s="116"/>
+      <c r="G49" s="33"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="116"/>
+      <c r="J49" s="44"/>
+      <c r="K49" s="38"/>
+      <c r="L49" s="116"/>
+      <c r="M49" s="44"/>
+      <c r="N49" s="38"/>
+      <c r="O49" s="101"/>
+      <c r="P49" s="45"/>
+    </row>
+    <row r="50" spans="1:16" s="14" customFormat="1" ht="65.900000000000006" customHeight="1">
+      <c r="A50" s="115"/>
+      <c r="B50" s="113" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="139" t="s">
+        <v>306</v>
+      </c>
+      <c r="D50" s="15"/>
+      <c r="F50" s="65" t="s">
+        <v>307</v>
+      </c>
+      <c r="G50" s="33"/>
+      <c r="H50" s="29"/>
+      <c r="I50" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J50" s="44"/>
+      <c r="K50" s="38"/>
+      <c r="L50" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M50" s="44"/>
+      <c r="N50" s="38"/>
+      <c r="O50" s="65" t="s">
+        <v>309</v>
+      </c>
+      <c r="P50" s="45"/>
+    </row>
+    <row r="51" spans="1:16" s="49" customFormat="1" ht="29">
+      <c r="A51" s="118"/>
+      <c r="B51" s="113" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="139" t="s">
+        <v>310</v>
+      </c>
+      <c r="D51" s="48"/>
+      <c r="F51" s="101" t="s">
+        <v>311</v>
+      </c>
+      <c r="G51" s="51"/>
+      <c r="H51" s="52"/>
+      <c r="I51" s="116" t="s">
+        <v>312</v>
+      </c>
+      <c r="J51" s="53"/>
+      <c r="K51" s="50"/>
+      <c r="L51" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M51" s="53"/>
+      <c r="N51" s="50"/>
+      <c r="O51" s="65"/>
+      <c r="P51" s="54"/>
+    </row>
+    <row r="52" spans="1:16" s="14" customFormat="1">
+      <c r="A52" s="115"/>
+      <c r="B52" s="113" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="138" t="s">
+        <v>110</v>
+      </c>
+      <c r="D52" s="15"/>
+      <c r="F52" s="116"/>
+      <c r="G52" s="33"/>
+      <c r="H52" s="29"/>
+      <c r="I52" s="116"/>
+      <c r="J52" s="44"/>
+      <c r="K52" s="38"/>
+      <c r="L52" s="116"/>
+      <c r="M52" s="44"/>
+      <c r="N52" s="38"/>
+      <c r="O52" s="101"/>
+      <c r="P52" s="45"/>
+    </row>
+    <row r="53" spans="1:16" s="14" customFormat="1" ht="58">
+      <c r="A53" s="115"/>
+      <c r="B53" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="139" t="s">
+        <v>313</v>
+      </c>
+      <c r="D53" s="15"/>
+      <c r="F53" s="65" t="s">
+        <v>314</v>
+      </c>
+      <c r="G53" s="33"/>
+      <c r="H53" s="29"/>
+      <c r="I53" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J53" s="44"/>
+      <c r="K53" s="38"/>
+      <c r="L53" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M53" s="44"/>
+      <c r="N53" s="38"/>
+      <c r="O53" s="65" t="s">
+        <v>309</v>
+      </c>
+      <c r="P53" s="45"/>
+    </row>
+    <row r="54" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A54" s="115"/>
+      <c r="B54" s="113" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="139" t="s">
+        <v>315</v>
+      </c>
+      <c r="D54" s="15"/>
+      <c r="F54" s="101" t="s">
+        <v>316</v>
+      </c>
+      <c r="G54" s="33"/>
+      <c r="H54" s="29"/>
+      <c r="I54" s="116" t="s">
+        <v>312</v>
+      </c>
+      <c r="J54" s="44"/>
+      <c r="K54" s="38"/>
+      <c r="L54" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M54" s="44"/>
+      <c r="N54" s="38"/>
+      <c r="O54" s="65"/>
+      <c r="P54" s="45"/>
+    </row>
+    <row r="55" spans="1:16" s="14" customFormat="1">
+      <c r="A55" s="115"/>
+      <c r="B55" s="113">
+        <v>5.2</v>
+      </c>
+      <c r="C55" s="137" t="s">
+        <v>317</v>
+      </c>
+      <c r="D55" s="15"/>
+      <c r="F55" s="101"/>
+      <c r="G55" s="33"/>
+      <c r="H55" s="29"/>
+      <c r="I55" s="116"/>
+      <c r="J55" s="44"/>
+      <c r="K55" s="38"/>
+      <c r="L55" s="116"/>
+      <c r="M55" s="44"/>
+      <c r="N55" s="38"/>
+      <c r="O55" s="65"/>
+      <c r="P55" s="45"/>
+    </row>
+    <row r="56" spans="1:16" s="14" customFormat="1">
+      <c r="A56" s="115"/>
+      <c r="B56" s="113" t="s">
+        <v>116</v>
+      </c>
+      <c r="C56" s="127" t="s">
+        <v>101</v>
+      </c>
+      <c r="D56" s="15"/>
+      <c r="F56" s="116"/>
+      <c r="G56" s="33"/>
+      <c r="H56" s="29"/>
+      <c r="I56" s="116"/>
+      <c r="J56" s="44"/>
+      <c r="K56" s="38"/>
+      <c r="L56" s="116"/>
+      <c r="M56" s="44"/>
+      <c r="N56" s="38"/>
+      <c r="O56" s="101"/>
+      <c r="P56" s="45"/>
+    </row>
+    <row r="57" spans="1:16" s="14" customFormat="1" ht="87">
+      <c r="A57" s="115"/>
+      <c r="B57" s="113" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="139" t="s">
+        <v>318</v>
+      </c>
+      <c r="D57" s="15"/>
+      <c r="F57" s="101" t="s">
+        <v>319</v>
+      </c>
+      <c r="G57" s="33"/>
+      <c r="H57" s="29"/>
+      <c r="I57" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J57" s="44"/>
+      <c r="K57" s="38"/>
+      <c r="L57" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M57" s="44"/>
+      <c r="N57" s="38"/>
+      <c r="O57" s="65"/>
+      <c r="P57" s="45"/>
+    </row>
+    <row r="58" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A58" s="115"/>
+      <c r="B58" s="113" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="139" t="s">
+        <v>320</v>
+      </c>
+      <c r="D58" s="15"/>
+      <c r="F58" s="101" t="s">
+        <v>321</v>
+      </c>
+      <c r="G58" s="33"/>
+      <c r="H58" s="29"/>
+      <c r="I58" s="116" t="s">
+        <v>312</v>
+      </c>
+      <c r="J58" s="44"/>
+      <c r="K58" s="38"/>
+      <c r="L58" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M58" s="44"/>
+      <c r="N58" s="38"/>
+      <c r="O58" s="65"/>
+      <c r="P58" s="45"/>
+    </row>
+    <row r="59" spans="1:16" s="14" customFormat="1">
+      <c r="A59" s="115"/>
+      <c r="B59" s="113" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="127" t="s">
+        <v>110</v>
+      </c>
+      <c r="D59" s="15"/>
+      <c r="F59" s="116"/>
+      <c r="G59" s="33"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="116"/>
+      <c r="J59" s="44"/>
+      <c r="K59" s="38"/>
+      <c r="L59" s="116"/>
+      <c r="M59" s="44"/>
+      <c r="N59" s="38"/>
+      <c r="O59" s="101"/>
+      <c r="P59" s="45"/>
+    </row>
+    <row r="60" spans="1:16" s="14" customFormat="1" ht="101.5">
+      <c r="A60" s="115"/>
+      <c r="B60" s="113" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="139" t="s">
+        <v>322</v>
+      </c>
+      <c r="D60" s="15"/>
+      <c r="F60" s="101" t="s">
+        <v>323</v>
+      </c>
+      <c r="G60" s="33"/>
+      <c r="H60" s="29"/>
+      <c r="I60" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J60" s="44"/>
+      <c r="K60" s="38"/>
+      <c r="L60" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M60" s="44"/>
+      <c r="N60" s="38"/>
+      <c r="O60" s="65"/>
+      <c r="P60" s="45"/>
+    </row>
+    <row r="61" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A61" s="115"/>
+      <c r="B61" s="113" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="139" t="s">
+        <v>324</v>
+      </c>
+      <c r="D61" s="15"/>
+      <c r="F61" s="101" t="s">
+        <v>325</v>
+      </c>
+      <c r="G61" s="33"/>
+      <c r="H61" s="29"/>
+      <c r="I61" s="116" t="s">
+        <v>312</v>
+      </c>
+      <c r="J61" s="44"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M61" s="44"/>
+      <c r="N61" s="38"/>
+      <c r="O61" s="65"/>
+      <c r="P61" s="45"/>
+    </row>
+    <row r="62" spans="1:16" s="14" customFormat="1">
+      <c r="A62" s="115"/>
+      <c r="B62" s="113">
+        <v>5.3</v>
+      </c>
+      <c r="C62" s="137" t="s">
+        <v>130</v>
+      </c>
+      <c r="D62" s="15"/>
+      <c r="F62" s="101"/>
+      <c r="G62" s="33"/>
+      <c r="H62" s="29"/>
+      <c r="I62" s="116"/>
+      <c r="J62" s="44"/>
+      <c r="K62" s="38"/>
+      <c r="L62" s="116"/>
+      <c r="M62" s="44"/>
+      <c r="N62" s="38"/>
+      <c r="O62" s="65"/>
+      <c r="P62" s="45"/>
+    </row>
+    <row r="63" spans="1:16" s="14" customFormat="1">
+      <c r="A63" s="115"/>
+      <c r="B63" s="113" t="s">
+        <v>131</v>
+      </c>
+      <c r="C63" s="127" t="s">
+        <v>101</v>
+      </c>
+      <c r="D63" s="15"/>
+      <c r="F63" s="116"/>
+      <c r="G63" s="33"/>
+      <c r="H63" s="29"/>
+      <c r="I63" s="116"/>
+      <c r="J63" s="44"/>
+      <c r="K63" s="38"/>
+      <c r="L63" s="116"/>
+      <c r="M63" s="44"/>
+      <c r="N63" s="38"/>
+      <c r="O63" s="101"/>
+      <c r="P63" s="45"/>
+    </row>
+    <row r="64" spans="1:16" s="14" customFormat="1">
+      <c r="A64" s="115"/>
+      <c r="B64" s="113" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="139" t="s">
+        <v>326</v>
+      </c>
+      <c r="D64" s="15"/>
+      <c r="F64" s="101" t="s">
+        <v>327</v>
+      </c>
+      <c r="G64" s="33"/>
+      <c r="H64" s="29"/>
+      <c r="I64" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J64" s="44"/>
+      <c r="K64" s="38"/>
+      <c r="L64" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M64" s="44"/>
+      <c r="N64" s="38"/>
+      <c r="O64" s="65"/>
+      <c r="P64" s="45"/>
+    </row>
+    <row r="65" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A65" s="115"/>
+      <c r="B65" s="113" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="139" t="s">
+        <v>328</v>
+      </c>
+      <c r="D65" s="15"/>
+      <c r="F65" s="101" t="s">
+        <v>329</v>
+      </c>
+      <c r="G65" s="33"/>
+      <c r="H65" s="29"/>
+      <c r="I65" s="116" t="s">
+        <v>312</v>
+      </c>
+      <c r="J65" s="44"/>
+      <c r="K65" s="38"/>
+      <c r="L65" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M65" s="44"/>
+      <c r="N65" s="38"/>
+      <c r="O65" s="65"/>
+      <c r="P65" s="45"/>
+    </row>
+    <row r="66" spans="1:16" s="14" customFormat="1">
+      <c r="A66" s="115"/>
+      <c r="B66" s="113" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="127" t="s">
+        <v>110</v>
+      </c>
+      <c r="D66" s="15"/>
+      <c r="F66" s="116"/>
+      <c r="G66" s="33"/>
+      <c r="H66" s="29"/>
+      <c r="I66" s="116"/>
+      <c r="J66" s="44"/>
+      <c r="K66" s="38"/>
+      <c r="L66" s="116"/>
+      <c r="M66" s="44"/>
+      <c r="N66" s="38"/>
+      <c r="O66" s="101"/>
+      <c r="P66" s="45"/>
+    </row>
+    <row r="67" spans="1:16" s="14" customFormat="1">
+      <c r="A67" s="115"/>
+      <c r="B67" s="113" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="139" t="s">
+        <v>330</v>
+      </c>
+      <c r="D67" s="15"/>
+      <c r="F67" s="101" t="s">
+        <v>331</v>
+      </c>
+      <c r="G67" s="33"/>
+      <c r="H67" s="29"/>
+      <c r="I67" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J67" s="44"/>
+      <c r="K67" s="38"/>
+      <c r="L67" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M67" s="44"/>
+      <c r="N67" s="38"/>
+      <c r="O67" s="65"/>
+      <c r="P67" s="45"/>
+    </row>
+    <row r="68" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A68" s="115"/>
+      <c r="B68" s="113" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="139" t="s">
+        <v>332</v>
+      </c>
+      <c r="D68" s="15"/>
+      <c r="F68" s="101" t="s">
+        <v>333</v>
+      </c>
+      <c r="G68" s="33"/>
+      <c r="H68" s="29"/>
+      <c r="I68" s="116" t="s">
+        <v>312</v>
+      </c>
+      <c r="J68" s="44"/>
+      <c r="K68" s="38"/>
+      <c r="L68" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M68" s="44"/>
+      <c r="N68" s="38"/>
+      <c r="O68" s="65"/>
+      <c r="P68" s="45"/>
+    </row>
+    <row r="69" spans="1:16" s="278" customFormat="1">
+      <c r="A69" s="329"/>
+      <c r="B69" s="293">
+        <v>5.4</v>
+      </c>
+      <c r="C69" s="330" t="s">
+        <v>334</v>
+      </c>
+      <c r="D69" s="323"/>
+      <c r="F69" s="331"/>
+      <c r="G69" s="324"/>
+      <c r="H69" s="325"/>
+      <c r="I69" s="310"/>
+      <c r="J69" s="326"/>
+      <c r="K69" s="327"/>
+      <c r="L69" s="310"/>
+      <c r="M69" s="326"/>
+      <c r="N69" s="327"/>
+      <c r="O69" s="332"/>
+      <c r="P69" s="296"/>
+    </row>
+    <row r="70" spans="1:16" s="278" customFormat="1" ht="29">
+      <c r="A70" s="329"/>
+      <c r="B70" s="293" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="333" t="s">
+        <v>335</v>
+      </c>
+      <c r="D70" s="323"/>
+      <c r="F70" s="331" t="s">
+        <v>336</v>
+      </c>
+      <c r="G70" s="324"/>
+      <c r="H70" s="325"/>
+      <c r="I70" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J70" s="326"/>
+      <c r="K70" s="327"/>
+      <c r="L70" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M70" s="326"/>
+      <c r="N70" s="327"/>
+      <c r="O70" s="332" t="s">
+        <v>337</v>
+      </c>
+      <c r="P70" s="296"/>
+    </row>
+    <row r="71" spans="1:16" s="278" customFormat="1" ht="29">
+      <c r="A71" s="329"/>
+      <c r="B71" s="293" t="s">
+        <v>149</v>
+      </c>
+      <c r="C71" s="333" t="s">
+        <v>338</v>
+      </c>
+      <c r="D71" s="323"/>
+      <c r="F71" s="331" t="s">
+        <v>339</v>
+      </c>
+      <c r="G71" s="324"/>
+      <c r="H71" s="325"/>
+      <c r="I71" s="116" t="s">
+        <v>312</v>
+      </c>
+      <c r="J71" s="326"/>
+      <c r="K71" s="327"/>
+      <c r="L71" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M71" s="326"/>
+      <c r="N71" s="327"/>
+      <c r="O71" s="332" t="s">
+        <v>337</v>
+      </c>
+      <c r="P71" s="296"/>
+    </row>
+    <row r="72" spans="1:16" s="60" customFormat="1">
+      <c r="A72" s="112"/>
+      <c r="B72" s="111"/>
+      <c r="C72" s="112"/>
+      <c r="F72" s="64"/>
+      <c r="G72" s="62"/>
+      <c r="H72" s="62"/>
+      <c r="I72" s="64"/>
+      <c r="J72" s="61"/>
+      <c r="K72" s="61"/>
+      <c r="L72" s="64"/>
+      <c r="M72" s="61"/>
+      <c r="N72" s="61"/>
+      <c r="O72" s="64"/>
+      <c r="P72" s="63"/>
+    </row>
+    <row r="73" spans="1:16" s="14" customFormat="1" ht="15" customHeight="1">
+      <c r="A73" s="115"/>
+      <c r="B73" s="113">
+        <v>6</v>
+      </c>
+      <c r="C73" s="125" t="s">
+        <v>151</v>
+      </c>
+      <c r="D73" s="15"/>
+      <c r="F73" s="65"/>
+      <c r="G73" s="33"/>
+      <c r="H73" s="29"/>
+      <c r="I73" s="116"/>
+      <c r="J73" s="44"/>
+      <c r="K73" s="38"/>
+      <c r="L73" s="116"/>
+      <c r="M73" s="44"/>
+      <c r="N73" s="38"/>
+      <c r="O73" s="65"/>
+      <c r="P73" s="45"/>
+    </row>
+    <row r="74" spans="1:16" s="14" customFormat="1" ht="60" customHeight="1">
+      <c r="A74" s="115"/>
+      <c r="B74" s="113">
+        <v>6.1</v>
+      </c>
+      <c r="C74" s="128" t="s">
+        <v>340</v>
+      </c>
+      <c r="D74" s="15"/>
+      <c r="F74" s="101" t="s">
+        <v>341</v>
+      </c>
+      <c r="G74" s="33"/>
+      <c r="H74" s="29"/>
+      <c r="I74" s="116"/>
+      <c r="J74" s="44"/>
+      <c r="K74" s="38"/>
+      <c r="L74" s="116"/>
+      <c r="M74" s="44"/>
+      <c r="N74" s="38"/>
+      <c r="O74" s="101"/>
+      <c r="P74" s="45"/>
+    </row>
+    <row r="75" spans="1:16" s="14" customFormat="1" ht="15" customHeight="1">
+      <c r="A75" s="115"/>
+      <c r="B75" s="113">
+        <v>6.2</v>
+      </c>
+      <c r="C75" s="137" t="s">
+        <v>154</v>
+      </c>
+      <c r="D75" s="15"/>
+      <c r="F75" s="65"/>
+      <c r="G75" s="33"/>
+      <c r="H75" s="29"/>
+      <c r="I75" s="116"/>
+      <c r="J75" s="44"/>
+      <c r="K75" s="38"/>
+      <c r="L75" s="116"/>
+      <c r="M75" s="44"/>
+      <c r="N75" s="38"/>
+      <c r="O75" s="65"/>
+      <c r="P75" s="45"/>
+    </row>
+    <row r="76" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A76" s="115"/>
+      <c r="B76" s="113" t="s">
+        <v>155</v>
+      </c>
+      <c r="C76" s="127" t="s">
+        <v>342</v>
+      </c>
+      <c r="D76" s="15"/>
+      <c r="F76" s="101" t="s">
+        <v>343</v>
+      </c>
+      <c r="G76" s="33"/>
+      <c r="H76" s="29"/>
+      <c r="I76" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J76" s="44"/>
+      <c r="K76" s="38"/>
+      <c r="L76" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M76" s="44"/>
+      <c r="N76" s="38"/>
+      <c r="O76" s="101" t="s">
+        <v>344</v>
+      </c>
+      <c r="P76" s="45"/>
+    </row>
+    <row r="77" spans="1:16" s="14" customFormat="1">
+      <c r="A77" s="115"/>
+      <c r="B77" s="113" t="s">
+        <v>157</v>
+      </c>
+      <c r="C77" s="127" t="s">
+        <v>345</v>
+      </c>
+      <c r="D77" s="15"/>
+      <c r="F77" s="101" t="s">
+        <v>346</v>
+      </c>
+      <c r="G77" s="33"/>
+      <c r="H77" s="29"/>
+      <c r="I77" s="116" t="s">
+        <v>312</v>
+      </c>
+      <c r="J77" s="44"/>
+      <c r="K77" s="38"/>
+      <c r="L77" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M77" s="44"/>
+      <c r="N77" s="38"/>
+      <c r="O77" s="101"/>
+      <c r="P77" s="45"/>
+    </row>
+    <row r="78" spans="1:16" s="14" customFormat="1" ht="15" customHeight="1">
+      <c r="A78" s="115"/>
+      <c r="B78" s="113">
+        <v>6.3</v>
+      </c>
+      <c r="C78" s="137" t="s">
+        <v>159</v>
+      </c>
+      <c r="D78" s="15"/>
+      <c r="F78" s="65"/>
+      <c r="G78" s="33"/>
+      <c r="H78" s="29"/>
+      <c r="I78" s="116"/>
+      <c r="J78" s="44"/>
+      <c r="K78" s="38"/>
+      <c r="L78" s="116"/>
+      <c r="M78" s="44"/>
+      <c r="N78" s="38"/>
+      <c r="O78" s="65"/>
+      <c r="P78" s="45"/>
+    </row>
+    <row r="79" spans="1:16" s="14" customFormat="1" ht="29">
+      <c r="A79" s="115"/>
+      <c r="B79" s="113" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" s="127" t="s">
+        <v>347</v>
+      </c>
+      <c r="D79" s="15"/>
+      <c r="F79" s="101" t="s">
+        <v>348</v>
+      </c>
+      <c r="G79" s="33"/>
+      <c r="H79" s="29"/>
+      <c r="I79" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J79" s="44"/>
+      <c r="K79" s="38"/>
+      <c r="L79" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M79" s="44"/>
+      <c r="N79" s="38"/>
+      <c r="O79" s="101" t="s">
+        <v>344</v>
+      </c>
+      <c r="P79" s="45"/>
+    </row>
+    <row r="80" spans="1:16" s="14" customFormat="1">
+      <c r="A80" s="115"/>
+      <c r="B80" s="113" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" s="127" t="s">
+        <v>349</v>
+      </c>
+      <c r="D80" s="15"/>
+      <c r="F80" s="101" t="s">
+        <v>346</v>
+      </c>
+      <c r="G80" s="33"/>
+      <c r="H80" s="29"/>
+      <c r="I80" s="116" t="s">
+        <v>312</v>
+      </c>
+      <c r="J80" s="44"/>
+      <c r="K80" s="38"/>
+      <c r="L80" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M80" s="44"/>
+      <c r="N80" s="38"/>
+      <c r="O80" s="101"/>
+      <c r="P80" s="45"/>
+    </row>
+    <row r="81" spans="1:16" s="14" customFormat="1" ht="15" customHeight="1">
+      <c r="A81" s="115"/>
+      <c r="B81" s="113">
+        <v>6.4</v>
+      </c>
+      <c r="C81" s="137" t="s">
+        <v>164</v>
+      </c>
+      <c r="D81" s="15"/>
+      <c r="F81" s="65"/>
+      <c r="G81" s="33"/>
+      <c r="H81" s="29"/>
+      <c r="I81" s="116"/>
+      <c r="J81" s="44"/>
+      <c r="K81" s="38"/>
+      <c r="L81" s="116"/>
+      <c r="M81" s="44"/>
+      <c r="N81" s="38"/>
+      <c r="O81" s="65"/>
+      <c r="P81" s="45"/>
+    </row>
+    <row r="82" spans="1:16" s="14" customFormat="1" ht="58">
+      <c r="A82" s="115"/>
+      <c r="B82" s="113" t="s">
+        <v>165</v>
+      </c>
+      <c r="C82" s="127" t="s">
+        <v>350</v>
+      </c>
+      <c r="D82" s="15"/>
+      <c r="F82" s="101" t="s">
+        <v>351</v>
+      </c>
+      <c r="G82" s="33"/>
+      <c r="H82" s="29"/>
+      <c r="I82" s="116" t="s">
+        <v>352</v>
+      </c>
+      <c r="J82" s="44"/>
+      <c r="K82" s="38"/>
+      <c r="L82" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M82" s="44"/>
+      <c r="N82" s="38"/>
+      <c r="O82" s="101" t="s">
+        <v>353</v>
+      </c>
+      <c r="P82" s="45"/>
+    </row>
+    <row r="83" spans="1:16" s="14" customFormat="1">
+      <c r="A83" s="115"/>
+      <c r="B83" s="113" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" s="127" t="s">
+        <v>354</v>
+      </c>
+      <c r="D83" s="15"/>
+      <c r="F83" s="101" t="s">
+        <v>346</v>
+      </c>
+      <c r="G83" s="33"/>
+      <c r="H83" s="29"/>
+      <c r="I83" s="116" t="s">
+        <v>355</v>
+      </c>
+      <c r="J83" s="44"/>
+      <c r="K83" s="38"/>
+      <c r="L83" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M83" s="44"/>
+      <c r="N83" s="38"/>
+      <c r="O83" s="101"/>
+      <c r="P83" s="45"/>
+    </row>
+    <row r="84" spans="1:16" s="14" customFormat="1">
+      <c r="A84" s="115"/>
+      <c r="B84" s="113"/>
+      <c r="C84" s="128"/>
+      <c r="F84" s="116"/>
+      <c r="G84" s="29"/>
+      <c r="H84" s="29"/>
+      <c r="I84" s="116"/>
+      <c r="J84" s="38"/>
+      <c r="K84" s="38"/>
+      <c r="L84" s="116"/>
+      <c r="M84" s="38"/>
+      <c r="N84" s="38"/>
+      <c r="O84" s="116"/>
+      <c r="P84" s="46"/>
+    </row>
+    <row r="85" spans="1:16" s="56" customFormat="1" ht="18.5">
+      <c r="A85" s="120"/>
+      <c r="B85" s="121"/>
+      <c r="C85" s="122" t="s">
+        <v>202</v>
+      </c>
+      <c r="F85" s="123"/>
+      <c r="G85" s="58"/>
+      <c r="H85" s="58"/>
+      <c r="I85" s="123"/>
+      <c r="J85" s="57"/>
+      <c r="K85" s="57"/>
+      <c r="L85" s="123"/>
+      <c r="M85" s="57"/>
+      <c r="N85" s="57"/>
+      <c r="O85" s="123"/>
+      <c r="P85" s="59"/>
+    </row>
+    <row r="86" spans="1:16" s="60" customFormat="1">
+      <c r="A86" s="112"/>
+      <c r="B86" s="111"/>
+      <c r="C86" s="112"/>
+      <c r="F86" s="64"/>
+      <c r="G86" s="62"/>
+      <c r="H86" s="62"/>
+      <c r="I86" s="64"/>
+      <c r="J86" s="61"/>
+      <c r="K86" s="61"/>
+      <c r="L86" s="64"/>
+      <c r="M86" s="61"/>
+      <c r="N86" s="61"/>
+      <c r="O86" s="64"/>
+      <c r="P86" s="63"/>
+    </row>
+    <row r="87" spans="1:16" s="14" customFormat="1">
+      <c r="A87" s="115"/>
+      <c r="B87" s="113">
+        <v>7</v>
+      </c>
+      <c r="C87" s="114" t="s">
+        <v>203</v>
+      </c>
+      <c r="D87" s="15"/>
+      <c r="F87" s="116"/>
+      <c r="G87" s="33"/>
+      <c r="H87" s="29"/>
+      <c r="I87" s="116"/>
+      <c r="J87" s="44"/>
+      <c r="K87" s="38"/>
+      <c r="L87" s="116"/>
+      <c r="M87" s="44"/>
+      <c r="N87" s="38"/>
+      <c r="O87" s="116"/>
+      <c r="P87" s="45"/>
+    </row>
+    <row r="88" spans="1:16" s="14" customFormat="1" ht="101.5">
+      <c r="A88" s="115"/>
+      <c r="B88" s="113">
+        <v>7.1</v>
+      </c>
+      <c r="C88" s="128" t="s">
+        <v>204</v>
+      </c>
+      <c r="D88" s="15"/>
+      <c r="F88" s="116" t="s">
+        <v>356</v>
+      </c>
+      <c r="G88" s="33"/>
+      <c r="H88" s="29"/>
+      <c r="I88" s="116" t="s">
+        <v>357</v>
+      </c>
+      <c r="J88" s="44"/>
+      <c r="K88" s="38"/>
+      <c r="L88" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M88" s="44"/>
+      <c r="N88" s="38"/>
+      <c r="O88" s="101" t="s">
+        <v>358</v>
+      </c>
+      <c r="P88" s="45"/>
+    </row>
+    <row r="89" spans="1:16" s="278" customFormat="1" ht="58">
+      <c r="A89" s="329"/>
+      <c r="B89" s="293">
+        <v>7.2</v>
+      </c>
+      <c r="C89" s="322" t="s">
+        <v>207</v>
+      </c>
+      <c r="D89" s="323"/>
+      <c r="F89" s="310" t="s">
+        <v>359</v>
+      </c>
+      <c r="G89" s="324"/>
+      <c r="H89" s="325"/>
+      <c r="I89" s="310" t="s">
+        <v>360</v>
+      </c>
+      <c r="J89" s="326"/>
+      <c r="K89" s="327"/>
+      <c r="L89" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M89" s="326"/>
+      <c r="N89" s="327"/>
+      <c r="O89" s="331" t="s">
+        <v>361</v>
+      </c>
+      <c r="P89" s="296"/>
+    </row>
+    <row r="90" spans="1:16" s="278" customFormat="1" ht="130.5">
+      <c r="A90" s="329"/>
+      <c r="B90" s="293">
+        <v>7.3</v>
+      </c>
+      <c r="C90" s="322" t="s">
+        <v>209</v>
+      </c>
+      <c r="D90" s="323"/>
+      <c r="F90" s="310" t="s">
+        <v>362</v>
+      </c>
+      <c r="G90" s="324"/>
+      <c r="H90" s="325"/>
+      <c r="I90" s="310" t="s">
+        <v>360</v>
+      </c>
+      <c r="J90" s="326"/>
+      <c r="K90" s="327"/>
+      <c r="L90" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M90" s="326"/>
+      <c r="N90" s="327"/>
+      <c r="O90" s="331" t="s">
+        <v>361</v>
+      </c>
+      <c r="P90" s="296"/>
+    </row>
+    <row r="91" spans="1:16" s="278" customFormat="1">
+      <c r="A91" s="329"/>
+      <c r="B91" s="293">
+        <v>7.4</v>
+      </c>
+      <c r="C91" s="322" t="s">
+        <v>363</v>
+      </c>
+      <c r="D91" s="323"/>
+      <c r="F91" s="310" t="s">
+        <v>364</v>
+      </c>
+      <c r="G91" s="324"/>
+      <c r="H91" s="325"/>
+      <c r="I91" s="310" t="s">
+        <v>357</v>
+      </c>
+      <c r="J91" s="326"/>
+      <c r="K91" s="327"/>
+      <c r="L91" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M91" s="326"/>
+      <c r="N91" s="327"/>
+      <c r="O91" s="331"/>
+      <c r="P91" s="296"/>
+    </row>
+    <row r="92" spans="1:16" s="278" customFormat="1" ht="58">
+      <c r="A92" s="329"/>
+      <c r="B92" s="293">
+        <v>7.5</v>
+      </c>
+      <c r="C92" s="322" t="s">
+        <v>213</v>
+      </c>
+      <c r="D92" s="323"/>
+      <c r="F92" s="310" t="s">
+        <v>365</v>
+      </c>
+      <c r="G92" s="324"/>
+      <c r="H92" s="325"/>
+      <c r="I92" s="310" t="s">
+        <v>360</v>
+      </c>
+      <c r="J92" s="326"/>
+      <c r="K92" s="327"/>
+      <c r="L92" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M92" s="326"/>
+      <c r="N92" s="327"/>
+      <c r="O92" s="331" t="s">
+        <v>361</v>
+      </c>
+      <c r="P92" s="296"/>
+    </row>
+    <row r="93" spans="1:16" s="278" customFormat="1" ht="130.5">
+      <c r="A93" s="329"/>
+      <c r="B93" s="293">
+        <v>7.6</v>
+      </c>
+      <c r="C93" s="322" t="s">
+        <v>214</v>
+      </c>
+      <c r="D93" s="323"/>
+      <c r="F93" s="310" t="s">
+        <v>366</v>
+      </c>
+      <c r="G93" s="324"/>
+      <c r="H93" s="325"/>
+      <c r="I93" s="310" t="s">
+        <v>360</v>
+      </c>
+      <c r="J93" s="326"/>
+      <c r="K93" s="327"/>
+      <c r="L93" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M93" s="326"/>
+      <c r="N93" s="327"/>
+      <c r="O93" s="331" t="s">
+        <v>361</v>
+      </c>
+      <c r="P93" s="296"/>
+    </row>
+    <row r="94" spans="1:16" s="14" customFormat="1">
+      <c r="A94" s="115"/>
+      <c r="B94" s="293">
+        <v>7.7</v>
+      </c>
+      <c r="C94" s="128" t="s">
+        <v>215</v>
+      </c>
+      <c r="D94" s="15"/>
+      <c r="F94" s="116"/>
+      <c r="G94" s="33"/>
+      <c r="H94" s="29"/>
+      <c r="I94" s="116"/>
+      <c r="J94" s="44"/>
+      <c r="K94" s="38"/>
+      <c r="L94" s="116"/>
+      <c r="M94" s="44"/>
+      <c r="N94" s="38"/>
+      <c r="O94" s="101"/>
+      <c r="P94" s="45"/>
+    </row>
+    <row r="95" spans="1:16" s="14" customFormat="1" ht="188.5">
+      <c r="A95" s="115"/>
+      <c r="B95" s="293" t="s">
+        <v>216</v>
+      </c>
+      <c r="C95" s="127" t="s">
+        <v>367</v>
+      </c>
+      <c r="D95" s="15"/>
+      <c r="F95" s="116" t="s">
+        <v>368</v>
+      </c>
+      <c r="G95" s="33"/>
+      <c r="H95" s="29"/>
+      <c r="I95" s="116" t="s">
+        <v>369</v>
+      </c>
+      <c r="J95" s="44"/>
+      <c r="K95" s="38"/>
+      <c r="L95" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M95" s="44"/>
+      <c r="N95" s="38"/>
+      <c r="O95" s="101" t="s">
+        <v>370</v>
+      </c>
+      <c r="P95" s="45"/>
+    </row>
+    <row r="96" spans="1:16" s="14" customFormat="1" ht="58">
+      <c r="A96" s="115"/>
+      <c r="B96" s="293" t="s">
+        <v>223</v>
+      </c>
+      <c r="C96" s="127" t="s">
+        <v>371</v>
+      </c>
+      <c r="D96" s="15"/>
+      <c r="F96" s="116" t="s">
+        <v>372</v>
+      </c>
+      <c r="G96" s="33"/>
+      <c r="H96" s="29"/>
+      <c r="I96" s="116" t="s">
+        <v>369</v>
+      </c>
+      <c r="J96" s="44"/>
+      <c r="K96" s="38"/>
+      <c r="L96" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M96" s="44"/>
+      <c r="N96" s="38"/>
+      <c r="O96" s="101" t="s">
+        <v>373</v>
+      </c>
+      <c r="P96" s="45"/>
+    </row>
+    <row r="97" spans="1:16" s="14" customFormat="1" ht="58">
+      <c r="A97" s="115"/>
+      <c r="B97" s="293" t="s">
+        <v>227</v>
+      </c>
+      <c r="C97" s="127" t="s">
+        <v>374</v>
+      </c>
+      <c r="D97" s="15"/>
+      <c r="F97" s="116" t="s">
+        <v>375</v>
+      </c>
+      <c r="G97" s="33"/>
+      <c r="H97" s="29"/>
+      <c r="I97" s="116" t="s">
+        <v>369</v>
+      </c>
+      <c r="J97" s="44"/>
+      <c r="K97" s="38"/>
+      <c r="L97" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M97" s="44"/>
+      <c r="N97" s="38"/>
+      <c r="O97" s="101" t="s">
+        <v>376</v>
+      </c>
+      <c r="P97" s="45"/>
+    </row>
+    <row r="98" spans="1:16" s="14" customFormat="1" ht="58">
+      <c r="A98" s="115"/>
+      <c r="B98" s="293" t="s">
+        <v>230</v>
+      </c>
+      <c r="C98" s="127" t="s">
+        <v>377</v>
+      </c>
+      <c r="D98" s="15"/>
+      <c r="F98" s="116" t="s">
+        <v>378</v>
+      </c>
+      <c r="G98" s="33"/>
+      <c r="H98" s="29"/>
+      <c r="I98" s="116" t="s">
+        <v>357</v>
+      </c>
+      <c r="J98" s="44"/>
+      <c r="K98" s="38"/>
+      <c r="L98" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M98" s="44"/>
+      <c r="N98" s="38"/>
+      <c r="O98" s="101" t="s">
+        <v>370</v>
+      </c>
+      <c r="P98" s="45"/>
+    </row>
+    <row r="99" spans="1:16" s="60" customFormat="1">
+      <c r="A99" s="112"/>
+      <c r="B99" s="111"/>
+      <c r="C99" s="112"/>
+      <c r="F99" s="64"/>
+      <c r="G99" s="62"/>
+      <c r="H99" s="62"/>
+      <c r="I99" s="64"/>
+      <c r="J99" s="61"/>
+      <c r="K99" s="61"/>
+      <c r="L99" s="64"/>
+      <c r="M99" s="61"/>
+      <c r="N99" s="61"/>
+      <c r="O99" s="64"/>
+      <c r="P99" s="63"/>
+    </row>
+    <row r="100" spans="1:16" s="278" customFormat="1">
+      <c r="A100" s="329"/>
+      <c r="B100" s="293">
+        <v>8</v>
+      </c>
+      <c r="C100" s="334" t="s">
+        <v>233</v>
+      </c>
+      <c r="D100" s="323"/>
+      <c r="F100" s="310"/>
+      <c r="G100" s="324"/>
+      <c r="H100" s="325"/>
+      <c r="I100" s="310"/>
+      <c r="J100" s="326"/>
+      <c r="K100" s="327"/>
+      <c r="L100" s="310"/>
+      <c r="M100" s="326"/>
+      <c r="N100" s="327"/>
+      <c r="O100" s="310"/>
+      <c r="P100" s="296"/>
+    </row>
+    <row r="101" spans="1:16" s="278" customFormat="1" ht="58">
+      <c r="A101" s="329"/>
+      <c r="B101" s="293">
+        <v>8.1</v>
+      </c>
+      <c r="C101" s="322" t="s">
+        <v>234</v>
+      </c>
+      <c r="D101" s="323"/>
+      <c r="F101" s="310" t="s">
+        <v>379</v>
+      </c>
+      <c r="G101" s="324"/>
+      <c r="H101" s="325"/>
+      <c r="I101" s="310" t="s">
+        <v>380</v>
+      </c>
+      <c r="J101" s="326"/>
+      <c r="K101" s="327"/>
+      <c r="L101" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M101" s="326"/>
+      <c r="N101" s="327"/>
+      <c r="O101" s="331" t="s">
+        <v>381</v>
+      </c>
+      <c r="P101" s="296"/>
+    </row>
+    <row r="102" spans="1:16" s="278" customFormat="1" ht="72.5">
+      <c r="A102" s="329"/>
+      <c r="B102" s="293">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="C102" s="322" t="s">
+        <v>236</v>
+      </c>
+      <c r="D102" s="323"/>
+      <c r="F102" s="310" t="s">
+        <v>382</v>
+      </c>
+      <c r="G102" s="324"/>
+      <c r="H102" s="325"/>
+      <c r="I102" s="310" t="s">
+        <v>380</v>
+      </c>
+      <c r="J102" s="326"/>
+      <c r="K102" s="327"/>
+      <c r="L102" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M102" s="326"/>
+      <c r="N102" s="327"/>
+      <c r="O102" s="331" t="s">
+        <v>383</v>
+      </c>
+      <c r="P102" s="296"/>
+    </row>
+    <row r="103" spans="1:16" s="278" customFormat="1" ht="104.15" customHeight="1">
+      <c r="A103" s="329"/>
+      <c r="B103" s="293">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="C103" s="322" t="s">
+        <v>238</v>
+      </c>
+      <c r="D103" s="323"/>
+      <c r="F103" s="310" t="s">
+        <v>384</v>
+      </c>
+      <c r="G103" s="324"/>
+      <c r="H103" s="325"/>
+      <c r="I103" s="310" t="s">
+        <v>385</v>
+      </c>
+      <c r="J103" s="326"/>
+      <c r="K103" s="327"/>
+      <c r="L103" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M103" s="326"/>
+      <c r="N103" s="327"/>
+      <c r="O103" s="331" t="s">
+        <v>381</v>
+      </c>
+      <c r="P103" s="296"/>
+    </row>
+    <row r="104" spans="1:16" s="278" customFormat="1" ht="87">
+      <c r="A104" s="329"/>
+      <c r="B104" s="293">
+        <v>8.4</v>
+      </c>
+      <c r="C104" s="322" t="s">
+        <v>239</v>
+      </c>
+      <c r="D104" s="323"/>
+      <c r="F104" s="310" t="s">
+        <v>386</v>
+      </c>
+      <c r="G104" s="324"/>
+      <c r="H104" s="325"/>
+      <c r="I104" s="310" t="s">
+        <v>385</v>
+      </c>
+      <c r="J104" s="326"/>
+      <c r="K104" s="327"/>
+      <c r="L104" s="310" t="s">
+        <v>273</v>
+      </c>
+      <c r="M104" s="326"/>
+      <c r="N104" s="327"/>
+      <c r="O104" s="331" t="s">
+        <v>383</v>
+      </c>
+      <c r="P104" s="296"/>
+    </row>
+    <row r="105" spans="1:16" s="60" customFormat="1">
+      <c r="A105" s="112"/>
+      <c r="B105" s="111"/>
+      <c r="C105" s="112"/>
+      <c r="F105" s="64"/>
+      <c r="G105" s="62"/>
+      <c r="H105" s="62"/>
+      <c r="I105" s="64"/>
+      <c r="J105" s="61"/>
+      <c r="K105" s="61"/>
+      <c r="L105" s="64"/>
+      <c r="M105" s="61"/>
+      <c r="N105" s="61"/>
+      <c r="O105" s="64"/>
+      <c r="P105" s="63"/>
+    </row>
+    <row r="106" spans="1:16" s="14" customFormat="1">
+      <c r="A106" s="115"/>
+      <c r="B106" s="113">
+        <v>9</v>
+      </c>
+      <c r="C106" s="114" t="s">
+        <v>387</v>
+      </c>
+      <c r="D106" s="15"/>
+      <c r="F106" s="116"/>
+      <c r="G106" s="33"/>
+      <c r="H106" s="29"/>
+      <c r="I106" s="116"/>
+      <c r="J106" s="44"/>
+      <c r="K106" s="38"/>
+      <c r="L106" s="116"/>
+      <c r="M106" s="44"/>
+      <c r="N106" s="38"/>
+      <c r="O106" s="116"/>
+      <c r="P106" s="45"/>
+    </row>
+    <row r="107" spans="1:16" s="14" customFormat="1" ht="87">
+      <c r="A107" s="115"/>
+      <c r="B107" s="117">
+        <v>9.1</v>
+      </c>
+      <c r="C107" s="128" t="s">
+        <v>388</v>
+      </c>
+      <c r="D107" s="15"/>
+      <c r="F107" s="116" t="s">
+        <v>389</v>
+      </c>
+      <c r="G107" s="33"/>
+      <c r="H107" s="29"/>
+      <c r="I107" s="116" t="s">
+        <v>308</v>
+      </c>
+      <c r="J107" s="44"/>
+      <c r="K107" s="38"/>
+      <c r="L107" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="M107" s="44"/>
+      <c r="N107" s="38"/>
+      <c r="O107" s="101" t="s">
+        <v>390</v>
+      </c>
+      <c r="P107" s="45"/>
+    </row>
+    <row r="108" spans="1:16" s="14" customFormat="1" ht="72.5">
+      <c r="A108" s="115"/>
+      <c r="B108" s="113">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C108" s="128" t="s">
         <v>244</v>
       </c>
-      <c r="D1" s="726"/>
-[...532 lines deleted...]
-      <c r="F23" s="134" t="s">
+      <c r="D108" s="15"/>
+      <c r="F108" s="116" t="s">
+        <v>391</v>
+      </c>
+      <c r="G108" s="33"/>
+      <c r="H108" s="29"/>
+      <c r="I108" s="116" t="s">
+        <v>369</v>
+      </c>
+      <c r="J108" s="44"/>
+      <c r="K108" s="38"/>
+      <c r="L108" s="116" t="s">
         <v>273</v>
       </c>
-      <c r="G23" s="42"/>
-[...2151 lines deleted...]
-      <c r="C113" s="17"/>
+      <c r="M108" s="44"/>
+      <c r="N108" s="38"/>
+      <c r="O108" s="101" t="s">
+        <v>390</v>
+      </c>
+      <c r="P108" s="45"/>
+    </row>
+    <row r="109" spans="1:16" s="60" customFormat="1">
+      <c r="A109" s="112"/>
+      <c r="B109" s="111"/>
+      <c r="F109" s="64"/>
+      <c r="G109" s="62"/>
+      <c r="H109" s="62"/>
+      <c r="I109" s="64"/>
+      <c r="J109" s="61"/>
+      <c r="K109" s="61"/>
+      <c r="L109" s="64"/>
+      <c r="M109" s="61"/>
+      <c r="N109" s="61"/>
+      <c r="O109" s="64"/>
+      <c r="P109" s="63"/>
+    </row>
+    <row r="110" spans="1:16">
+      <c r="C110" s="13"/>
+    </row>
+    <row r="111" spans="1:16">
+      <c r="C111" s="13"/>
+    </row>
+    <row r="112" spans="1:16">
+      <c r="C112" s="13"/>
+    </row>
+    <row r="113" spans="3:3">
+      <c r="C113" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C1:P1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup fitToHeight="0" orientation="landscape" paperSize="3" scale="65" r:id="rId1"/>
+  <pageSetup paperSize="3" scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF4F53DC-41EA-4CA3-9ED8-5557B354058B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF4F53DC-41EA-4CA3-9ED8-5557B354058B}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
-    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B3:F11"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="F14" sqref="B1:F14"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
-    <col min="2" max="2" width="25.5714285714286" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="60.7142857142857" customWidth="1"/>
+    <col min="2" max="2" width="25.54296875" customWidth="1"/>
+    <col min="3" max="4" width="10.7265625" customWidth="1"/>
+    <col min="5" max="5" width="60.7265625" customWidth="1"/>
     <col min="6" max="6" width="62" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" ht="15" thickBot="1"/>
-[...13 lines deleted...]
-      <c r="F3" s="731" t="s">
+    <row r="1" spans="1:6">
+      <c r="A1" s="645"/>
+      <c r="B1" s="646"/>
+      <c r="C1" s="646"/>
+      <c r="D1" s="646"/>
+      <c r="E1" s="646"/>
+      <c r="F1" s="647"/>
+    </row>
+    <row r="2" spans="1:6" ht="15" thickBot="1">
+      <c r="A2" s="392"/>
+      <c r="F2" s="5"/>
+    </row>
+    <row r="3" spans="1:6" s="248" customFormat="1" ht="14.5" customHeight="1">
+      <c r="A3" s="648"/>
+      <c r="B3" s="802" t="s">
         <v>392</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D4" s="435" t="s">
+      <c r="C3" s="804" t="s">
         <v>393</v>
       </c>
-      <c r="E4" s="730"/>
-[...3 lines deleted...]
-      <c r="B5" s="436" t="s">
+      <c r="D3" s="347" t="s">
         <v>394</v>
       </c>
-      <c r="C5" s="437">
+      <c r="E3" s="804" t="s">
+        <v>395</v>
+      </c>
+      <c r="F3" s="804" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="392"/>
+      <c r="B4" s="803"/>
+      <c r="C4" s="805"/>
+      <c r="D4" s="473" t="s">
+        <v>397</v>
+      </c>
+      <c r="E4" s="805"/>
+      <c r="F4" s="805"/>
+    </row>
+    <row r="5" spans="1:6" ht="29">
+      <c r="A5" s="392"/>
+      <c r="B5" s="649" t="s">
+        <v>398</v>
+      </c>
+      <c r="C5" s="650">
         <v>2005</v>
       </c>
-      <c r="D5" s="437">
+      <c r="D5" s="650">
         <v>2040</v>
       </c>
-      <c r="E5" s="438" t="s">
-[...10 lines deleted...]
-      <c r="C6" s="440">
+      <c r="E5" s="651" t="s">
+        <v>399</v>
+      </c>
+      <c r="F5" s="652" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="58.5" thickBot="1">
+      <c r="A6" s="392"/>
+      <c r="B6" s="653" t="s">
+        <v>401</v>
+      </c>
+      <c r="C6" s="654">
         <v>2005</v>
       </c>
-      <c r="D6" s="440">
+      <c r="D6" s="654">
         <v>2040</v>
       </c>
-      <c r="E6" s="441" t="s">
-[...22 lines deleted...]
-      <c r="B10" s="361" t="s">
+      <c r="E6" s="655" t="s">
+        <v>402</v>
+      </c>
+      <c r="F6" s="656" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="11" spans="2:2" ht="14.5">
-[...2 lines deleted...]
-      </c>
+    <row r="7" spans="1:6">
+      <c r="A7" s="392"/>
+      <c r="B7" s="657" t="s">
+        <v>176</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="392"/>
+      <c r="B8" s="658" t="s">
+        <v>403</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="392"/>
+      <c r="B9" s="658" t="s">
+        <v>404</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="392"/>
+      <c r="B10" s="659" t="s">
+        <v>405</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="660"/>
+      <c r="B11" s="661" t="s">
+        <v>406</v>
+      </c>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F5" r:id="rId1" display="Our Clean Energy Commitment | Con Edison"/>
-    <hyperlink ref="F6" r:id="rId2" display="Our Clean Energy Commitment | Con Edison"/>
+    <hyperlink ref="F5" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
+    <hyperlink ref="F6" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
   </hyperlinks>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" paperSize="1" scale="72" r:id="rId3"/>
+  <pageSetup scale="51" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A1:AK82"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0" topLeftCell="F32">
-      <selection pane="topLeft" activeCell="F32" sqref="F32"/>
+    <sheetView showGridLines="0" topLeftCell="F32" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F32" sqref="F32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="8.28571428571429" style="242" bestFit="1" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="27" max="27" width="10.2857142857143" customWidth="1"/>
+    <col min="1" max="1" width="8.26953125" style="204" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.54296875" style="24" customWidth="1"/>
+    <col min="3" max="3" width="70.26953125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="4.7265625" style="24" customWidth="1"/>
+    <col min="5" max="5" width="2.26953125" style="24" customWidth="1"/>
+    <col min="6" max="6" width="15.453125" style="24" customWidth="1"/>
+    <col min="7" max="8" width="2.26953125" style="24" customWidth="1"/>
+    <col min="9" max="9" width="11.26953125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="3.453125" style="24" customWidth="1"/>
+    <col min="11" max="11" width="2.26953125" style="24" customWidth="1"/>
+    <col min="12" max="12" width="12.26953125" style="24" customWidth="1"/>
+    <col min="13" max="14" width="2.26953125" style="24" customWidth="1"/>
+    <col min="15" max="15" width="13.54296875" style="24" customWidth="1"/>
+    <col min="16" max="17" width="2.26953125" style="24" customWidth="1"/>
+    <col min="18" max="18" width="14.26953125" style="24" customWidth="1"/>
+    <col min="19" max="20" width="2.26953125" style="24" customWidth="1"/>
+    <col min="21" max="21" width="88.26953125" style="34" customWidth="1"/>
+    <col min="22" max="23" width="2.26953125" style="24" customWidth="1"/>
+    <col min="24" max="24" width="60.7265625" style="34" customWidth="1"/>
+    <col min="25" max="25" width="2.26953125" style="24" customWidth="1"/>
+    <col min="26" max="26" width="9.26953125" customWidth="1"/>
+    <col min="27" max="27" width="10.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" s="362" customFormat="1" ht="14">
-[...22 lines deleted...]
-    <row r="4" s="176" customFormat="1" ht="12.5"/>
+    <row r="1" spans="1:37" s="306" customFormat="1" ht="14">
+      <c r="B1" s="307" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37" s="308" customFormat="1" ht="14">
+      <c r="A2" s="308" t="s">
+        <v>408</v>
+      </c>
+      <c r="B2" s="309"/>
+      <c r="C2" s="306"/>
+      <c r="D2" s="306"/>
+      <c r="E2" s="306"/>
+    </row>
+    <row r="3" spans="1:37" s="308" customFormat="1" ht="14">
+      <c r="A3" s="308" t="s">
+        <v>409</v>
+      </c>
+      <c r="B3" s="309"/>
+      <c r="C3" s="306"/>
+      <c r="D3" s="306"/>
+      <c r="E3" s="306"/>
+    </row>
+    <row r="4" spans="1:37" s="143" customFormat="1" ht="12.5"/>
     <row r="5" spans="1:37" ht="50.25" customHeight="1">
-      <c r="A5" s="237"/>
-[...39 lines deleted...]
-    <row r="6" spans="1:37" ht="14.5">
+      <c r="A5" s="200"/>
+      <c r="B5" s="150"/>
+      <c r="C5" s="153" t="s">
+        <v>410</v>
+      </c>
+      <c r="D5" s="153"/>
+      <c r="E5" s="153"/>
+      <c r="F5" s="153"/>
+      <c r="G5" s="153"/>
+      <c r="H5" s="153"/>
+      <c r="I5" s="153"/>
+      <c r="J5" s="153"/>
+      <c r="K5" s="153"/>
+      <c r="L5" s="153"/>
+      <c r="M5" s="153"/>
+      <c r="N5" s="153"/>
+      <c r="O5" s="153"/>
+      <c r="P5" s="153"/>
+      <c r="Q5" s="153"/>
+      <c r="R5" s="153"/>
+      <c r="S5" s="153"/>
+      <c r="T5" s="153"/>
+      <c r="U5" s="153"/>
+      <c r="V5" s="153"/>
+      <c r="W5" s="153"/>
+      <c r="X5" s="153"/>
+      <c r="Y5" s="153"/>
+      <c r="Z5" s="153"/>
+      <c r="AA5" s="153"/>
+      <c r="AB5" s="153"/>
+      <c r="AC5" s="153"/>
+      <c r="AD5" s="153"/>
+      <c r="AE5" s="153"/>
+      <c r="AF5" s="153"/>
+      <c r="AG5" s="153"/>
+      <c r="AH5" s="151"/>
+      <c r="AI5" s="151"/>
+      <c r="AJ5" s="151"/>
+      <c r="AK5" s="151"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6"/>
-      <c r="B6" s="179"/>
-      <c r="C6" s="229"/>
+      <c r="B6" s="144"/>
+      <c r="C6" s="194"/>
       <c r="D6"/>
       <c r="E6"/>
-      <c r="F6" s="367"/>
-[...34 lines deleted...]
-    <row r="7" spans="1:37" ht="16.4" customHeight="1">
+      <c r="F6" s="311"/>
+      <c r="G6" s="312"/>
+      <c r="H6" s="313" t="s">
+        <v>411</v>
+      </c>
+      <c r="I6" s="194"/>
+      <c r="J6" s="194"/>
+      <c r="K6" s="194"/>
+      <c r="L6" s="194"/>
+      <c r="M6" s="194"/>
+      <c r="N6" s="194"/>
+      <c r="O6" s="194"/>
+      <c r="P6" s="194"/>
+      <c r="Q6" s="194"/>
+      <c r="R6" s="194"/>
+      <c r="S6" s="194"/>
+      <c r="T6" s="194"/>
+      <c r="U6" s="212"/>
+      <c r="V6" s="194"/>
+      <c r="W6" s="194"/>
+      <c r="X6" s="194"/>
+      <c r="Y6" s="194"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="6"/>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="4"/>
+      <c r="AF6" s="6"/>
+      <c r="AG6" s="6"/>
+      <c r="AH6" s="4"/>
+      <c r="AI6" s="6"/>
+      <c r="AJ6" s="6"/>
+      <c r="AK6" s="21"/>
+    </row>
+    <row r="7" spans="1:37" ht="16.399999999999999" customHeight="1">
       <c r="A7"/>
-      <c r="B7" s="187"/>
-      <c r="C7" s="190"/>
+      <c r="B7" s="152"/>
+      <c r="C7" s="155"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7" s="370"/>
-[...34 lines deleted...]
-    <row r="8" spans="1:37" ht="14.5">
+      <c r="F7" s="314"/>
+      <c r="G7" s="313"/>
+      <c r="H7" s="313" t="s">
+        <v>412</v>
+      </c>
+      <c r="I7" s="155"/>
+      <c r="J7" s="155"/>
+      <c r="K7" s="155"/>
+      <c r="L7" s="155"/>
+      <c r="M7" s="155"/>
+      <c r="N7" s="155"/>
+      <c r="O7" s="155"/>
+      <c r="P7" s="155"/>
+      <c r="Q7" s="155"/>
+      <c r="R7" s="155"/>
+      <c r="S7" s="155"/>
+      <c r="T7" s="155"/>
+      <c r="U7" s="213"/>
+      <c r="V7" s="155"/>
+      <c r="W7" s="155"/>
+      <c r="X7" s="155"/>
+      <c r="Y7" s="155"/>
+      <c r="Z7" s="6"/>
+      <c r="AA7" s="6"/>
+      <c r="AB7" s="6"/>
+      <c r="AC7" s="6"/>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="4"/>
+      <c r="AF7" s="6"/>
+      <c r="AG7" s="6"/>
+      <c r="AH7" s="4"/>
+      <c r="AI7" s="6"/>
+      <c r="AJ7" s="6"/>
+      <c r="AK7" s="21"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8"/>
-      <c r="B8" s="187"/>
-      <c r="C8" s="190"/>
+      <c r="B8" s="152"/>
+      <c r="C8" s="155"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8" s="371"/>
-[...122 lines deleted...]
-      <c r="I11" s="192" t="s">
+      <c r="F8" s="315"/>
+      <c r="G8" s="313"/>
+      <c r="H8" s="313" t="s">
+        <v>413</v>
+      </c>
+      <c r="I8" s="155"/>
+      <c r="J8" s="155"/>
+      <c r="K8" s="155"/>
+      <c r="L8" s="155"/>
+      <c r="M8" s="155"/>
+      <c r="N8" s="155"/>
+      <c r="O8" s="155"/>
+      <c r="P8" s="155"/>
+      <c r="Q8" s="155"/>
+      <c r="R8" s="155"/>
+      <c r="S8" s="155"/>
+      <c r="T8" s="155"/>
+      <c r="U8" s="213"/>
+      <c r="V8" s="155"/>
+      <c r="W8" s="155"/>
+      <c r="X8" s="155"/>
+      <c r="Y8" s="155"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6"/>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6"/>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="4"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6"/>
+      <c r="AH8" s="4"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="6"/>
+      <c r="AK8" s="21"/>
+    </row>
+    <row r="9" spans="1:37" s="14" customFormat="1">
+      <c r="B9" s="183"/>
+      <c r="C9" s="184"/>
+      <c r="D9" s="184"/>
+      <c r="E9" s="184"/>
+      <c r="F9" s="184"/>
+      <c r="G9" s="184"/>
+      <c r="H9" s="184"/>
+      <c r="I9" s="184"/>
+      <c r="J9" s="184"/>
+      <c r="K9" s="184"/>
+      <c r="L9" s="184"/>
+      <c r="M9" s="184"/>
+      <c r="N9" s="184"/>
+      <c r="O9" s="184"/>
+      <c r="P9" s="184"/>
+      <c r="Q9" s="184"/>
+      <c r="R9" s="184"/>
+      <c r="S9" s="184"/>
+      <c r="T9" s="184"/>
+      <c r="U9" s="214"/>
+      <c r="V9" s="184"/>
+      <c r="W9" s="184"/>
+      <c r="X9" s="184"/>
+      <c r="Y9" s="184"/>
+      <c r="Z9" s="185"/>
+      <c r="AA9" s="185"/>
+      <c r="AB9" s="185"/>
+      <c r="AC9" s="185"/>
+      <c r="AD9" s="185"/>
+      <c r="AE9" s="186"/>
+      <c r="AF9" s="185"/>
+      <c r="AG9" s="185"/>
+      <c r="AH9" s="186"/>
+      <c r="AI9" s="185"/>
+      <c r="AJ9" s="185"/>
+      <c r="AK9" s="22"/>
+    </row>
+    <row r="10" spans="1:37" s="169" customFormat="1" ht="6" customHeight="1">
+      <c r="A10" s="164"/>
+      <c r="B10" s="156"/>
+      <c r="C10" s="160"/>
+      <c r="D10" s="187"/>
+      <c r="E10" s="158"/>
+      <c r="F10" s="159"/>
+      <c r="G10" s="187"/>
+      <c r="H10" s="160"/>
+      <c r="I10" s="159"/>
+      <c r="J10" s="187"/>
+      <c r="K10" s="158"/>
+      <c r="L10" s="159"/>
+      <c r="M10" s="187"/>
+      <c r="N10" s="158"/>
+      <c r="O10" s="159"/>
+      <c r="P10" s="187"/>
+      <c r="Q10" s="158"/>
+      <c r="R10" s="159"/>
+      <c r="S10" s="187"/>
+      <c r="T10" s="160"/>
+      <c r="U10" s="160"/>
+      <c r="V10" s="187"/>
+      <c r="W10" s="160"/>
+      <c r="X10" s="160"/>
+      <c r="Y10" s="160"/>
+      <c r="Z10" s="166"/>
+      <c r="AA10" s="166"/>
+      <c r="AB10" s="166"/>
+      <c r="AC10" s="166"/>
+      <c r="AD10" s="166"/>
+      <c r="AE10" s="167"/>
+      <c r="AF10" s="166"/>
+      <c r="AG10" s="166"/>
+      <c r="AH10" s="167"/>
+      <c r="AI10" s="166"/>
+      <c r="AJ10" s="166"/>
+      <c r="AK10" s="168"/>
+    </row>
+    <row r="11" spans="1:37" s="169" customFormat="1">
+      <c r="A11" s="201"/>
+      <c r="B11" s="156"/>
+      <c r="C11" s="156"/>
+      <c r="D11" s="188"/>
+      <c r="E11" s="157"/>
+      <c r="F11" s="157" t="s">
         <v>14</v>
       </c>
-      <c r="J11" s="223"/>
-[...6 lines deleted...]
-      <c r="O11" s="192" t="s">
+      <c r="G11" s="188"/>
+      <c r="H11" s="157"/>
+      <c r="I11" s="157" t="s">
         <v>16</v>
       </c>
-      <c r="P11" s="223"/>
-[...1 lines deleted...]
-      <c r="R11" s="192" t="s">
+      <c r="J11" s="188"/>
+      <c r="K11" s="157"/>
+      <c r="L11" s="157" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="223"/>
-[...20 lines deleted...]
-      <c r="A12" s="216" t="s">
+      <c r="M11" s="188"/>
+      <c r="N11" s="157"/>
+      <c r="O11" s="157" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="741" t="s">
-[...8 lines deleted...]
-      <c r="I12" s="217">
+      <c r="P11" s="188"/>
+      <c r="Q11" s="157"/>
+      <c r="R11" s="157" t="s">
+        <v>19</v>
+      </c>
+      <c r="S11" s="188"/>
+      <c r="T11" s="161"/>
+      <c r="U11" s="162"/>
+      <c r="V11" s="188"/>
+      <c r="W11" s="161"/>
+      <c r="X11" s="162"/>
+      <c r="Y11" s="163"/>
+      <c r="Z11" s="166"/>
+      <c r="AA11" s="166"/>
+      <c r="AB11" s="166"/>
+      <c r="AC11" s="166"/>
+      <c r="AD11" s="166"/>
+      <c r="AE11" s="167"/>
+      <c r="AF11" s="166"/>
+      <c r="AG11" s="166"/>
+      <c r="AH11" s="167"/>
+      <c r="AI11" s="166"/>
+      <c r="AJ11" s="166"/>
+      <c r="AK11" s="168"/>
+    </row>
+    <row r="12" spans="1:37" s="169" customFormat="1">
+      <c r="A12" s="181" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="813" t="s">
+        <v>414</v>
+      </c>
+      <c r="C12" s="814"/>
+      <c r="D12" s="188"/>
+      <c r="E12" s="157"/>
+      <c r="F12" s="182"/>
+      <c r="G12" s="188"/>
+      <c r="H12" s="157"/>
+      <c r="I12" s="182">
         <v>2020</v>
       </c>
-      <c r="J12" s="223"/>
-[...1 lines deleted...]
-      <c r="L12" s="217">
+      <c r="J12" s="188"/>
+      <c r="K12" s="157"/>
+      <c r="L12" s="182">
         <v>2021</v>
       </c>
-      <c r="M12" s="223"/>
-[...1 lines deleted...]
-      <c r="O12" s="217">
+      <c r="M12" s="188"/>
+      <c r="N12" s="157"/>
+      <c r="O12" s="182">
         <v>2022</v>
       </c>
-      <c r="P12" s="223"/>
-[...157 lines deleted...]
-      <c r="A18" s="205">
+      <c r="P12" s="188"/>
+      <c r="Q12" s="157"/>
+      <c r="R12" s="182"/>
+      <c r="S12" s="188"/>
+      <c r="T12" s="164"/>
+      <c r="U12" s="210" t="s">
+        <v>415</v>
+      </c>
+      <c r="V12" s="188"/>
+      <c r="W12" s="164"/>
+      <c r="X12" s="210" t="s">
+        <v>416</v>
+      </c>
+      <c r="Y12" s="163"/>
+      <c r="Z12" s="166"/>
+      <c r="AA12" s="166"/>
+      <c r="AB12" s="166"/>
+      <c r="AC12" s="166"/>
+      <c r="AD12" s="166"/>
+      <c r="AE12" s="167"/>
+      <c r="AF12" s="166"/>
+      <c r="AG12" s="166"/>
+      <c r="AH12" s="167"/>
+      <c r="AI12" s="166"/>
+      <c r="AJ12" s="166"/>
+      <c r="AK12" s="168"/>
+    </row>
+    <row r="13" spans="1:37" s="169" customFormat="1">
+      <c r="A13" s="201"/>
+      <c r="B13" s="156"/>
+      <c r="C13" s="156"/>
+      <c r="D13" s="188"/>
+      <c r="E13" s="158"/>
+      <c r="F13" s="159"/>
+      <c r="G13" s="188"/>
+      <c r="H13" s="165"/>
+      <c r="I13" s="159"/>
+      <c r="J13" s="188"/>
+      <c r="K13" s="158"/>
+      <c r="L13" s="159"/>
+      <c r="M13" s="188"/>
+      <c r="N13" s="158"/>
+      <c r="O13" s="159"/>
+      <c r="P13" s="188"/>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="159"/>
+      <c r="S13" s="188"/>
+      <c r="T13" s="165"/>
+      <c r="U13" s="162"/>
+      <c r="V13" s="188"/>
+      <c r="W13" s="165"/>
+      <c r="X13" s="162"/>
+      <c r="Y13" s="163"/>
+      <c r="Z13" s="166"/>
+      <c r="AA13" s="166"/>
+      <c r="AB13" s="166"/>
+      <c r="AC13" s="166"/>
+      <c r="AD13" s="166"/>
+      <c r="AE13" s="167"/>
+      <c r="AF13" s="166"/>
+      <c r="AG13" s="166"/>
+      <c r="AH13" s="167"/>
+      <c r="AI13" s="166"/>
+      <c r="AJ13" s="166"/>
+      <c r="AK13" s="168"/>
+    </row>
+    <row r="14" spans="1:37" s="292" customFormat="1" ht="6" customHeight="1">
+      <c r="A14" s="287"/>
+      <c r="B14" s="287"/>
+      <c r="C14" s="287"/>
+      <c r="D14" s="288"/>
+      <c r="E14" s="289"/>
+      <c r="F14" s="289"/>
+      <c r="G14" s="288"/>
+      <c r="H14" s="287"/>
+      <c r="I14" s="289"/>
+      <c r="J14" s="288"/>
+      <c r="K14" s="289"/>
+      <c r="L14" s="289"/>
+      <c r="M14" s="288"/>
+      <c r="N14" s="289"/>
+      <c r="O14" s="289"/>
+      <c r="P14" s="288"/>
+      <c r="Q14" s="289"/>
+      <c r="R14" s="289"/>
+      <c r="S14" s="288"/>
+      <c r="T14" s="287"/>
+      <c r="U14" s="287"/>
+      <c r="V14" s="288"/>
+      <c r="W14" s="287"/>
+      <c r="X14" s="287"/>
+      <c r="Y14" s="287"/>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="24"/>
+      <c r="E15" s="106"/>
+      <c r="F15" s="106"/>
+      <c r="G15" s="106"/>
+      <c r="I15" s="106"/>
+      <c r="J15" s="106"/>
+      <c r="K15" s="106"/>
+      <c r="L15" s="106"/>
+      <c r="M15" s="106"/>
+      <c r="N15" s="106"/>
+      <c r="O15" s="106"/>
+      <c r="P15" s="106"/>
+      <c r="Q15" s="106"/>
+      <c r="R15" s="106"/>
+      <c r="S15" s="106"/>
+      <c r="U15" s="24"/>
+      <c r="X15" s="24"/>
+    </row>
+    <row r="16" spans="1:37" s="208" customFormat="1" ht="18.5">
+      <c r="A16" s="205"/>
+      <c r="B16" s="206" t="s">
+        <v>417</v>
+      </c>
+      <c r="C16" s="207"/>
+      <c r="D16" s="207"/>
+      <c r="E16" s="207"/>
+      <c r="F16" s="207"/>
+      <c r="G16" s="207"/>
+      <c r="H16" s="207"/>
+      <c r="I16" s="207"/>
+      <c r="J16" s="207"/>
+      <c r="K16" s="207"/>
+      <c r="L16" s="207"/>
+      <c r="M16" s="207"/>
+      <c r="N16" s="207"/>
+      <c r="O16" s="207"/>
+      <c r="P16" s="207"/>
+      <c r="Q16" s="207"/>
+      <c r="R16" s="207"/>
+      <c r="S16" s="207"/>
+      <c r="T16" s="207"/>
+      <c r="U16" s="207"/>
+      <c r="V16" s="207"/>
+      <c r="W16" s="207"/>
+      <c r="X16" s="207"/>
+      <c r="Y16" s="207"/>
+    </row>
+    <row r="17" spans="1:27" ht="39">
+      <c r="A17" s="170"/>
+      <c r="B17" s="152"/>
+      <c r="C17" s="144"/>
+      <c r="E17" s="146"/>
+      <c r="H17" s="146"/>
+      <c r="K17" s="146"/>
+      <c r="N17" s="146"/>
+      <c r="Q17" s="146"/>
+      <c r="T17" s="146"/>
+      <c r="U17" s="229" t="s">
+        <v>418</v>
+      </c>
+      <c r="V17" s="171"/>
+      <c r="W17" s="146"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" s="170">
         <v>1</v>
       </c>
-      <c r="B18" s="187" t="s">
-[...69 lines deleted...]
-      <c r="B21" s="739" t="s">
+      <c r="B18" s="152" t="s">
         <v>419</v>
       </c>
-      <c r="C21" s="739"/>
-[...23 lines deleted...]
-      <c r="A22" s="242" t="s">
+      <c r="C18" s="144"/>
+      <c r="E18" s="146"/>
+      <c r="H18" s="146"/>
+      <c r="K18" s="146"/>
+      <c r="N18" s="146"/>
+      <c r="Q18" s="146"/>
+      <c r="T18" s="146"/>
+      <c r="U18" s="172"/>
+      <c r="V18" s="171"/>
+      <c r="W18" s="146"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" s="204">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="B19" s="815" t="s">
         <v>420</v>
       </c>
-      <c r="B22" s="739" t="s">
+      <c r="C19" s="815"/>
+      <c r="D19" s="815"/>
+      <c r="E19" s="195"/>
+      <c r="F19" s="223"/>
+      <c r="G19" s="223"/>
+      <c r="H19" s="224"/>
+      <c r="I19" s="223"/>
+      <c r="J19" s="223"/>
+      <c r="K19" s="224"/>
+      <c r="L19" s="223"/>
+      <c r="M19" s="223"/>
+      <c r="N19" s="224"/>
+      <c r="O19" s="223"/>
+      <c r="P19" s="223"/>
+      <c r="Q19" s="224"/>
+      <c r="R19" s="223"/>
+      <c r="S19" s="173"/>
+      <c r="T19" s="195"/>
+      <c r="U19" s="175"/>
+      <c r="V19" s="174"/>
+      <c r="W19" s="195"/>
+      <c r="X19" s="176"/>
+      <c r="Y19" s="204"/>
+    </row>
+    <row r="20" spans="1:27" ht="26">
+      <c r="A20" s="204">
+        <v>1.2</v>
+      </c>
+      <c r="B20" s="815" t="s">
         <v>421</v>
       </c>
-      <c r="C22" s="739"/>
-[...23 lines deleted...]
-      <c r="A23" s="242" t="s">
+      <c r="C20" s="815"/>
+      <c r="D20" s="815"/>
+      <c r="E20" s="146"/>
+      <c r="H20" s="146"/>
+      <c r="K20" s="146"/>
+      <c r="N20" s="146"/>
+      <c r="Q20" s="146"/>
+      <c r="T20" s="146"/>
+      <c r="U20" s="145" t="s">
         <v>422</v>
       </c>
-      <c r="B23" s="739" t="s">
+      <c r="V20" s="171"/>
+      <c r="W20" s="146"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" s="204" t="s">
         <v>423</v>
       </c>
-      <c r="C23" s="739"/>
-[...23 lines deleted...]
-      <c r="A24" s="242" t="s">
+      <c r="B21" s="815" t="s">
         <v>424</v>
       </c>
-      <c r="B24" s="739" t="s">
+      <c r="C21" s="815"/>
+      <c r="D21" s="815"/>
+      <c r="E21" s="146"/>
+      <c r="F21" s="225"/>
+      <c r="G21" s="226"/>
+      <c r="H21" s="227"/>
+      <c r="I21" s="225"/>
+      <c r="J21" s="226"/>
+      <c r="K21" s="227"/>
+      <c r="L21" s="225"/>
+      <c r="M21" s="226"/>
+      <c r="N21" s="227"/>
+      <c r="O21" s="225"/>
+      <c r="P21" s="226"/>
+      <c r="Q21" s="227"/>
+      <c r="R21" s="225"/>
+      <c r="T21" s="146"/>
+      <c r="U21" s="145"/>
+      <c r="V21" s="171"/>
+      <c r="W21" s="146"/>
+      <c r="Z21" s="178"/>
+      <c r="AA21" s="178"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" s="204" t="s">
         <v>425</v>
       </c>
-      <c r="C24" s="739"/>
-[...26 lines deleted...]
-      <c r="B25" s="735" t="s">
+      <c r="B22" s="815" t="s">
         <v>426</v>
       </c>
-      <c r="C25" s="735"/>
-[...16 lines deleted...]
-      <c r="U25" s="180" t="s">
+      <c r="C22" s="815"/>
+      <c r="D22" s="815"/>
+      <c r="E22" s="146"/>
+      <c r="F22" s="225"/>
+      <c r="G22" s="226"/>
+      <c r="H22" s="227"/>
+      <c r="I22" s="225"/>
+      <c r="J22" s="226"/>
+      <c r="K22" s="227"/>
+      <c r="L22" s="225"/>
+      <c r="M22" s="226"/>
+      <c r="N22" s="227"/>
+      <c r="O22" s="225"/>
+      <c r="P22" s="226"/>
+      <c r="Q22" s="227"/>
+      <c r="R22" s="225"/>
+      <c r="T22" s="146"/>
+      <c r="U22" s="145"/>
+      <c r="V22" s="171"/>
+      <c r="W22" s="146"/>
+      <c r="Z22" s="178"/>
+      <c r="AA22" s="178"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" s="204" t="s">
         <v>427</v>
       </c>
-      <c r="V25" s="206"/>
-[...1 lines deleted...]
-      <c r="X25" s="207" t="s">
+      <c r="B23" s="815" t="s">
         <v>428</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="242" t="s">
+      <c r="C23" s="815"/>
+      <c r="D23" s="815"/>
+      <c r="E23" s="146"/>
+      <c r="F23" s="225"/>
+      <c r="G23" s="226"/>
+      <c r="H23" s="227"/>
+      <c r="I23" s="225"/>
+      <c r="J23" s="226"/>
+      <c r="K23" s="227"/>
+      <c r="L23" s="225"/>
+      <c r="M23" s="226"/>
+      <c r="N23" s="227"/>
+      <c r="O23" s="225"/>
+      <c r="P23" s="226"/>
+      <c r="Q23" s="227"/>
+      <c r="R23" s="225"/>
+      <c r="T23" s="146"/>
+      <c r="U23" s="145"/>
+      <c r="V23" s="171"/>
+      <c r="W23" s="146"/>
+      <c r="Z23" s="178"/>
+      <c r="AA23" s="178"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" s="204" t="s">
         <v>429</v>
       </c>
-      <c r="B26" s="739" t="s">
+      <c r="B24" s="815" t="s">
         <v>430</v>
       </c>
-      <c r="C26" s="739"/>
-[...16 lines deleted...]
-      <c r="U26" s="180" t="s">
+      <c r="C24" s="815"/>
+      <c r="D24" s="815"/>
+      <c r="E24" s="146"/>
+      <c r="F24" s="225"/>
+      <c r="G24" s="226"/>
+      <c r="H24" s="227"/>
+      <c r="I24" s="225"/>
+      <c r="J24" s="226"/>
+      <c r="K24" s="227"/>
+      <c r="L24" s="225"/>
+      <c r="M24" s="226"/>
+      <c r="N24" s="227"/>
+      <c r="O24" s="225"/>
+      <c r="P24" s="226"/>
+      <c r="Q24" s="227"/>
+      <c r="R24" s="225"/>
+      <c r="T24" s="146"/>
+      <c r="U24" s="145"/>
+      <c r="V24" s="171"/>
+      <c r="W24" s="146"/>
+      <c r="Z24" s="178"/>
+      <c r="AA24" s="178"/>
+    </row>
+    <row r="25" spans="1:27" ht="52">
+      <c r="A25" s="105">
+        <v>1.3</v>
+      </c>
+      <c r="B25" s="808" t="s">
         <v>431</v>
       </c>
-      <c r="V26" s="206"/>
-[...3 lines deleted...]
-      <c r="A27" s="242" t="s">
+      <c r="C25" s="808"/>
+      <c r="D25" s="808"/>
+      <c r="E25" s="146"/>
+      <c r="F25" s="225"/>
+      <c r="G25" s="226"/>
+      <c r="H25" s="227"/>
+      <c r="I25" s="225"/>
+      <c r="J25" s="226"/>
+      <c r="K25" s="227"/>
+      <c r="L25" s="225"/>
+      <c r="M25" s="226"/>
+      <c r="N25" s="227"/>
+      <c r="O25" s="225"/>
+      <c r="P25" s="226"/>
+      <c r="Q25" s="227"/>
+      <c r="R25" s="225"/>
+      <c r="T25" s="146"/>
+      <c r="U25" s="145" t="s">
         <v>432</v>
       </c>
-      <c r="B27" s="739" t="s">
+      <c r="V25" s="171"/>
+      <c r="W25" s="146"/>
+      <c r="X25" s="172" t="s">
         <v>433</v>
       </c>
-      <c r="C27" s="739"/>
-[...42 lines deleted...]
-      <c r="A29" s="205">
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" s="204" t="s">
+        <v>434</v>
+      </c>
+      <c r="B26" s="815" t="s">
+        <v>435</v>
+      </c>
+      <c r="C26" s="815"/>
+      <c r="D26" s="815"/>
+      <c r="E26" s="146"/>
+      <c r="F26" s="225"/>
+      <c r="G26" s="226"/>
+      <c r="H26" s="227"/>
+      <c r="I26" s="225"/>
+      <c r="J26" s="226"/>
+      <c r="K26" s="227"/>
+      <c r="L26" s="225"/>
+      <c r="M26" s="226"/>
+      <c r="N26" s="227"/>
+      <c r="O26" s="225"/>
+      <c r="P26" s="226"/>
+      <c r="Q26" s="227"/>
+      <c r="R26" s="225"/>
+      <c r="T26" s="146"/>
+      <c r="U26" s="145" t="s">
+        <v>436</v>
+      </c>
+      <c r="V26" s="171"/>
+      <c r="W26" s="146"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="204" t="s">
+        <v>437</v>
+      </c>
+      <c r="B27" s="815" t="s">
+        <v>438</v>
+      </c>
+      <c r="C27" s="815"/>
+      <c r="D27" s="815"/>
+      <c r="E27" s="146"/>
+      <c r="F27" s="225"/>
+      <c r="G27" s="226"/>
+      <c r="H27" s="227"/>
+      <c r="I27" s="225"/>
+      <c r="J27" s="226"/>
+      <c r="K27" s="227"/>
+      <c r="L27" s="225"/>
+      <c r="M27" s="226"/>
+      <c r="N27" s="227"/>
+      <c r="O27" s="225"/>
+      <c r="P27" s="226"/>
+      <c r="Q27" s="227"/>
+      <c r="R27" s="225"/>
+      <c r="T27" s="146"/>
+      <c r="U27" s="145" t="s">
+        <v>436</v>
+      </c>
+      <c r="V27" s="171"/>
+      <c r="W27" s="146"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="B28" s="204"/>
+      <c r="C28" s="204"/>
+      <c r="D28" s="204"/>
+      <c r="E28" s="146"/>
+      <c r="F28" s="177"/>
+      <c r="H28" s="146"/>
+      <c r="I28" s="177"/>
+      <c r="K28" s="146"/>
+      <c r="L28" s="177"/>
+      <c r="N28" s="146"/>
+      <c r="O28" s="177"/>
+      <c r="Q28" s="146"/>
+      <c r="R28" s="177"/>
+      <c r="T28" s="146"/>
+      <c r="U28" s="145"/>
+      <c r="V28" s="171"/>
+      <c r="W28" s="146"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" s="170">
         <v>2</v>
       </c>
-      <c r="B29" s="737" t="s">
-[...29 lines deleted...]
-      <c r="F30" s="275">
+      <c r="B29" s="806" t="s">
+        <v>439</v>
+      </c>
+      <c r="C29" s="806"/>
+      <c r="D29" s="806"/>
+      <c r="E29" s="146"/>
+      <c r="F29" s="177"/>
+      <c r="H29" s="146"/>
+      <c r="I29" s="177"/>
+      <c r="K29" s="146"/>
+      <c r="L29" s="177"/>
+      <c r="N29" s="146"/>
+      <c r="O29" s="177"/>
+      <c r="Q29" s="146"/>
+      <c r="R29" s="177"/>
+      <c r="T29" s="146"/>
+      <c r="U29" s="172"/>
+      <c r="V29" s="171"/>
+      <c r="W29" s="146"/>
+    </row>
+    <row r="30" spans="1:27" s="2" customFormat="1" ht="87" customHeight="1">
+      <c r="A30" s="230">
+        <v>2.1</v>
+      </c>
+      <c r="B30" s="816" t="s">
+        <v>440</v>
+      </c>
+      <c r="C30" s="816"/>
+      <c r="D30" s="816"/>
+      <c r="E30" s="148"/>
+      <c r="F30" s="235">
         <f>F31*25</f>
         <v>0</v>
       </c>
-      <c r="G30" s="272"/>
-[...1 lines deleted...]
-      <c r="I30" s="275">
+      <c r="G30" s="232"/>
+      <c r="H30" s="233"/>
+      <c r="I30" s="235">
         <f>I31*25</f>
         <v>0</v>
       </c>
-      <c r="J30" s="272"/>
-[...1 lines deleted...]
-      <c r="L30" s="275">
+      <c r="J30" s="232"/>
+      <c r="K30" s="233"/>
+      <c r="L30" s="235">
         <f>L31*25</f>
         <v>0</v>
       </c>
-      <c r="M30" s="272"/>
-[...1 lines deleted...]
-      <c r="O30" s="275">
+      <c r="M30" s="232"/>
+      <c r="N30" s="233"/>
+      <c r="O30" s="235">
         <f>O31*25</f>
         <v>0</v>
       </c>
-      <c r="P30" s="272"/>
-[...1 lines deleted...]
-      <c r="R30" s="275">
+      <c r="P30" s="232"/>
+      <c r="Q30" s="233"/>
+      <c r="R30" s="235">
         <f>R31*25</f>
         <v>0</v>
       </c>
-      <c r="S30" s="182"/>
-[...52 lines deleted...]
-      <c r="B32" s="271" t="s">
+      <c r="S30" s="147"/>
+      <c r="T30" s="148"/>
+      <c r="U30" s="218" t="s">
         <v>441</v>
       </c>
-      <c r="C32" s="271"/>
-[...2 lines deleted...]
-      <c r="F32" s="255">
+      <c r="V30" s="149"/>
+      <c r="W30" s="148"/>
+      <c r="X30" s="145" t="s">
+        <v>442</v>
+      </c>
+      <c r="Y30" s="149"/>
+      <c r="Z30" s="179"/>
+      <c r="AA30" s="179"/>
+    </row>
+    <row r="31" spans="1:27" s="2" customFormat="1" ht="21.65" customHeight="1">
+      <c r="A31" s="203">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B31" s="809" t="s">
+        <v>443</v>
+      </c>
+      <c r="C31" s="809"/>
+      <c r="D31" s="809"/>
+      <c r="E31" s="148"/>
+      <c r="F31" s="220"/>
+      <c r="G31" s="221"/>
+      <c r="H31" s="222"/>
+      <c r="I31" s="220"/>
+      <c r="J31" s="221"/>
+      <c r="K31" s="222"/>
+      <c r="L31" s="220"/>
+      <c r="M31" s="221"/>
+      <c r="N31" s="222"/>
+      <c r="O31" s="220"/>
+      <c r="P31" s="221"/>
+      <c r="Q31" s="222"/>
+      <c r="R31" s="220"/>
+      <c r="S31" s="147"/>
+      <c r="T31" s="148"/>
+      <c r="U31" s="298" t="s">
+        <v>444</v>
+      </c>
+      <c r="V31" s="149"/>
+      <c r="W31" s="148"/>
+      <c r="X31" s="219"/>
+      <c r="Y31" s="149"/>
+      <c r="Z31" s="179"/>
+      <c r="AA31" s="179"/>
+    </row>
+    <row r="32" spans="1:27" s="2" customFormat="1" ht="62.25" customHeight="1">
+      <c r="A32" s="230" t="s">
+        <v>445</v>
+      </c>
+      <c r="B32" s="231" t="s">
+        <v>446</v>
+      </c>
+      <c r="C32" s="231"/>
+      <c r="D32" s="211"/>
+      <c r="E32" s="148"/>
+      <c r="F32" s="215">
         <f>((F31*1000)/0.0192)/1000000</f>
         <v>0</v>
       </c>
-      <c r="G32" s="256"/>
-[...1 lines deleted...]
-      <c r="I32" s="255">
+      <c r="G32" s="216"/>
+      <c r="H32" s="217"/>
+      <c r="I32" s="215">
         <f>((I31*1000)/0.0192)/1000000</f>
         <v>0</v>
       </c>
-      <c r="J32" s="256"/>
-[...1 lines deleted...]
-      <c r="L32" s="255">
+      <c r="J32" s="216"/>
+      <c r="K32" s="217"/>
+      <c r="L32" s="215">
         <f>((L31*1000)/0.0192)/1000000</f>
         <v>0</v>
       </c>
-      <c r="M32" s="256"/>
-[...1 lines deleted...]
-      <c r="O32" s="255">
+      <c r="M32" s="216"/>
+      <c r="N32" s="217"/>
+      <c r="O32" s="215">
         <f>((O31*1000)/0.0192)/1000000</f>
         <v>0</v>
       </c>
-      <c r="P32" s="256"/>
-[...1 lines deleted...]
-      <c r="R32" s="255">
+      <c r="P32" s="216"/>
+      <c r="Q32" s="217"/>
+      <c r="R32" s="215">
         <f>((R31*1000)/0.0192)/1000000</f>
         <v>0</v>
       </c>
-      <c r="S32" s="182"/>
-[...50 lines deleted...]
-      <c r="B34" s="735" t="s">
+      <c r="S32" s="147"/>
+      <c r="T32" s="148"/>
+      <c r="U32" s="299"/>
+      <c r="V32" s="149"/>
+      <c r="W32" s="148"/>
+      <c r="X32" s="218" t="s">
         <v>447</v>
       </c>
-      <c r="C34" s="735"/>
-[...2 lines deleted...]
-      <c r="F34" s="274">
+      <c r="Y32" s="149"/>
+      <c r="Z32" s="179"/>
+      <c r="AA32" s="179"/>
+    </row>
+    <row r="33" spans="1:37" s="2" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A33" s="231">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="B33" s="808" t="s">
+        <v>448</v>
+      </c>
+      <c r="C33" s="808"/>
+      <c r="D33" s="147"/>
+      <c r="E33" s="148"/>
+      <c r="F33" s="228"/>
+      <c r="G33" s="221"/>
+      <c r="H33" s="222"/>
+      <c r="I33" s="228"/>
+      <c r="J33" s="221"/>
+      <c r="K33" s="222"/>
+      <c r="L33" s="228"/>
+      <c r="M33" s="221"/>
+      <c r="N33" s="222"/>
+      <c r="O33" s="228"/>
+      <c r="P33" s="221"/>
+      <c r="Q33" s="222"/>
+      <c r="R33" s="228"/>
+      <c r="S33" s="147"/>
+      <c r="T33" s="148"/>
+      <c r="U33" s="218" t="s">
+        <v>449</v>
+      </c>
+      <c r="V33" s="147"/>
+      <c r="W33" s="148"/>
+      <c r="X33" s="145" t="s">
+        <v>450</v>
+      </c>
+      <c r="Y33" s="147"/>
+    </row>
+    <row r="34" spans="1:37" s="2" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A34" s="231" t="s">
+        <v>451</v>
+      </c>
+      <c r="B34" s="808" t="s">
+        <v>452</v>
+      </c>
+      <c r="C34" s="808"/>
+      <c r="D34" s="147"/>
+      <c r="E34" s="148"/>
+      <c r="F34" s="234">
         <f>(F33/1000)*0.95</f>
         <v>0</v>
       </c>
-      <c r="G34" s="272"/>
-[...1 lines deleted...]
-      <c r="I34" s="274">
+      <c r="G34" s="232"/>
+      <c r="H34" s="233"/>
+      <c r="I34" s="234">
         <f>(I33/1000)*0.95</f>
         <v>0</v>
       </c>
-      <c r="J34" s="272"/>
-[...1 lines deleted...]
-      <c r="L34" s="274">
+      <c r="J34" s="232"/>
+      <c r="K34" s="233"/>
+      <c r="L34" s="234">
         <f>(L33/1000)*0.95</f>
         <v>0</v>
       </c>
-      <c r="M34" s="272"/>
-[...1 lines deleted...]
-      <c r="O34" s="274">
+      <c r="M34" s="232"/>
+      <c r="N34" s="233"/>
+      <c r="O34" s="234">
         <f>(O33/1000)*0.95</f>
         <v>0</v>
       </c>
-      <c r="P34" s="272"/>
-[...1 lines deleted...]
-      <c r="R34" s="274">
+      <c r="P34" s="232"/>
+      <c r="Q34" s="233"/>
+      <c r="R34" s="234">
         <f>(R33/1000)*0.95</f>
         <v>0</v>
       </c>
-      <c r="S34" s="182"/>
-[...19 lines deleted...]
-      <c r="F35" s="354" t="str">
+      <c r="S34" s="147"/>
+      <c r="T34" s="148"/>
+      <c r="U34" s="145"/>
+      <c r="V34" s="147"/>
+      <c r="W34" s="148"/>
+      <c r="X34" s="218" t="s">
+        <v>453</v>
+      </c>
+      <c r="Y34" s="147"/>
+    </row>
+    <row r="35" spans="1:37" s="2" customFormat="1" ht="78" customHeight="1">
+      <c r="A35" s="231">
+        <v>2.4</v>
+      </c>
+      <c r="B35" s="808" t="s">
+        <v>454</v>
+      </c>
+      <c r="C35" s="808"/>
+      <c r="D35" s="147"/>
+      <c r="E35" s="148"/>
+      <c r="F35" s="301" t="str">
         <f>IF(F34&gt;0,F32/F34,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="G35" s="355"/>
-[...1 lines deleted...]
-      <c r="I35" s="354" t="str">
+      <c r="G35" s="302"/>
+      <c r="H35" s="303"/>
+      <c r="I35" s="301" t="str">
         <f>IF(I34&gt;0,I32/I34,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="J35" s="355"/>
-[...1 lines deleted...]
-      <c r="L35" s="354" t="str">
+      <c r="J35" s="302"/>
+      <c r="K35" s="303"/>
+      <c r="L35" s="301" t="str">
         <f>IF(L34&gt;0,L32/L34,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="M35" s="355"/>
-[...1 lines deleted...]
-      <c r="O35" s="354" t="str">
+      <c r="M35" s="302"/>
+      <c r="N35" s="303"/>
+      <c r="O35" s="301" t="str">
         <f>IF(O34&gt;0,O32/O34,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="P35" s="355"/>
-[...1 lines deleted...]
-      <c r="R35" s="354" t="str">
+      <c r="P35" s="302"/>
+      <c r="Q35" s="303"/>
+      <c r="R35" s="301" t="str">
         <f>IF(R34&gt;0,R32/R34,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="S35" s="182"/>
-[...148 lines deleted...]
-      <c r="A41" s="327">
+      <c r="S35" s="147"/>
+      <c r="T35" s="148"/>
+      <c r="U35" s="218" t="s">
+        <v>455</v>
+      </c>
+      <c r="V35" s="147"/>
+      <c r="W35" s="148"/>
+      <c r="Y35" s="147"/>
+    </row>
+    <row r="36" spans="1:37" s="2" customFormat="1">
+      <c r="A36" s="211"/>
+      <c r="B36" s="147"/>
+      <c r="C36" s="147"/>
+      <c r="D36" s="147"/>
+      <c r="E36" s="148"/>
+      <c r="F36" s="147"/>
+      <c r="G36" s="147"/>
+      <c r="H36" s="148"/>
+      <c r="I36" s="147"/>
+      <c r="J36" s="147"/>
+      <c r="K36" s="148"/>
+      <c r="L36" s="147"/>
+      <c r="M36" s="147"/>
+      <c r="N36" s="148"/>
+      <c r="O36" s="147"/>
+      <c r="P36" s="147"/>
+      <c r="Q36" s="148"/>
+      <c r="R36" s="147"/>
+      <c r="S36" s="147"/>
+      <c r="T36" s="148"/>
+      <c r="U36" s="147"/>
+      <c r="V36" s="147"/>
+      <c r="W36" s="148"/>
+      <c r="Y36" s="147"/>
+    </row>
+    <row r="37" spans="1:37" s="14" customFormat="1">
+      <c r="A37" s="192"/>
+      <c r="B37" s="192"/>
+      <c r="C37" s="192"/>
+      <c r="D37" s="197"/>
+      <c r="E37" s="474"/>
+      <c r="F37" s="197"/>
+      <c r="G37" s="197"/>
+      <c r="H37" s="474"/>
+      <c r="I37" s="197"/>
+      <c r="J37" s="197"/>
+      <c r="K37" s="474"/>
+      <c r="L37" s="197"/>
+      <c r="M37" s="197"/>
+      <c r="N37" s="474"/>
+      <c r="O37" s="197"/>
+      <c r="P37" s="197"/>
+      <c r="Q37" s="474"/>
+      <c r="R37" s="197"/>
+      <c r="S37" s="197"/>
+      <c r="T37" s="474"/>
+      <c r="U37" s="147"/>
+      <c r="V37" s="197"/>
+      <c r="W37" s="474"/>
+      <c r="X37" s="198"/>
+      <c r="Y37" s="197"/>
+    </row>
+    <row r="38" spans="1:37" s="191" customFormat="1" ht="18.5">
+      <c r="A38" s="202"/>
+      <c r="B38" s="190" t="s">
+        <v>456</v>
+      </c>
+      <c r="C38" s="189"/>
+      <c r="D38" s="189"/>
+      <c r="E38" s="196"/>
+      <c r="F38" s="258"/>
+      <c r="G38" s="258"/>
+      <c r="H38" s="259"/>
+      <c r="I38" s="258"/>
+      <c r="J38" s="258"/>
+      <c r="K38" s="259"/>
+      <c r="L38" s="258"/>
+      <c r="M38" s="258"/>
+      <c r="N38" s="259"/>
+      <c r="O38" s="258"/>
+      <c r="P38" s="258"/>
+      <c r="Q38" s="259"/>
+      <c r="R38" s="258"/>
+      <c r="S38" s="189"/>
+      <c r="T38" s="196"/>
+      <c r="U38" s="189"/>
+      <c r="V38" s="189"/>
+      <c r="W38" s="196"/>
+      <c r="X38" s="189"/>
+      <c r="Y38" s="189"/>
+      <c r="AK38" s="241"/>
+    </row>
+    <row r="39" spans="1:37" s="2" customFormat="1" ht="57.5">
+      <c r="A39" s="203"/>
+      <c r="B39" s="809"/>
+      <c r="C39" s="809"/>
+      <c r="D39" s="809"/>
+      <c r="E39" s="148"/>
+      <c r="F39" s="256"/>
+      <c r="G39" s="256"/>
+      <c r="H39" s="257"/>
+      <c r="I39" s="256"/>
+      <c r="J39" s="256"/>
+      <c r="K39" s="257"/>
+      <c r="L39" s="256"/>
+      <c r="M39" s="256"/>
+      <c r="N39" s="257"/>
+      <c r="O39" s="256"/>
+      <c r="P39" s="256"/>
+      <c r="Q39" s="257"/>
+      <c r="R39" s="256"/>
+      <c r="S39" s="147"/>
+      <c r="T39" s="148"/>
+      <c r="U39" s="229" t="s">
+        <v>457</v>
+      </c>
+      <c r="V39" s="149"/>
+      <c r="W39" s="148"/>
+      <c r="X39" s="238"/>
+      <c r="Y39" s="149"/>
+    </row>
+    <row r="40" spans="1:37" s="2" customFormat="1" ht="18.5">
+      <c r="A40" s="203"/>
+      <c r="B40" s="211"/>
+      <c r="C40" s="211"/>
+      <c r="D40" s="211"/>
+      <c r="E40" s="148"/>
+      <c r="F40" s="256"/>
+      <c r="G40" s="256"/>
+      <c r="H40" s="257"/>
+      <c r="I40" s="256"/>
+      <c r="J40" s="256"/>
+      <c r="K40" s="257"/>
+      <c r="L40" s="256"/>
+      <c r="M40" s="256"/>
+      <c r="N40" s="257"/>
+      <c r="O40" s="256"/>
+      <c r="P40" s="256"/>
+      <c r="Q40" s="257"/>
+      <c r="R40" s="256"/>
+      <c r="S40" s="147"/>
+      <c r="T40" s="148"/>
+      <c r="U40" s="247"/>
+      <c r="V40" s="149"/>
+      <c r="W40" s="148"/>
+      <c r="X40" s="238"/>
+      <c r="Y40" s="149"/>
+    </row>
+    <row r="41" spans="1:37" s="2" customFormat="1" ht="26">
+      <c r="A41" s="279">
         <v>1</v>
       </c>
-      <c r="B41" s="737" t="s">
-[...62 lines deleted...]
-      <c r="A43" s="251" t="s">
+      <c r="B41" s="806" t="s">
         <v>458</v>
       </c>
-      <c r="B43" s="736" t="s">
+      <c r="C41" s="806"/>
+      <c r="D41" s="806"/>
+      <c r="E41" s="148"/>
+      <c r="F41" s="267"/>
+      <c r="G41" s="256"/>
+      <c r="H41" s="257"/>
+      <c r="I41" s="256"/>
+      <c r="J41" s="256"/>
+      <c r="K41" s="257"/>
+      <c r="L41" s="256"/>
+      <c r="M41" s="256"/>
+      <c r="N41" s="257"/>
+      <c r="O41" s="256"/>
+      <c r="P41" s="256"/>
+      <c r="Q41" s="257"/>
+      <c r="R41" s="256"/>
+      <c r="S41" s="147"/>
+      <c r="T41" s="148"/>
+      <c r="U41" s="280" t="s">
         <v>459</v>
       </c>
-      <c r="C43" s="736"/>
-[...17 lines deleted...]
-      <c r="U43" s="180" t="s">
+      <c r="V41" s="149"/>
+      <c r="W41" s="148"/>
+      <c r="X41" s="238"/>
+      <c r="Y41" s="149"/>
+    </row>
+    <row r="42" spans="1:37" s="2" customFormat="1">
+      <c r="A42" s="211" t="s">
         <v>460</v>
       </c>
-      <c r="V43" s="184"/>
-[...5 lines deleted...]
-      <c r="A44" s="251" t="s">
+      <c r="B42" s="809" t="s">
         <v>461</v>
       </c>
-      <c r="B44" s="736" t="s">
+      <c r="C42" s="809"/>
+      <c r="D42" s="809"/>
+      <c r="E42" s="148"/>
+      <c r="F42" s="263"/>
+      <c r="G42" s="261"/>
+      <c r="H42" s="262"/>
+      <c r="I42" s="263"/>
+      <c r="J42" s="261"/>
+      <c r="K42" s="262"/>
+      <c r="L42" s="263"/>
+      <c r="M42" s="261"/>
+      <c r="N42" s="262"/>
+      <c r="O42" s="263"/>
+      <c r="P42" s="261"/>
+      <c r="Q42" s="262"/>
+      <c r="R42" s="263"/>
+      <c r="S42" s="147"/>
+      <c r="T42" s="148"/>
+      <c r="U42" s="145" t="s">
         <v>462</v>
       </c>
-      <c r="C44" s="736"/>
-[...17 lines deleted...]
-      <c r="U44" s="180" t="s">
+      <c r="V42" s="149"/>
+      <c r="W42" s="148"/>
+      <c r="X42" s="238"/>
+      <c r="Y42" s="149"/>
+    </row>
+    <row r="43" spans="1:37" s="2" customFormat="1">
+      <c r="A43" s="211" t="s">
         <v>463</v>
       </c>
-      <c r="V44" s="184"/>
-[...5 lines deleted...]
-      <c r="A45" s="251" t="s">
+      <c r="B43" s="809" t="s">
         <v>464</v>
       </c>
-      <c r="B45" s="251" t="s">
+      <c r="C43" s="809"/>
+      <c r="D43" s="809"/>
+      <c r="E43" s="148"/>
+      <c r="F43" s="263"/>
+      <c r="G43" s="261"/>
+      <c r="H43" s="262"/>
+      <c r="I43" s="263"/>
+      <c r="J43" s="261"/>
+      <c r="K43" s="262"/>
+      <c r="L43" s="263"/>
+      <c r="M43" s="261"/>
+      <c r="N43" s="262"/>
+      <c r="O43" s="263"/>
+      <c r="P43" s="261"/>
+      <c r="Q43" s="262"/>
+      <c r="R43" s="263"/>
+      <c r="S43" s="147"/>
+      <c r="T43" s="148"/>
+      <c r="U43" s="145" t="s">
         <v>465</v>
       </c>
-      <c r="C45" s="251"/>
-[...17 lines deleted...]
-      <c r="U45" s="180" t="s">
+      <c r="V43" s="149"/>
+      <c r="W43" s="148"/>
+      <c r="X43" s="238"/>
+      <c r="Y43" s="149"/>
+    </row>
+    <row r="44" spans="1:37" s="2" customFormat="1">
+      <c r="A44" s="211" t="s">
         <v>466</v>
       </c>
-      <c r="V45" s="184"/>
-[...5 lines deleted...]
-      <c r="A46" s="251" t="s">
+      <c r="B44" s="809" t="s">
         <v>467</v>
       </c>
-      <c r="B46" s="738" t="s">
+      <c r="C44" s="809"/>
+      <c r="D44" s="809"/>
+      <c r="E44" s="148"/>
+      <c r="F44" s="263"/>
+      <c r="G44" s="261"/>
+      <c r="H44" s="262"/>
+      <c r="I44" s="263"/>
+      <c r="J44" s="261"/>
+      <c r="K44" s="262"/>
+      <c r="L44" s="263"/>
+      <c r="M44" s="261"/>
+      <c r="N44" s="262"/>
+      <c r="O44" s="263"/>
+      <c r="P44" s="261"/>
+      <c r="Q44" s="262"/>
+      <c r="R44" s="263"/>
+      <c r="S44" s="147"/>
+      <c r="T44" s="148"/>
+      <c r="U44" s="145" t="s">
         <v>468</v>
       </c>
-      <c r="C46" s="738"/>
-[...17 lines deleted...]
-      <c r="U46" s="180" t="s">
+      <c r="V44" s="149"/>
+      <c r="W44" s="148"/>
+      <c r="X44" s="238"/>
+      <c r="Y44" s="149"/>
+    </row>
+    <row r="45" spans="1:37" s="2" customFormat="1">
+      <c r="A45" s="211" t="s">
         <v>469</v>
       </c>
-      <c r="V46" s="184"/>
-[...5 lines deleted...]
-      <c r="A47" s="251" t="s">
+      <c r="B45" s="211" t="s">
         <v>470</v>
       </c>
-      <c r="B47" s="738" t="s">
+      <c r="C45" s="211"/>
+      <c r="D45" s="211"/>
+      <c r="E45" s="148"/>
+      <c r="F45" s="263"/>
+      <c r="G45" s="261"/>
+      <c r="H45" s="262"/>
+      <c r="I45" s="263"/>
+      <c r="J45" s="261"/>
+      <c r="K45" s="262"/>
+      <c r="L45" s="263"/>
+      <c r="M45" s="261"/>
+      <c r="N45" s="262"/>
+      <c r="O45" s="263"/>
+      <c r="P45" s="261"/>
+      <c r="Q45" s="262"/>
+      <c r="R45" s="263"/>
+      <c r="S45" s="147"/>
+      <c r="T45" s="148"/>
+      <c r="U45" s="145" t="s">
         <v>471</v>
       </c>
-      <c r="C47" s="738"/>
-[...17 lines deleted...]
-      <c r="U47" s="180" t="s">
+      <c r="V45" s="149"/>
+      <c r="W45" s="148"/>
+      <c r="X45" s="238"/>
+      <c r="Y45" s="149"/>
+    </row>
+    <row r="46" spans="1:37" s="2" customFormat="1">
+      <c r="A46" s="211" t="s">
         <v>472</v>
       </c>
-      <c r="V47" s="184"/>
-[...5 lines deleted...]
-      <c r="A48" s="240" t="s">
+      <c r="B46" s="811" t="s">
         <v>473</v>
       </c>
-      <c r="B48" s="736" t="s">
+      <c r="C46" s="811"/>
+      <c r="D46" s="236"/>
+      <c r="E46" s="148"/>
+      <c r="F46" s="263"/>
+      <c r="G46" s="261"/>
+      <c r="H46" s="262"/>
+      <c r="I46" s="263"/>
+      <c r="J46" s="261"/>
+      <c r="K46" s="262"/>
+      <c r="L46" s="263"/>
+      <c r="M46" s="261"/>
+      <c r="N46" s="262"/>
+      <c r="O46" s="263"/>
+      <c r="P46" s="261"/>
+      <c r="Q46" s="262"/>
+      <c r="R46" s="263"/>
+      <c r="S46" s="147"/>
+      <c r="T46" s="148"/>
+      <c r="U46" s="145" t="s">
         <v>474</v>
       </c>
-      <c r="C48" s="736"/>
-[...17 lines deleted...]
-      <c r="U48" s="180" t="s">
+      <c r="V46" s="149"/>
+      <c r="W46" s="148"/>
+      <c r="X46" s="238"/>
+      <c r="Y46" s="149"/>
+    </row>
+    <row r="47" spans="1:37" s="2" customFormat="1">
+      <c r="A47" s="211" t="s">
         <v>475</v>
       </c>
-      <c r="V48" s="184"/>
-[...5 lines deleted...]
-      <c r="A49" s="251" t="s">
+      <c r="B47" s="811" t="s">
         <v>476</v>
       </c>
-      <c r="B49" s="736" t="s">
+      <c r="C47" s="811"/>
+      <c r="D47" s="811"/>
+      <c r="E47" s="148"/>
+      <c r="F47" s="263"/>
+      <c r="G47" s="261"/>
+      <c r="H47" s="262"/>
+      <c r="I47" s="263"/>
+      <c r="J47" s="261"/>
+      <c r="K47" s="262"/>
+      <c r="L47" s="263"/>
+      <c r="M47" s="261"/>
+      <c r="N47" s="262"/>
+      <c r="O47" s="263"/>
+      <c r="P47" s="261"/>
+      <c r="Q47" s="262"/>
+      <c r="R47" s="263"/>
+      <c r="S47" s="147"/>
+      <c r="T47" s="148"/>
+      <c r="U47" s="145" t="s">
         <v>477</v>
       </c>
-      <c r="C49" s="736"/>
-[...29 lines deleted...]
-      <c r="B50" s="736" t="s">
+      <c r="V47" s="149"/>
+      <c r="W47" s="148"/>
+      <c r="X47" s="238"/>
+      <c r="Y47" s="149"/>
+    </row>
+    <row r="48" spans="1:37" s="2" customFormat="1">
+      <c r="A48" s="203" t="s">
         <v>478</v>
       </c>
-      <c r="C50" s="736"/>
-[...2 lines deleted...]
-      <c r="F50" s="319">
+      <c r="B48" s="809" t="s">
+        <v>479</v>
+      </c>
+      <c r="C48" s="809"/>
+      <c r="D48" s="809"/>
+      <c r="E48" s="148"/>
+      <c r="F48" s="263"/>
+      <c r="G48" s="261"/>
+      <c r="H48" s="262"/>
+      <c r="I48" s="263"/>
+      <c r="J48" s="261"/>
+      <c r="K48" s="262"/>
+      <c r="L48" s="263"/>
+      <c r="M48" s="261"/>
+      <c r="N48" s="262"/>
+      <c r="O48" s="263"/>
+      <c r="P48" s="261"/>
+      <c r="Q48" s="262"/>
+      <c r="R48" s="263"/>
+      <c r="S48" s="147"/>
+      <c r="T48" s="148"/>
+      <c r="U48" s="145" t="s">
+        <v>480</v>
+      </c>
+      <c r="V48" s="149"/>
+      <c r="W48" s="148"/>
+      <c r="X48" s="238"/>
+      <c r="Y48" s="149"/>
+    </row>
+    <row r="49" spans="1:25" s="2" customFormat="1">
+      <c r="A49" s="211" t="s">
+        <v>481</v>
+      </c>
+      <c r="B49" s="809" t="s">
+        <v>482</v>
+      </c>
+      <c r="C49" s="809"/>
+      <c r="D49" s="809"/>
+      <c r="E49" s="268"/>
+      <c r="F49" s="269"/>
+      <c r="G49" s="261"/>
+      <c r="H49" s="262"/>
+      <c r="I49" s="269"/>
+      <c r="J49" s="261"/>
+      <c r="K49" s="262"/>
+      <c r="L49" s="269"/>
+      <c r="M49" s="261"/>
+      <c r="N49" s="262"/>
+      <c r="O49" s="269"/>
+      <c r="P49" s="261"/>
+      <c r="Q49" s="262"/>
+      <c r="R49" s="269"/>
+      <c r="S49" s="270"/>
+      <c r="T49" s="268"/>
+      <c r="U49" s="145" t="s">
+        <v>480</v>
+      </c>
+      <c r="V49" s="271"/>
+      <c r="W49" s="268"/>
+      <c r="X49" s="238"/>
+      <c r="Y49" s="271"/>
+    </row>
+    <row r="50" spans="1:25" s="2" customFormat="1">
+      <c r="A50" s="211">
+        <v>1.2</v>
+      </c>
+      <c r="B50" s="809" t="s">
+        <v>483</v>
+      </c>
+      <c r="C50" s="809"/>
+      <c r="D50" s="809"/>
+      <c r="E50" s="268"/>
+      <c r="F50" s="272">
         <f>SUM(F42:F49)</f>
         <v>0</v>
       </c>
-      <c r="G50" s="312"/>
-[...1 lines deleted...]
-      <c r="I50" s="319">
+      <c r="G50" s="265"/>
+      <c r="H50" s="266"/>
+      <c r="I50" s="272">
         <f>SUM(I42:I49)</f>
         <v>0</v>
       </c>
-      <c r="J50" s="312"/>
-[...1 lines deleted...]
-      <c r="L50" s="319">
+      <c r="J50" s="265"/>
+      <c r="K50" s="266"/>
+      <c r="L50" s="272">
         <f>SUM(L42:L49)</f>
         <v>0</v>
       </c>
-      <c r="M50" s="312"/>
-[...1 lines deleted...]
-      <c r="O50" s="319">
+      <c r="M50" s="265"/>
+      <c r="N50" s="266"/>
+      <c r="O50" s="272">
         <f>SUM(O42:O49)</f>
         <v>0</v>
       </c>
-      <c r="P50" s="312"/>
-[...1 lines deleted...]
-      <c r="R50" s="319">
+      <c r="P50" s="265"/>
+      <c r="Q50" s="266"/>
+      <c r="R50" s="272">
         <f>SUM(R42:R49)</f>
         <v>0</v>
       </c>
-      <c r="S50" s="317"/>
-[...17 lines deleted...]
-      <c r="F51" s="311">
+      <c r="S50" s="270"/>
+      <c r="T50" s="268"/>
+      <c r="U50" s="145"/>
+      <c r="V50" s="271"/>
+      <c r="W50" s="268"/>
+      <c r="X50" s="238"/>
+      <c r="Y50" s="271"/>
+    </row>
+    <row r="51" spans="1:25" s="2" customFormat="1">
+      <c r="A51" s="211">
+        <v>1.3</v>
+      </c>
+      <c r="B51" s="809" t="s">
+        <v>484</v>
+      </c>
+      <c r="C51" s="809"/>
+      <c r="D51" s="809"/>
+      <c r="E51" s="148"/>
+      <c r="F51" s="264">
         <f>F50*25</f>
         <v>0</v>
       </c>
-      <c r="G51" s="312"/>
-[...1 lines deleted...]
-      <c r="I51" s="311">
+      <c r="G51" s="265"/>
+      <c r="H51" s="266"/>
+      <c r="I51" s="264">
         <f>I50*25</f>
         <v>0</v>
       </c>
-      <c r="J51" s="312"/>
-[...1 lines deleted...]
-      <c r="L51" s="311">
+      <c r="J51" s="265"/>
+      <c r="K51" s="266"/>
+      <c r="L51" s="264">
         <f>L50*25</f>
         <v>0</v>
       </c>
-      <c r="M51" s="312"/>
-[...1 lines deleted...]
-      <c r="O51" s="311">
+      <c r="M51" s="265"/>
+      <c r="N51" s="266"/>
+      <c r="O51" s="264">
         <f>O50*25</f>
         <v>0</v>
       </c>
-      <c r="P51" s="312"/>
-[...1 lines deleted...]
-      <c r="R51" s="311">
+      <c r="P51" s="265"/>
+      <c r="Q51" s="266"/>
+      <c r="R51" s="264">
         <f>R50*25</f>
         <v>0</v>
       </c>
-      <c r="S51" s="182"/>
-[...17 lines deleted...]
-      <c r="F52" s="319">
+      <c r="S51" s="147"/>
+      <c r="T51" s="148"/>
+      <c r="U51" s="145"/>
+      <c r="V51" s="149"/>
+      <c r="W51" s="148"/>
+      <c r="X51" s="242"/>
+      <c r="Y51" s="149"/>
+    </row>
+    <row r="52" spans="1:25" s="2" customFormat="1">
+      <c r="A52" s="211">
+        <v>1.4</v>
+      </c>
+      <c r="B52" s="809" t="s">
+        <v>485</v>
+      </c>
+      <c r="C52" s="809"/>
+      <c r="D52" s="809"/>
+      <c r="E52" s="148"/>
+      <c r="F52" s="272">
         <f>F50/0.0192</f>
         <v>0</v>
       </c>
-      <c r="G52" s="312"/>
-[...1 lines deleted...]
-      <c r="I52" s="319">
+      <c r="G52" s="265"/>
+      <c r="H52" s="266"/>
+      <c r="I52" s="272">
         <f>I50/0.0192</f>
         <v>0</v>
       </c>
-      <c r="J52" s="312"/>
-[...1 lines deleted...]
-      <c r="L52" s="319">
+      <c r="J52" s="265"/>
+      <c r="K52" s="266"/>
+      <c r="L52" s="272">
         <f>L50/0.0192</f>
         <v>0</v>
       </c>
-      <c r="M52" s="312"/>
-[...1 lines deleted...]
-      <c r="O52" s="319">
+      <c r="M52" s="265"/>
+      <c r="N52" s="266"/>
+      <c r="O52" s="272">
         <f>O50/0.0192</f>
         <v>0</v>
       </c>
-      <c r="P52" s="312"/>
-[...1 lines deleted...]
-      <c r="R52" s="319">
+      <c r="P52" s="265"/>
+      <c r="Q52" s="266"/>
+      <c r="R52" s="272">
         <f>R50/0.0192</f>
         <v>0</v>
       </c>
-      <c r="S52" s="182"/>
-[...34 lines deleted...]
-      <c r="A54" s="327">
+      <c r="S52" s="147"/>
+      <c r="T52" s="148"/>
+      <c r="U52" s="145" t="s">
+        <v>486</v>
+      </c>
+      <c r="V52" s="149"/>
+      <c r="W52" s="148"/>
+      <c r="X52" s="242"/>
+      <c r="Y52" s="149"/>
+    </row>
+    <row r="53" spans="1:25" s="2" customFormat="1">
+      <c r="A53" s="211"/>
+      <c r="E53" s="148"/>
+      <c r="F53" s="267"/>
+      <c r="G53" s="256"/>
+      <c r="H53" s="257"/>
+      <c r="I53" s="267"/>
+      <c r="J53" s="256"/>
+      <c r="K53" s="257"/>
+      <c r="L53" s="267"/>
+      <c r="M53" s="256"/>
+      <c r="N53" s="257"/>
+      <c r="O53" s="267"/>
+      <c r="P53" s="256"/>
+      <c r="Q53" s="257"/>
+      <c r="R53" s="267"/>
+      <c r="S53" s="147"/>
+      <c r="T53" s="148"/>
+      <c r="U53" s="145"/>
+      <c r="V53" s="149"/>
+      <c r="W53" s="148"/>
+      <c r="X53" s="242"/>
+      <c r="Y53" s="149"/>
+    </row>
+    <row r="54" spans="1:25" s="2" customFormat="1" ht="26">
+      <c r="A54" s="279">
         <v>2</v>
       </c>
-      <c r="B54" s="737" t="s">
-[...128 lines deleted...]
-      <c r="A58" s="251" t="s">
+      <c r="B54" s="806" t="s">
         <v>487</v>
       </c>
-      <c r="B58" s="738" t="s">
+      <c r="C54" s="806"/>
+      <c r="D54" s="806"/>
+      <c r="E54" s="148"/>
+      <c r="F54" s="267"/>
+      <c r="G54" s="256"/>
+      <c r="H54" s="257"/>
+      <c r="I54" s="267"/>
+      <c r="J54" s="256"/>
+      <c r="K54" s="257"/>
+      <c r="L54" s="267"/>
+      <c r="M54" s="256"/>
+      <c r="N54" s="257"/>
+      <c r="O54" s="267"/>
+      <c r="P54" s="256"/>
+      <c r="Q54" s="257"/>
+      <c r="R54" s="267"/>
+      <c r="S54" s="147"/>
+      <c r="T54" s="148"/>
+      <c r="U54" s="280" t="s">
+        <v>488</v>
+      </c>
+      <c r="V54" s="149"/>
+      <c r="W54" s="148"/>
+      <c r="X54" s="238"/>
+      <c r="Y54" s="149"/>
+    </row>
+    <row r="55" spans="1:25" s="2" customFormat="1">
+      <c r="A55" s="211" t="s">
+        <v>489</v>
+      </c>
+      <c r="B55" s="809" t="s">
+        <v>461</v>
+      </c>
+      <c r="C55" s="809"/>
+      <c r="D55" s="809"/>
+      <c r="E55" s="148"/>
+      <c r="F55" s="263"/>
+      <c r="G55" s="261"/>
+      <c r="H55" s="262"/>
+      <c r="I55" s="263"/>
+      <c r="J55" s="261"/>
+      <c r="K55" s="262"/>
+      <c r="L55" s="263"/>
+      <c r="M55" s="261"/>
+      <c r="N55" s="262"/>
+      <c r="O55" s="263"/>
+      <c r="P55" s="261"/>
+      <c r="Q55" s="262"/>
+      <c r="R55" s="263"/>
+      <c r="S55" s="147"/>
+      <c r="T55" s="148"/>
+      <c r="U55" s="145" t="s">
+        <v>462</v>
+      </c>
+      <c r="V55" s="149"/>
+      <c r="W55" s="148"/>
+      <c r="X55" s="238"/>
+      <c r="Y55" s="149"/>
+    </row>
+    <row r="56" spans="1:25" s="2" customFormat="1">
+      <c r="A56" s="211" t="s">
+        <v>490</v>
+      </c>
+      <c r="B56" s="211" t="s">
+        <v>470</v>
+      </c>
+      <c r="C56" s="211"/>
+      <c r="D56" s="211"/>
+      <c r="E56" s="148"/>
+      <c r="F56" s="263"/>
+      <c r="G56" s="261"/>
+      <c r="H56" s="262"/>
+      <c r="I56" s="263"/>
+      <c r="J56" s="261"/>
+      <c r="K56" s="262"/>
+      <c r="L56" s="263"/>
+      <c r="M56" s="261"/>
+      <c r="N56" s="262"/>
+      <c r="O56" s="263"/>
+      <c r="P56" s="261"/>
+      <c r="Q56" s="262"/>
+      <c r="R56" s="263"/>
+      <c r="S56" s="147"/>
+      <c r="T56" s="148"/>
+      <c r="U56" s="145" t="s">
         <v>471</v>
       </c>
-      <c r="C58" s="738"/>
-[...29 lines deleted...]
-      <c r="B59" s="738" t="s">
+      <c r="V56" s="149"/>
+      <c r="W56" s="148"/>
+      <c r="X56" s="238"/>
+      <c r="Y56" s="149"/>
+    </row>
+    <row r="57" spans="1:25" s="2" customFormat="1">
+      <c r="A57" s="211" t="s">
+        <v>491</v>
+      </c>
+      <c r="B57" s="811" t="s">
+        <v>473</v>
+      </c>
+      <c r="C57" s="811"/>
+      <c r="D57" s="236"/>
+      <c r="E57" s="148"/>
+      <c r="F57" s="263"/>
+      <c r="G57" s="261"/>
+      <c r="H57" s="262"/>
+      <c r="I57" s="263"/>
+      <c r="J57" s="261"/>
+      <c r="K57" s="262"/>
+      <c r="L57" s="263"/>
+      <c r="M57" s="261"/>
+      <c r="N57" s="262"/>
+      <c r="O57" s="263"/>
+      <c r="P57" s="261"/>
+      <c r="Q57" s="262"/>
+      <c r="R57" s="263"/>
+      <c r="S57" s="147"/>
+      <c r="T57" s="148"/>
+      <c r="U57" s="145" t="s">
         <v>474</v>
       </c>
-      <c r="C59" s="738"/>
-[...62 lines deleted...]
-      <c r="B61" s="734" t="s">
+      <c r="V57" s="149"/>
+      <c r="W57" s="148"/>
+      <c r="X57" s="238"/>
+      <c r="Y57" s="149"/>
+    </row>
+    <row r="58" spans="1:25" s="2" customFormat="1">
+      <c r="A58" s="211" t="s">
         <v>492</v>
       </c>
-      <c r="C61" s="734"/>
-[...26 lines deleted...]
-      <c r="A62" s="251" t="s">
+      <c r="B58" s="811" t="s">
+        <v>476</v>
+      </c>
+      <c r="C58" s="811"/>
+      <c r="D58" s="811"/>
+      <c r="E58" s="148"/>
+      <c r="F58" s="263"/>
+      <c r="G58" s="261"/>
+      <c r="H58" s="262"/>
+      <c r="I58" s="263"/>
+      <c r="J58" s="261"/>
+      <c r="K58" s="262"/>
+      <c r="L58" s="263"/>
+      <c r="M58" s="261"/>
+      <c r="N58" s="262"/>
+      <c r="O58" s="263"/>
+      <c r="P58" s="261"/>
+      <c r="Q58" s="262"/>
+      <c r="R58" s="263"/>
+      <c r="S58" s="147"/>
+      <c r="T58" s="148"/>
+      <c r="U58" s="145" t="s">
+        <v>477</v>
+      </c>
+      <c r="V58" s="149"/>
+      <c r="W58" s="148"/>
+      <c r="X58" s="238"/>
+      <c r="Y58" s="149"/>
+    </row>
+    <row r="59" spans="1:25" s="2" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A59" s="203" t="s">
         <v>493</v>
       </c>
-      <c r="B62" s="734" t="s">
+      <c r="B59" s="811" t="s">
+        <v>479</v>
+      </c>
+      <c r="C59" s="811"/>
+      <c r="D59" s="812"/>
+      <c r="E59" s="148"/>
+      <c r="F59" s="263"/>
+      <c r="G59" s="261"/>
+      <c r="H59" s="262"/>
+      <c r="I59" s="263"/>
+      <c r="J59" s="261"/>
+      <c r="K59" s="262"/>
+      <c r="L59" s="263"/>
+      <c r="M59" s="261"/>
+      <c r="N59" s="262"/>
+      <c r="O59" s="263"/>
+      <c r="P59" s="261"/>
+      <c r="Q59" s="262"/>
+      <c r="R59" s="263"/>
+      <c r="S59" s="147"/>
+      <c r="T59" s="148"/>
+      <c r="U59" s="145" t="s">
+        <v>480</v>
+      </c>
+      <c r="V59" s="149"/>
+      <c r="W59" s="148"/>
+      <c r="X59" s="238"/>
+      <c r="Y59" s="149"/>
+    </row>
+    <row r="60" spans="1:25" s="2" customFormat="1">
+      <c r="A60" s="211" t="s">
         <v>494</v>
       </c>
-      <c r="C62" s="734"/>
-[...17 lines deleted...]
-      <c r="U62" s="180" t="s">
+      <c r="B60" s="809" t="s">
         <v>495</v>
       </c>
-      <c r="V62" s="318"/>
-[...8 lines deleted...]
-      <c r="B63" s="736" t="s">
+      <c r="C60" s="809"/>
+      <c r="D60" s="809"/>
+      <c r="E60" s="268"/>
+      <c r="F60" s="269"/>
+      <c r="G60" s="261"/>
+      <c r="H60" s="262"/>
+      <c r="I60" s="269"/>
+      <c r="J60" s="261"/>
+      <c r="K60" s="262"/>
+      <c r="L60" s="269"/>
+      <c r="M60" s="261"/>
+      <c r="N60" s="262"/>
+      <c r="O60" s="269"/>
+      <c r="P60" s="261"/>
+      <c r="Q60" s="262"/>
+      <c r="R60" s="269"/>
+      <c r="S60" s="270"/>
+      <c r="T60" s="268"/>
+      <c r="U60" s="145" t="s">
+        <v>480</v>
+      </c>
+      <c r="V60" s="271"/>
+      <c r="W60" s="268"/>
+      <c r="X60" s="238"/>
+      <c r="Y60" s="271"/>
+    </row>
+    <row r="61" spans="1:25" s="2" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A61" s="211" t="s">
         <v>496</v>
       </c>
-      <c r="C63" s="736"/>
-[...2 lines deleted...]
-      <c r="F63" s="319">
+      <c r="B61" s="818" t="s">
+        <v>497</v>
+      </c>
+      <c r="C61" s="818"/>
+      <c r="D61" s="211"/>
+      <c r="E61" s="268"/>
+      <c r="F61" s="269"/>
+      <c r="G61" s="261"/>
+      <c r="H61" s="262"/>
+      <c r="I61" s="269"/>
+      <c r="J61" s="261"/>
+      <c r="K61" s="262"/>
+      <c r="L61" s="269"/>
+      <c r="M61" s="261"/>
+      <c r="N61" s="262"/>
+      <c r="O61" s="269"/>
+      <c r="P61" s="261"/>
+      <c r="Q61" s="262"/>
+      <c r="R61" s="269"/>
+      <c r="S61" s="270"/>
+      <c r="T61" s="268"/>
+      <c r="U61" s="145" t="s">
+        <v>480</v>
+      </c>
+      <c r="V61" s="271"/>
+      <c r="W61" s="268"/>
+      <c r="X61" s="238"/>
+      <c r="Y61" s="271"/>
+    </row>
+    <row r="62" spans="1:25" s="2" customFormat="1">
+      <c r="A62" s="211" t="s">
+        <v>498</v>
+      </c>
+      <c r="B62" s="818" t="s">
+        <v>499</v>
+      </c>
+      <c r="C62" s="818"/>
+      <c r="D62" s="211"/>
+      <c r="E62" s="268"/>
+      <c r="F62" s="269"/>
+      <c r="G62" s="261"/>
+      <c r="H62" s="262"/>
+      <c r="I62" s="269"/>
+      <c r="J62" s="261"/>
+      <c r="K62" s="262"/>
+      <c r="L62" s="269"/>
+      <c r="M62" s="261"/>
+      <c r="N62" s="262"/>
+      <c r="O62" s="269"/>
+      <c r="P62" s="261"/>
+      <c r="Q62" s="262"/>
+      <c r="R62" s="269"/>
+      <c r="S62" s="270"/>
+      <c r="T62" s="268"/>
+      <c r="U62" s="145" t="s">
+        <v>500</v>
+      </c>
+      <c r="V62" s="271"/>
+      <c r="W62" s="268"/>
+      <c r="X62" s="238"/>
+      <c r="Y62" s="271"/>
+    </row>
+    <row r="63" spans="1:25" s="2" customFormat="1">
+      <c r="A63" s="211">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B63" s="809" t="s">
+        <v>501</v>
+      </c>
+      <c r="C63" s="809"/>
+      <c r="D63" s="809"/>
+      <c r="E63" s="268"/>
+      <c r="F63" s="272">
         <f>SUM(F55:F62)</f>
         <v>0</v>
       </c>
-      <c r="G63" s="312"/>
-[...1 lines deleted...]
-      <c r="I63" s="319">
+      <c r="G63" s="265"/>
+      <c r="H63" s="266"/>
+      <c r="I63" s="272">
         <f>SUM(I55:I62)</f>
         <v>0</v>
       </c>
-      <c r="J63" s="312"/>
-[...1 lines deleted...]
-      <c r="L63" s="319">
+      <c r="J63" s="265"/>
+      <c r="K63" s="266"/>
+      <c r="L63" s="272">
         <f>SUM(L55:L62)</f>
         <v>0</v>
       </c>
-      <c r="M63" s="312"/>
-[...1 lines deleted...]
-      <c r="O63" s="319">
+      <c r="M63" s="265"/>
+      <c r="N63" s="266"/>
+      <c r="O63" s="272">
         <f>SUM(O55:O62)</f>
         <v>0</v>
       </c>
-      <c r="P63" s="312"/>
-[...1 lines deleted...]
-      <c r="R63" s="319">
+      <c r="P63" s="265"/>
+      <c r="Q63" s="266"/>
+      <c r="R63" s="272">
         <f>SUM(R55:R62)</f>
         <v>0</v>
       </c>
-      <c r="S63" s="317"/>
-[...17 lines deleted...]
-      <c r="F64" s="311">
+      <c r="S63" s="270"/>
+      <c r="T63" s="268"/>
+      <c r="U63" s="145"/>
+      <c r="V63" s="149"/>
+      <c r="W63" s="148"/>
+      <c r="X63" s="238"/>
+      <c r="Y63" s="149"/>
+    </row>
+    <row r="64" spans="1:25" s="2" customFormat="1">
+      <c r="A64" s="211">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="B64" s="809" t="s">
+        <v>502</v>
+      </c>
+      <c r="C64" s="809"/>
+      <c r="D64" s="809"/>
+      <c r="E64" s="148"/>
+      <c r="F64" s="264">
         <f>F63*25</f>
         <v>0</v>
       </c>
-      <c r="G64" s="312"/>
-[...1 lines deleted...]
-      <c r="I64" s="311">
+      <c r="G64" s="265"/>
+      <c r="H64" s="266"/>
+      <c r="I64" s="264">
         <f>I63*25</f>
         <v>0</v>
       </c>
-      <c r="J64" s="312"/>
-[...1 lines deleted...]
-      <c r="L64" s="311">
+      <c r="J64" s="265"/>
+      <c r="K64" s="266"/>
+      <c r="L64" s="264">
         <f>L63*25</f>
         <v>0</v>
       </c>
-      <c r="M64" s="312"/>
-[...1 lines deleted...]
-      <c r="O64" s="311">
+      <c r="M64" s="265"/>
+      <c r="N64" s="266"/>
+      <c r="O64" s="264">
         <f>O63*25</f>
         <v>0</v>
       </c>
-      <c r="P64" s="312"/>
-[...1 lines deleted...]
-      <c r="R64" s="311">
+      <c r="P64" s="265"/>
+      <c r="Q64" s="266"/>
+      <c r="R64" s="264">
         <f>R63*25</f>
         <v>0</v>
       </c>
-      <c r="S64" s="182"/>
-[...17 lines deleted...]
-      <c r="F65" s="319">
+      <c r="S64" s="147"/>
+      <c r="T64" s="148"/>
+      <c r="U64" s="145"/>
+      <c r="V64" s="149"/>
+      <c r="W64" s="148"/>
+      <c r="X64" s="238"/>
+      <c r="Y64" s="149"/>
+    </row>
+    <row r="65" spans="1:25" s="2" customFormat="1">
+      <c r="A65" s="211">
+        <v>2.4</v>
+      </c>
+      <c r="B65" s="809" t="s">
+        <v>503</v>
+      </c>
+      <c r="C65" s="809"/>
+      <c r="D65" s="809"/>
+      <c r="E65" s="148"/>
+      <c r="F65" s="272">
         <f>F63/0.0192</f>
         <v>0</v>
       </c>
-      <c r="G65" s="312"/>
-[...1 lines deleted...]
-      <c r="I65" s="319">
+      <c r="G65" s="265"/>
+      <c r="H65" s="266"/>
+      <c r="I65" s="272">
         <f>I63/0.0192</f>
         <v>0</v>
       </c>
-      <c r="J65" s="312"/>
-[...1 lines deleted...]
-      <c r="L65" s="319">
+      <c r="J65" s="265"/>
+      <c r="K65" s="266"/>
+      <c r="L65" s="272">
         <f>L63/0.0192</f>
         <v>0</v>
       </c>
-      <c r="M65" s="312"/>
-[...1 lines deleted...]
-      <c r="O65" s="319">
+      <c r="M65" s="265"/>
+      <c r="N65" s="266"/>
+      <c r="O65" s="272">
         <f>O63/0.0192</f>
         <v>0</v>
       </c>
-      <c r="P65" s="312"/>
-[...1 lines deleted...]
-      <c r="R65" s="319">
+      <c r="P65" s="265"/>
+      <c r="Q65" s="266"/>
+      <c r="R65" s="272">
         <f>R63/0.0192</f>
         <v>0</v>
       </c>
-      <c r="S65" s="182"/>
-[...37 lines deleted...]
-      <c r="A67" s="327">
+      <c r="S65" s="147"/>
+      <c r="T65" s="148"/>
+      <c r="U65" s="145" t="s">
+        <v>486</v>
+      </c>
+      <c r="V65" s="149"/>
+      <c r="W65" s="148"/>
+      <c r="X65" s="238"/>
+      <c r="Y65" s="149"/>
+    </row>
+    <row r="66" spans="1:25" s="2" customFormat="1">
+      <c r="A66" s="203"/>
+      <c r="B66" s="809"/>
+      <c r="C66" s="809"/>
+      <c r="D66" s="809"/>
+      <c r="E66" s="148"/>
+      <c r="F66" s="267"/>
+      <c r="G66" s="256"/>
+      <c r="H66" s="257"/>
+      <c r="I66" s="267"/>
+      <c r="J66" s="256"/>
+      <c r="K66" s="257"/>
+      <c r="L66" s="267"/>
+      <c r="M66" s="256"/>
+      <c r="N66" s="257"/>
+      <c r="O66" s="267"/>
+      <c r="P66" s="256"/>
+      <c r="Q66" s="257"/>
+      <c r="R66" s="267"/>
+      <c r="S66" s="147"/>
+      <c r="T66" s="148"/>
+      <c r="U66" s="145"/>
+      <c r="V66" s="149"/>
+      <c r="W66" s="148"/>
+      <c r="X66" s="238"/>
+      <c r="Y66" s="149"/>
+    </row>
+    <row r="67" spans="1:25" s="2" customFormat="1" ht="26">
+      <c r="A67" s="279">
         <v>3</v>
       </c>
-      <c r="B67" s="737" t="s">
-[...71 lines deleted...]
-      <c r="F69" s="311">
+      <c r="B67" s="806" t="s">
+        <v>504</v>
+      </c>
+      <c r="C67" s="806"/>
+      <c r="D67" s="807"/>
+      <c r="E67" s="148"/>
+      <c r="F67" s="267"/>
+      <c r="G67" s="256"/>
+      <c r="H67" s="257"/>
+      <c r="I67" s="267"/>
+      <c r="J67" s="256"/>
+      <c r="K67" s="257"/>
+      <c r="L67" s="267"/>
+      <c r="M67" s="256"/>
+      <c r="N67" s="257"/>
+      <c r="O67" s="267"/>
+      <c r="P67" s="256"/>
+      <c r="Q67" s="257"/>
+      <c r="R67" s="267"/>
+      <c r="S67" s="147"/>
+      <c r="T67" s="148"/>
+      <c r="U67" s="280" t="s">
+        <v>505</v>
+      </c>
+      <c r="V67" s="149"/>
+      <c r="W67" s="148"/>
+      <c r="X67" s="238"/>
+      <c r="Y67" s="149"/>
+    </row>
+    <row r="68" spans="1:25" s="2" customFormat="1">
+      <c r="A68" s="211">
+        <v>3.1</v>
+      </c>
+      <c r="B68" s="809" t="s">
+        <v>506</v>
+      </c>
+      <c r="C68" s="809"/>
+      <c r="D68" s="809"/>
+      <c r="E68" s="148"/>
+      <c r="F68" s="269"/>
+      <c r="G68" s="261"/>
+      <c r="H68" s="262"/>
+      <c r="I68" s="269"/>
+      <c r="J68" s="261"/>
+      <c r="K68" s="262"/>
+      <c r="L68" s="269"/>
+      <c r="M68" s="261"/>
+      <c r="N68" s="262"/>
+      <c r="O68" s="269"/>
+      <c r="P68" s="261"/>
+      <c r="Q68" s="262"/>
+      <c r="R68" s="269"/>
+      <c r="S68" s="147"/>
+      <c r="T68" s="148"/>
+      <c r="U68" s="145" t="s">
+        <v>507</v>
+      </c>
+      <c r="V68" s="149"/>
+      <c r="W68" s="148"/>
+      <c r="X68" s="238"/>
+      <c r="Y68" s="149"/>
+    </row>
+    <row r="69" spans="1:25" s="2" customFormat="1">
+      <c r="A69" s="211">
+        <v>3.2</v>
+      </c>
+      <c r="B69" s="809" t="s">
+        <v>508</v>
+      </c>
+      <c r="C69" s="809"/>
+      <c r="D69" s="809"/>
+      <c r="E69" s="148"/>
+      <c r="F69" s="264">
         <f>F68*25</f>
         <v>0</v>
       </c>
-      <c r="G69" s="312"/>
-[...1 lines deleted...]
-      <c r="I69" s="311">
+      <c r="G69" s="265"/>
+      <c r="H69" s="266"/>
+      <c r="I69" s="264">
         <f>I68*25</f>
         <v>0</v>
       </c>
-      <c r="J69" s="312"/>
-[...1 lines deleted...]
-      <c r="L69" s="311">
+      <c r="J69" s="265"/>
+      <c r="K69" s="266"/>
+      <c r="L69" s="264">
         <f>L68*25</f>
         <v>0</v>
       </c>
-      <c r="M69" s="312"/>
-[...1 lines deleted...]
-      <c r="O69" s="311">
+      <c r="M69" s="265"/>
+      <c r="N69" s="266"/>
+      <c r="O69" s="264">
         <f>O68*25</f>
         <v>0</v>
       </c>
-      <c r="P69" s="312"/>
-[...1 lines deleted...]
-      <c r="R69" s="311">
+      <c r="P69" s="265"/>
+      <c r="Q69" s="266"/>
+      <c r="R69" s="264">
         <f>R68*25</f>
         <v>0</v>
       </c>
-      <c r="S69" s="182"/>
-[...17 lines deleted...]
-      <c r="F70" s="319">
+      <c r="S69" s="147"/>
+      <c r="T69" s="148"/>
+      <c r="U69" s="145"/>
+      <c r="V69" s="149"/>
+      <c r="W69" s="148"/>
+      <c r="X69" s="238"/>
+      <c r="Y69" s="149"/>
+    </row>
+    <row r="70" spans="1:25" s="2" customFormat="1">
+      <c r="A70" s="211">
+        <v>3.3</v>
+      </c>
+      <c r="B70" s="809" t="s">
+        <v>509</v>
+      </c>
+      <c r="C70" s="809"/>
+      <c r="D70" s="809"/>
+      <c r="E70" s="148"/>
+      <c r="F70" s="272">
         <f>F68/0.0192</f>
         <v>0</v>
       </c>
-      <c r="G70" s="312"/>
-[...1 lines deleted...]
-      <c r="I70" s="319">
+      <c r="G70" s="265"/>
+      <c r="H70" s="266"/>
+      <c r="I70" s="272">
         <f>I68/0.0192</f>
         <v>0</v>
       </c>
-      <c r="J70" s="312"/>
-[...1 lines deleted...]
-      <c r="L70" s="319">
+      <c r="J70" s="265"/>
+      <c r="K70" s="266"/>
+      <c r="L70" s="272">
         <f>L68/0.0192</f>
         <v>0</v>
       </c>
-      <c r="M70" s="312"/>
-[...1 lines deleted...]
-      <c r="O70" s="319">
+      <c r="M70" s="265"/>
+      <c r="N70" s="266"/>
+      <c r="O70" s="272">
         <f>O68/0.0192</f>
         <v>0</v>
       </c>
-      <c r="P70" s="312"/>
-[...1 lines deleted...]
-      <c r="R70" s="319">
+      <c r="P70" s="265"/>
+      <c r="Q70" s="266"/>
+      <c r="R70" s="272">
         <f>R68/0.0192</f>
         <v>0</v>
       </c>
-      <c r="S70" s="182"/>
-[...35 lines deleted...]
-      <c r="A72" s="327">
+      <c r="S70" s="147"/>
+      <c r="T70" s="148"/>
+      <c r="U70" s="145"/>
+      <c r="V70" s="149"/>
+      <c r="W70" s="148"/>
+      <c r="X70" s="238"/>
+      <c r="Y70" s="149"/>
+    </row>
+    <row r="71" spans="1:25" s="2" customFormat="1">
+      <c r="A71" s="211"/>
+      <c r="B71" s="211"/>
+      <c r="C71" s="211"/>
+      <c r="D71" s="211"/>
+      <c r="E71" s="148"/>
+      <c r="F71" s="267"/>
+      <c r="G71" s="256"/>
+      <c r="H71" s="257"/>
+      <c r="I71" s="267"/>
+      <c r="J71" s="256"/>
+      <c r="K71" s="257"/>
+      <c r="L71" s="267"/>
+      <c r="M71" s="256"/>
+      <c r="N71" s="257"/>
+      <c r="O71" s="267"/>
+      <c r="P71" s="256"/>
+      <c r="Q71" s="257"/>
+      <c r="R71" s="267"/>
+      <c r="S71" s="147"/>
+      <c r="T71" s="148"/>
+      <c r="U71" s="145"/>
+      <c r="V71" s="149"/>
+      <c r="W71" s="148"/>
+      <c r="X71" s="238"/>
+      <c r="Y71" s="149"/>
+    </row>
+    <row r="72" spans="1:25" s="2" customFormat="1" ht="26">
+      <c r="A72" s="279">
         <v>4</v>
       </c>
-      <c r="B72" s="737" t="s">
-[...71 lines deleted...]
-      <c r="F74" s="311">
+      <c r="B72" s="806" t="s">
+        <v>510</v>
+      </c>
+      <c r="C72" s="806"/>
+      <c r="D72" s="807"/>
+      <c r="E72" s="148"/>
+      <c r="F72" s="267"/>
+      <c r="G72" s="256"/>
+      <c r="H72" s="257"/>
+      <c r="I72" s="267"/>
+      <c r="J72" s="256"/>
+      <c r="K72" s="257"/>
+      <c r="L72" s="267"/>
+      <c r="M72" s="256"/>
+      <c r="N72" s="257"/>
+      <c r="O72" s="267"/>
+      <c r="P72" s="256"/>
+      <c r="Q72" s="257"/>
+      <c r="R72" s="267"/>
+      <c r="S72" s="147"/>
+      <c r="T72" s="148"/>
+      <c r="U72" s="145" t="s">
+        <v>511</v>
+      </c>
+      <c r="V72" s="149"/>
+      <c r="W72" s="148"/>
+      <c r="X72" s="817" t="s">
+        <v>512</v>
+      </c>
+      <c r="Y72" s="149"/>
+    </row>
+    <row r="73" spans="1:25" s="2" customFormat="1">
+      <c r="A73" s="211">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="B73" s="211" t="s">
+        <v>513</v>
+      </c>
+      <c r="C73" s="279"/>
+      <c r="D73" s="279"/>
+      <c r="E73" s="148"/>
+      <c r="F73" s="269"/>
+      <c r="G73" s="261"/>
+      <c r="H73" s="262"/>
+      <c r="I73" s="269"/>
+      <c r="J73" s="261"/>
+      <c r="K73" s="262"/>
+      <c r="L73" s="269"/>
+      <c r="M73" s="261"/>
+      <c r="N73" s="262"/>
+      <c r="O73" s="269"/>
+      <c r="P73" s="261"/>
+      <c r="Q73" s="262"/>
+      <c r="R73" s="269"/>
+      <c r="S73" s="147"/>
+      <c r="T73" s="148"/>
+      <c r="U73" s="145"/>
+      <c r="V73" s="149"/>
+      <c r="W73" s="148"/>
+      <c r="X73" s="817"/>
+      <c r="Y73" s="149"/>
+    </row>
+    <row r="74" spans="1:25" s="2" customFormat="1">
+      <c r="A74" s="211">
+        <v>4.2</v>
+      </c>
+      <c r="B74" s="809" t="s">
+        <v>514</v>
+      </c>
+      <c r="C74" s="809"/>
+      <c r="D74" s="809"/>
+      <c r="E74" s="148"/>
+      <c r="F74" s="264">
         <f>F73*25</f>
         <v>0</v>
       </c>
-      <c r="G74" s="312"/>
-[...1 lines deleted...]
-      <c r="I74" s="311">
+      <c r="G74" s="265"/>
+      <c r="H74" s="266"/>
+      <c r="I74" s="264">
         <f>I73*25</f>
         <v>0</v>
       </c>
-      <c r="J74" s="312"/>
-[...1 lines deleted...]
-      <c r="L74" s="311">
+      <c r="J74" s="265"/>
+      <c r="K74" s="266"/>
+      <c r="L74" s="264">
         <f>L73*25</f>
         <v>0</v>
       </c>
-      <c r="M74" s="312"/>
-[...1 lines deleted...]
-      <c r="O74" s="311">
+      <c r="M74" s="265"/>
+      <c r="N74" s="266"/>
+      <c r="O74" s="264">
         <f>O73*25</f>
         <v>0</v>
       </c>
-      <c r="P74" s="312"/>
-[...1 lines deleted...]
-      <c r="R74" s="311">
+      <c r="P74" s="265"/>
+      <c r="Q74" s="266"/>
+      <c r="R74" s="264">
         <f>R73*25</f>
         <v>0</v>
       </c>
-      <c r="S74" s="182"/>
-[...17 lines deleted...]
-      <c r="F75" s="319">
+      <c r="S74" s="147"/>
+      <c r="T74" s="148"/>
+      <c r="U74" s="145"/>
+      <c r="V74" s="149"/>
+      <c r="W74" s="148"/>
+      <c r="X74" s="817"/>
+      <c r="Y74" s="149"/>
+    </row>
+    <row r="75" spans="1:25" s="2" customFormat="1">
+      <c r="A75" s="211">
+        <v>4.3</v>
+      </c>
+      <c r="B75" s="809" t="s">
+        <v>515</v>
+      </c>
+      <c r="C75" s="809"/>
+      <c r="D75" s="809"/>
+      <c r="E75" s="148"/>
+      <c r="F75" s="272">
         <f>F73/0.0192</f>
         <v>0</v>
       </c>
-      <c r="G75" s="312"/>
-[...1 lines deleted...]
-      <c r="I75" s="319">
+      <c r="G75" s="265"/>
+      <c r="H75" s="266"/>
+      <c r="I75" s="272">
         <f>I73/0.0192</f>
         <v>0</v>
       </c>
-      <c r="J75" s="312"/>
-[...1 lines deleted...]
-      <c r="L75" s="319">
+      <c r="J75" s="265"/>
+      <c r="K75" s="266"/>
+      <c r="L75" s="272">
         <f>L73/0.0192</f>
         <v>0</v>
       </c>
-      <c r="M75" s="312"/>
-[...1 lines deleted...]
-      <c r="O75" s="319">
+      <c r="M75" s="265"/>
+      <c r="N75" s="266"/>
+      <c r="O75" s="272">
         <f>O73/0.0192</f>
         <v>0</v>
       </c>
-      <c r="P75" s="312"/>
-[...1 lines deleted...]
-      <c r="R75" s="319">
+      <c r="P75" s="265"/>
+      <c r="Q75" s="266"/>
+      <c r="R75" s="272">
         <f>R73/0.0192</f>
         <v>0</v>
       </c>
-      <c r="S75" s="182"/>
-[...35 lines deleted...]
-      <c r="A77" s="327">
+      <c r="S75" s="147"/>
+      <c r="T75" s="148"/>
+      <c r="U75" s="145"/>
+      <c r="V75" s="149"/>
+      <c r="W75" s="148"/>
+      <c r="X75" s="817"/>
+      <c r="Y75" s="149"/>
+    </row>
+    <row r="76" spans="1:25" s="2" customFormat="1">
+      <c r="A76" s="211"/>
+      <c r="B76" s="211"/>
+      <c r="C76" s="211"/>
+      <c r="D76" s="211"/>
+      <c r="E76" s="148"/>
+      <c r="F76" s="267"/>
+      <c r="G76" s="256"/>
+      <c r="H76" s="257"/>
+      <c r="I76" s="267"/>
+      <c r="J76" s="256"/>
+      <c r="K76" s="257"/>
+      <c r="L76" s="267"/>
+      <c r="M76" s="256"/>
+      <c r="N76" s="257"/>
+      <c r="O76" s="267"/>
+      <c r="P76" s="256"/>
+      <c r="Q76" s="257"/>
+      <c r="R76" s="267"/>
+      <c r="S76" s="147"/>
+      <c r="T76" s="148"/>
+      <c r="U76" s="145"/>
+      <c r="V76" s="149"/>
+      <c r="W76" s="148"/>
+      <c r="X76" s="238"/>
+      <c r="Y76" s="149"/>
+    </row>
+    <row r="77" spans="1:25" s="2" customFormat="1">
+      <c r="A77" s="279">
         <v>5</v>
       </c>
-      <c r="B77" s="737" t="s">
-[...36 lines deleted...]
-      <c r="F78" s="311">
+      <c r="B77" s="806" t="s">
+        <v>516</v>
+      </c>
+      <c r="C77" s="806"/>
+      <c r="D77" s="807"/>
+      <c r="E77" s="148"/>
+      <c r="F77" s="267"/>
+      <c r="G77" s="256"/>
+      <c r="H77" s="257"/>
+      <c r="I77" s="267"/>
+      <c r="J77" s="256"/>
+      <c r="K77" s="257"/>
+      <c r="L77" s="267"/>
+      <c r="M77" s="256"/>
+      <c r="N77" s="257"/>
+      <c r="O77" s="267"/>
+      <c r="P77" s="256"/>
+      <c r="Q77" s="257"/>
+      <c r="R77" s="267"/>
+      <c r="S77" s="147"/>
+      <c r="T77" s="148"/>
+      <c r="U77" s="280"/>
+      <c r="V77" s="149"/>
+      <c r="W77" s="148"/>
+      <c r="X77" s="238"/>
+      <c r="Y77" s="149"/>
+    </row>
+    <row r="78" spans="1:25" s="2" customFormat="1">
+      <c r="A78" s="211">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="B78" s="211" t="s">
+        <v>517</v>
+      </c>
+      <c r="C78" s="211"/>
+      <c r="D78" s="211"/>
+      <c r="E78" s="148"/>
+      <c r="F78" s="264">
         <f>(F70+F65+F52+F75)/1000</f>
         <v>0</v>
       </c>
-      <c r="G78" s="312"/>
-[...1 lines deleted...]
-      <c r="I78" s="311">
+      <c r="G78" s="265"/>
+      <c r="H78" s="266"/>
+      <c r="I78" s="264">
         <f>(I70+I65+I52+I75)/1000</f>
         <v>0</v>
       </c>
-      <c r="J78" s="312"/>
-[...1 lines deleted...]
-      <c r="L78" s="311">
+      <c r="J78" s="265"/>
+      <c r="K78" s="266"/>
+      <c r="L78" s="264">
         <f>(L70+L65+L52+L75)/1000</f>
         <v>0</v>
       </c>
-      <c r="M78" s="312"/>
-[...1 lines deleted...]
-      <c r="O78" s="311">
+      <c r="M78" s="265"/>
+      <c r="N78" s="266"/>
+      <c r="O78" s="264">
         <f>(O70+O65+O52+O75)/1000</f>
         <v>0</v>
       </c>
-      <c r="P78" s="312"/>
-[...1 lines deleted...]
-      <c r="R78" s="311">
+      <c r="P78" s="265"/>
+      <c r="Q78" s="266"/>
+      <c r="R78" s="264">
         <f>(R70+R65+R52+R75)/1000</f>
         <v>0</v>
       </c>
-      <c r="S78" s="182"/>
-[...52 lines deleted...]
-      <c r="F80" s="311">
+      <c r="S78" s="147"/>
+      <c r="T78" s="148"/>
+      <c r="U78" s="145"/>
+      <c r="V78" s="149"/>
+      <c r="W78" s="148"/>
+      <c r="X78" s="238"/>
+      <c r="Y78" s="149"/>
+    </row>
+    <row r="79" spans="1:25" s="2" customFormat="1">
+      <c r="A79" s="211">
+        <v>5.2</v>
+      </c>
+      <c r="B79" s="808" t="s">
+        <v>518</v>
+      </c>
+      <c r="C79" s="808"/>
+      <c r="D79" s="211"/>
+      <c r="E79" s="148"/>
+      <c r="F79" s="263"/>
+      <c r="G79" s="261"/>
+      <c r="H79" s="262"/>
+      <c r="I79" s="263"/>
+      <c r="J79" s="261"/>
+      <c r="K79" s="262"/>
+      <c r="L79" s="263"/>
+      <c r="M79" s="261"/>
+      <c r="N79" s="262"/>
+      <c r="O79" s="263"/>
+      <c r="P79" s="261"/>
+      <c r="Q79" s="262"/>
+      <c r="R79" s="263"/>
+      <c r="S79" s="147"/>
+      <c r="T79" s="148"/>
+      <c r="U79" s="283" t="s">
+        <v>519</v>
+      </c>
+      <c r="V79" s="149"/>
+      <c r="W79" s="148"/>
+      <c r="X79" s="145" t="s">
+        <v>520</v>
+      </c>
+      <c r="Y79" s="149"/>
+    </row>
+    <row r="80" spans="1:25" s="2" customFormat="1">
+      <c r="A80" s="211" t="s">
+        <v>116</v>
+      </c>
+      <c r="B80" s="211" t="s">
+        <v>521</v>
+      </c>
+      <c r="C80" s="211"/>
+      <c r="D80" s="211"/>
+      <c r="E80" s="148"/>
+      <c r="F80" s="264">
         <f>F79*0.95/1000</f>
         <v>0</v>
       </c>
-      <c r="G80" s="312"/>
-[...1 lines deleted...]
-      <c r="I80" s="311">
+      <c r="G80" s="265"/>
+      <c r="H80" s="266"/>
+      <c r="I80" s="264">
         <f>I79*0.95/1000</f>
         <v>0</v>
       </c>
-      <c r="J80" s="312"/>
-[...1 lines deleted...]
-      <c r="L80" s="311">
+      <c r="J80" s="265"/>
+      <c r="K80" s="266"/>
+      <c r="L80" s="264">
         <f>L79*0.95/1000</f>
         <v>0</v>
       </c>
-      <c r="M80" s="312"/>
-[...1 lines deleted...]
-      <c r="O80" s="311">
+      <c r="M80" s="265"/>
+      <c r="N80" s="266"/>
+      <c r="O80" s="264">
         <f>O79*0.95/1000</f>
         <v>0</v>
       </c>
-      <c r="P80" s="312"/>
-[...1 lines deleted...]
-      <c r="R80" s="311">
+      <c r="P80" s="265"/>
+      <c r="Q80" s="266"/>
+      <c r="R80" s="264">
         <f>R79*0.95/1000</f>
         <v>0</v>
       </c>
-      <c r="S80" s="182"/>
-[...19 lines deleted...]
-      <c r="F81" s="354" t="str">
+      <c r="S80" s="147"/>
+      <c r="T80" s="148"/>
+      <c r="U80" s="145" t="s">
+        <v>522</v>
+      </c>
+      <c r="V80" s="149"/>
+      <c r="W80" s="148"/>
+      <c r="X80" s="238"/>
+      <c r="Y80" s="149"/>
+    </row>
+    <row r="81" spans="1:25" s="2" customFormat="1">
+      <c r="A81" s="211">
+        <v>5.3</v>
+      </c>
+      <c r="B81" s="211" t="s">
+        <v>523</v>
+      </c>
+      <c r="C81" s="211"/>
+      <c r="D81" s="211"/>
+      <c r="E81" s="148"/>
+      <c r="F81" s="301" t="str">
         <f>IF(F80&gt;0,F78/F80,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="G81" s="330"/>
-[...1 lines deleted...]
-      <c r="I81" s="354" t="str">
+      <c r="G81" s="282"/>
+      <c r="H81" s="297"/>
+      <c r="I81" s="301" t="str">
         <f>IF(I80&gt;0,I78/I80,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="J81" s="357"/>
-[...1 lines deleted...]
-      <c r="L81" s="354" t="str">
+      <c r="J81" s="304"/>
+      <c r="K81" s="305"/>
+      <c r="L81" s="301" t="str">
         <f>IF(L80&gt;0,L78/L80,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="M81" s="357"/>
-[...1 lines deleted...]
-      <c r="O81" s="354" t="str">
+      <c r="M81" s="304"/>
+      <c r="N81" s="305"/>
+      <c r="O81" s="301" t="str">
         <f>IF(O80&gt;0,O78/O80,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="P81" s="357"/>
-[...1 lines deleted...]
-      <c r="R81" s="354" t="str">
+      <c r="P81" s="304"/>
+      <c r="Q81" s="305"/>
+      <c r="R81" s="301" t="str">
         <f>IF(R80&gt;0,R78/R80,"Missing Data")</f>
         <v>Missing Data</v>
       </c>
-      <c r="S81" s="182"/>
-[...32 lines deleted...]
-      <c r="Y82" s="324"/>
+      <c r="S81" s="147"/>
+      <c r="T81" s="148"/>
+      <c r="U81" s="145"/>
+      <c r="V81" s="149"/>
+      <c r="W81" s="148"/>
+      <c r="X81" s="238"/>
+      <c r="Y81" s="149"/>
+    </row>
+    <row r="82" spans="1:25" s="278" customFormat="1">
+      <c r="A82" s="281"/>
+      <c r="B82" s="810"/>
+      <c r="C82" s="810"/>
+      <c r="D82" s="810"/>
+      <c r="E82" s="474"/>
+      <c r="F82" s="273"/>
+      <c r="G82" s="274"/>
+      <c r="H82" s="475"/>
+      <c r="I82" s="274"/>
+      <c r="J82" s="274"/>
+      <c r="K82" s="475"/>
+      <c r="L82" s="274"/>
+      <c r="M82" s="274"/>
+      <c r="N82" s="475"/>
+      <c r="O82" s="274"/>
+      <c r="P82" s="274"/>
+      <c r="Q82" s="475"/>
+      <c r="R82" s="274"/>
+      <c r="S82" s="197"/>
+      <c r="T82" s="474"/>
+      <c r="U82" s="275"/>
+      <c r="V82" s="276"/>
+      <c r="W82" s="474"/>
+      <c r="X82" s="277"/>
+      <c r="Y82" s="276"/>
     </row>
   </sheetData>
   <mergeCells count="51">
-    <mergeCell ref="B77:D77"/>
-[...3 lines deleted...]
-    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="X72:X75"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B82:D82"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="B50:D50"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B52:D52"/>
     <mergeCell ref="B51:D51"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="B63:D63"/>
-    <mergeCell ref="B12:C12"/>
-[...28 lines deleted...]
-    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B75:D75"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup fitToHeight="3" orientation="landscape" paperSize="1" scale="56" r:id="rId2"/>
-  <drawing r:id="rId1"/>
+  <pageSetup scale="56" fitToHeight="3" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
   </sheetPr>
   <dimension ref="A1:I89"/>
   <sheetViews>
-    <sheetView workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="B44" sqref="B44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.27428571428571" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="4.57142857142857" style="92" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.28571428571429" style="92"/>
+    <col min="1" max="1" width="4.54296875" style="74" customWidth="1"/>
+    <col min="2" max="2" width="63.26953125" style="74" customWidth="1"/>
+    <col min="3" max="7" width="24.26953125" style="74" customWidth="1"/>
+    <col min="8" max="8" width="10.54296875" style="74" customWidth="1"/>
+    <col min="9" max="16384" width="9.26953125" style="74"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" ht="13">
-[...40 lines deleted...]
-      <c r="F8" s="94" t="s">
+    <row r="1" spans="1:7" ht="13">
+      <c r="B1" s="75" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="143" t="s">
+        <v>408</v>
+      </c>
+      <c r="B2" s="76"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="143" t="s">
+        <v>409</v>
+      </c>
+      <c r="B3" s="76"/>
+    </row>
+    <row r="4" spans="1:7" ht="13">
+      <c r="A4" s="104"/>
+      <c r="B4" s="75"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="74" t="s">
         <v>524</v>
       </c>
-      <c r="G8" s="94" t="s">
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="74" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="9" spans="3:7" ht="12.5">
-      <c r="C9" s="95" t="s">
+    <row r="8" spans="1:7">
+      <c r="C8" s="76" t="s">
         <v>526</v>
       </c>
-      <c r="D9" s="95" t="s">
+      <c r="D8" s="76" t="s">
         <v>527</v>
       </c>
-      <c r="E9" s="95" t="s">
+      <c r="E8" s="76" t="s">
         <v>528</v>
       </c>
-      <c r="F9" s="95" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="96" t="s">
+      <c r="F8" s="76" t="s">
         <v>529</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" s="101" t="s">
+      <c r="G8" s="76" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="13" spans="2:2" ht="12.5">
-      <c r="B13" s="97" t="s">
+    <row r="9" spans="1:7">
+      <c r="C9" s="77" t="s">
         <v>531</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" s="97" t="s">
+      <c r="D9" s="77" t="s">
         <v>532</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B16" s="97" t="s">
+      <c r="E9" s="77" t="s">
         <v>533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B17" s="97" t="s">
+      <c r="F9" s="77" t="s">
+        <v>532</v>
+      </c>
+      <c r="G9" s="77" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="14.5">
+      <c r="A10" s="78" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="B12" s="83" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="B13" s="79" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="B14" s="79" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="B15" s="79" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="B16" s="79" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="B17" s="79" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="18" spans="2:2" ht="12.5">
-[...15 lines deleted...]
-      <c r="B21" s="97" t="s">
+    <row r="18" spans="1:9">
+      <c r="B18" s="79" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="B19" s="79" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="B20" s="79" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="B21" s="79" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="B22" s="79" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="B23" s="79" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="13">
+      <c r="A25" s="78" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="14.5">
+      <c r="B27" s="74" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="B28" s="79" t="s">
         <v>536</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="97" t="s">
+      <c r="C28" s="80"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="81"/>
+      <c r="G28" s="74" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="B29" s="79" t="s">
         <v>537</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B23" s="97" t="s">
+      <c r="C29" s="80"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="B30" s="79" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="80"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="81"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="B31" s="79" t="s">
         <v>538</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="96" t="s">
+      <c r="C31" s="80"/>
+      <c r="D31" s="82"/>
+      <c r="E31" s="82"/>
+      <c r="F31" s="82"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="B32" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="80"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="81"/>
+      <c r="I32" s="74" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="33" spans="2:9">
+      <c r="B33" s="79" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" s="80"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="81"/>
+      <c r="F33" s="81"/>
+    </row>
+    <row r="34" spans="2:9">
+      <c r="B34" s="79" t="s">
         <v>539</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="92" t="s">
+      <c r="C34" s="80"/>
+      <c r="D34" s="81"/>
+      <c r="E34" s="81"/>
+      <c r="F34" s="81"/>
+    </row>
+    <row r="35" spans="2:9">
+      <c r="B35" s="79" t="s">
         <v>540</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="G28" s="92" t="s">
+      <c r="C35" s="80"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="81"/>
+      <c r="F35" s="81"/>
+    </row>
+    <row r="36" spans="2:9">
+      <c r="B36" s="79" t="s">
         <v>541</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B32" s="97" t="s">
+      <c r="C36" s="80"/>
+      <c r="D36" s="81"/>
+      <c r="E36" s="81"/>
+      <c r="F36" s="81"/>
+    </row>
+    <row r="37" spans="2:9">
+      <c r="B37" s="79" t="s">
+        <v>542</v>
+      </c>
+      <c r="C37" s="80"/>
+      <c r="D37" s="81"/>
+      <c r="E37" s="81"/>
+      <c r="F37" s="81"/>
+    </row>
+    <row r="38" spans="2:9">
+      <c r="B38" s="79" t="s">
+        <v>543</v>
+      </c>
+      <c r="C38" s="80"/>
+      <c r="D38" s="81"/>
+      <c r="E38" s="81"/>
+      <c r="F38" s="81"/>
+    </row>
+    <row r="39" spans="2:9">
+      <c r="B39" s="79"/>
+      <c r="C39" s="80"/>
+      <c r="D39" s="81"/>
+      <c r="E39" s="81"/>
+      <c r="F39" s="81"/>
+    </row>
+    <row r="40" spans="2:9" ht="14.5">
+      <c r="B40" s="83" t="s">
+        <v>548</v>
+      </c>
+      <c r="C40" s="77"/>
+      <c r="D40" s="76"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="77"/>
+      <c r="I40" s="74" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="41" spans="2:9">
+      <c r="B41" s="79" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="42" spans="2:9">
+      <c r="B42" s="79" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="43" spans="2:9">
+      <c r="B43" s="79" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="2:9">
+      <c r="B44" s="79" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="45" spans="2:9">
+      <c r="B45" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="C32" s="98"/>
-[...127 lines deleted...]
-      <c r="B50" s="97" t="s">
+    </row>
+    <row r="46" spans="2:9">
+      <c r="B46" s="79" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="47" spans="2:9">
+      <c r="B47" s="79" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="48" spans="2:9">
+      <c r="B48" s="79" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="B49" s="79" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="B50" s="79" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="12.5">
-[...28 lines deleted...]
-      <c r="B54" s="92" t="s">
+    <row r="51" spans="1:6">
+      <c r="A51" s="74" t="s">
         <v>546</v>
       </c>
-      <c r="C54" s="98">
+      <c r="B51" s="79" t="s">
+        <v>549</v>
+      </c>
+      <c r="C51" s="80"/>
+      <c r="D51" s="81"/>
+      <c r="E51" s="81"/>
+      <c r="F51" s="81"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="B52" s="79" t="s">
+        <v>550</v>
+      </c>
+      <c r="C52" s="80"/>
+      <c r="D52" s="81"/>
+      <c r="E52" s="81"/>
+      <c r="F52" s="81"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="B53" s="79"/>
+      <c r="C53" s="80"/>
+      <c r="D53" s="81"/>
+      <c r="E53" s="81"/>
+      <c r="F53" s="81"/>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="B54" s="74" t="s">
+        <v>551</v>
+      </c>
+      <c r="C54" s="80">
         <f>SUM(C28:C51)</f>
         <v>0</v>
       </c>
-      <c r="D54" s="102"/>
-[...55 lines deleted...]
-      <c r="B63" s="92" t="s">
+      <c r="D54" s="84"/>
+      <c r="E54" s="84"/>
+      <c r="F54" s="84"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="C55" s="85"/>
+      <c r="D55" s="85"/>
+      <c r="E55" s="85"/>
+      <c r="F55" s="85"/>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="B56" s="83" t="s">
+        <v>552</v>
+      </c>
+      <c r="C56" s="85"/>
+      <c r="D56" s="85"/>
+      <c r="E56" s="85"/>
+      <c r="F56" s="85"/>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="B57" s="79" t="s">
+        <v>553</v>
+      </c>
+      <c r="C57" s="85"/>
+      <c r="D57" s="85"/>
+      <c r="E57" s="85"/>
+      <c r="F57" s="85"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="B58" s="79" t="s">
+        <v>554</v>
+      </c>
+      <c r="C58" s="85"/>
+      <c r="D58" s="85"/>
+      <c r="E58" s="85"/>
+      <c r="F58" s="85"/>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="C59" s="86"/>
+    </row>
+    <row r="60" spans="1:6" ht="13">
+      <c r="A60" s="78" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="64" spans="2:2" ht="12.5">
-      <c r="B64" s="92" t="s">
+    <row r="61" spans="1:6">
+      <c r="B61" s="74" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="65" spans="2:2" ht="13">
-      <c r="B65" s="92" t="s">
+    <row r="62" spans="1:6">
+      <c r="B62" s="74" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="67" spans="1:1" ht="13">
-      <c r="A67" s="96" t="s">
+    <row r="63" spans="1:6">
+      <c r="B63" s="74" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="68" spans="1:2" ht="12.5">
-      <c r="A68" s="105" t="s">
+    <row r="64" spans="1:6">
+      <c r="B64" s="74" t="s">
         <v>174</v>
       </c>
-      <c r="B68" s="92" t="s">
-[...13 lines deleted...]
-      <c r="A71" s="106" t="s">
+    </row>
+    <row r="65" spans="1:2" ht="13">
+      <c r="B65" s="74" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" ht="13">
+      <c r="A67" s="78" t="s">
         <v>176</v>
       </c>
-      <c r="B71" s="92" t="s">
-[...23 lines deleted...]
-      <c r="B75" s="111" t="s">
+    </row>
+    <row r="68" spans="1:2">
+      <c r="A68" s="87" t="s">
+        <v>177</v>
+      </c>
+      <c r="B68" s="74" t="s">
         <v>555</v>
       </c>
     </row>
+    <row r="69" spans="1:2">
+      <c r="A69" s="87"/>
+      <c r="B69" s="74" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
+      <c r="A70" s="87"/>
+    </row>
+    <row r="71" spans="1:2">
+      <c r="A71" s="88" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" s="74" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
+      <c r="A72" s="88"/>
+      <c r="B72" s="89"/>
+    </row>
+    <row r="73" spans="1:2">
+      <c r="A73" s="88" t="s">
+        <v>181</v>
+      </c>
+      <c r="B73" s="74" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
+      <c r="A74" s="88"/>
+      <c r="B74" s="92" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
+      <c r="A75" s="88"/>
+      <c r="B75" s="93" t="s">
+        <v>560</v>
+      </c>
+    </row>
     <row r="76" spans="1:2" ht="14.5">
-      <c r="A76" s="106"/>
-[...36 lines deleted...]
-      <c r="B82" s="109" t="s">
+      <c r="A76" s="88"/>
+      <c r="B76" s="93" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="83" spans="1:2" ht="12.5">
-[...1 lines deleted...]
-      <c r="B83" s="109" t="s">
+    <row r="77" spans="1:2">
+      <c r="A77" s="88"/>
+      <c r="B77" s="90" t="s">
         <v>562</v>
       </c>
     </row>
-    <row r="84" spans="1:2" ht="12.5">
-[...4 lines deleted...]
-      <c r="A85" s="92" t="s">
+    <row r="78" spans="1:2">
+      <c r="A78" s="88"/>
+      <c r="B78" s="90" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="86" spans="2:2" ht="15.5">
-      <c r="B86" s="113" t="s">
+    <row r="79" spans="1:2">
+      <c r="A79" s="88"/>
+      <c r="B79" s="94" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="87" spans="2:2" ht="15.5">
-      <c r="B87" s="113" t="s">
+    <row r="80" spans="1:2">
+      <c r="A80" s="88"/>
+      <c r="B80" s="95" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="88" spans="2:2" ht="15.5">
-      <c r="B88" s="113" t="s">
+    <row r="81" spans="1:2">
+      <c r="A81" s="88"/>
+      <c r="B81" s="94"/>
+    </row>
+    <row r="82" spans="1:2">
+      <c r="A82" s="87" t="s">
+        <v>183</v>
+      </c>
+      <c r="B82" s="91" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="89" spans="2:2" ht="15.5">
-      <c r="B89" s="113" t="s">
+    <row r="83" spans="1:2">
+      <c r="A83" s="87"/>
+      <c r="B83" s="91" t="s">
         <v>567</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
+      <c r="A84" s="96"/>
+      <c r="B84" s="91"/>
+    </row>
+    <row r="85" spans="1:2" ht="15.5">
+      <c r="A85" s="74" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" ht="15.5">
+      <c r="B86" s="95" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" ht="15.5">
+      <c r="B87" s="95" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" ht="15.5">
+      <c r="B88" s="95" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" ht="15.5">
+      <c r="B89" s="95" t="s">
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" paperSize="1" r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A68:A72 A85:A96 A83:A84 A74:A81 A73 A82" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="B19" sqref="B19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.27428571428571" defaultRowHeight="12.5"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="4.57142857142857" style="92" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="9.28571428571429" style="92"/>
+    <col min="1" max="1" width="4.54296875" style="74" customWidth="1"/>
+    <col min="2" max="2" width="44.7265625" style="74" customWidth="1"/>
+    <col min="3" max="4" width="15.54296875" style="74" customWidth="1"/>
+    <col min="5" max="5" width="20.54296875" style="74" customWidth="1"/>
+    <col min="6" max="6" width="15.54296875" style="74" customWidth="1"/>
+    <col min="7" max="7" width="20.54296875" style="74" customWidth="1"/>
+    <col min="8" max="8" width="15.54296875" style="74" customWidth="1"/>
+    <col min="9" max="10" width="20.54296875" style="74" customWidth="1"/>
+    <col min="11" max="16384" width="9.26953125" style="74"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" ht="13">
-[...45 lines deleted...]
-      <c r="F9" s="94" t="s">
+    <row r="1" spans="1:9" ht="13">
+      <c r="B1" s="75" t="s">
         <v>573</v>
       </c>
-      <c r="G9" s="94" t="s">
+    </row>
+    <row r="2" spans="1:9" ht="13">
+      <c r="A2" s="143" t="s">
+        <v>408</v>
+      </c>
+      <c r="B2" s="97"/>
+    </row>
+    <row r="3" spans="1:9" ht="13">
+      <c r="A3" s="143" t="s">
         <v>574</v>
       </c>
-      <c r="H9" s="94" t="s">
+      <c r="B3" s="97"/>
+    </row>
+    <row r="4" spans="1:9" ht="13">
+      <c r="A4" s="104"/>
+      <c r="B4" s="97"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="74" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="74" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="14.5">
+      <c r="A8" s="78" t="s">
         <v>575</v>
       </c>
-      <c r="I9" s="94" t="s">
+    </row>
+    <row r="9" spans="1:9">
+      <c r="C9" s="76" t="s">
+        <v>526</v>
+      </c>
+      <c r="D9" s="76" t="s">
         <v>576</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="92" t="s">
+      <c r="E9" s="76" t="s">
         <v>577</v>
       </c>
-      <c r="C10" s="94" t="s">
-[...14 lines deleted...]
-      <c r="H10" s="94" t="s">
+      <c r="F9" s="76" t="s">
         <v>578</v>
       </c>
-      <c r="I10" s="94" t="s">
+      <c r="G9" s="76" t="s">
         <v>579</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="97" t="s">
+      <c r="H9" s="76" t="s">
+        <v>580</v>
+      </c>
+      <c r="I9" s="76" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="14.5">
+      <c r="B10" s="74" t="s">
+        <v>582</v>
+      </c>
+      <c r="C10" s="76" t="s">
         <v>531</v>
       </c>
-      <c r="C11" s="98"/>
-[...8 lines deleted...]
-      <c r="B12" s="97" t="s">
+      <c r="D10" s="76" t="s">
         <v>532</v>
       </c>
-      <c r="C12" s="98"/>
-[...8 lines deleted...]
-      <c r="B13" s="97" t="s">
+      <c r="E10" s="76" t="s">
         <v>533</v>
       </c>
-      <c r="C13" s="98"/>
-[...8 lines deleted...]
-      <c r="B14" s="97" t="s">
+      <c r="F10" s="76" t="s">
+        <v>532</v>
+      </c>
+      <c r="G10" s="76" t="s">
+        <v>533</v>
+      </c>
+      <c r="H10" s="76" t="s">
+        <v>583</v>
+      </c>
+      <c r="I10" s="76" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="B11" s="79" t="s">
+        <v>536</v>
+      </c>
+      <c r="C11" s="80"/>
+      <c r="D11" s="80"/>
+      <c r="E11" s="98"/>
+      <c r="F11" s="80"/>
+      <c r="G11" s="98"/>
+      <c r="H11" s="99"/>
+      <c r="I11" s="100"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="B12" s="79" t="s">
+        <v>537</v>
+      </c>
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="98"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="99"/>
+      <c r="I12" s="100"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="B13" s="79" t="s">
         <v>538</v>
       </c>
-      <c r="C14" s="98"/>
-[...143 lines deleted...]
-      <c r="A34" s="105" t="s">
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="98"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="98"/>
+      <c r="H13" s="99"/>
+      <c r="I13" s="100"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="B14" s="79" t="s">
+        <v>543</v>
+      </c>
+      <c r="C14" s="80"/>
+      <c r="D14" s="80"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="98"/>
+      <c r="H14" s="99"/>
+      <c r="I14" s="100"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="C15" s="80"/>
+      <c r="D15" s="80"/>
+      <c r="E15" s="98"/>
+      <c r="F15" s="80"/>
+      <c r="G15" s="98"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="100"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="B16" s="83" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="B17" s="79" t="s">
+        <v>536</v>
+      </c>
+      <c r="C17" s="80"/>
+      <c r="D17" s="80"/>
+      <c r="E17" s="98"/>
+      <c r="F17" s="80"/>
+      <c r="G17" s="98"/>
+      <c r="H17" s="99"/>
+      <c r="I17" s="100"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="B18" s="79" t="s">
+        <v>537</v>
+      </c>
+      <c r="C18" s="80"/>
+      <c r="D18" s="80"/>
+      <c r="E18" s="98"/>
+      <c r="F18" s="80"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="99"/>
+      <c r="I18" s="100"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="B19" s="79" t="s">
+        <v>538</v>
+      </c>
+      <c r="C19" s="80"/>
+      <c r="D19" s="80"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="80"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="99"/>
+      <c r="I19" s="100"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="B20" s="79" t="s">
+        <v>550</v>
+      </c>
+      <c r="C20" s="80"/>
+      <c r="D20" s="80"/>
+      <c r="E20" s="98"/>
+      <c r="F20" s="80"/>
+      <c r="G20" s="98"/>
+      <c r="H20" s="99"/>
+      <c r="I20" s="100"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="C21" s="80"/>
+      <c r="D21" s="80"/>
+      <c r="E21" s="98"/>
+      <c r="F21" s="80"/>
+      <c r="G21" s="98"/>
+      <c r="H21" s="99"/>
+      <c r="I21" s="100"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="B22" s="74" t="s">
+        <v>551</v>
+      </c>
+      <c r="C22" s="80"/>
+      <c r="D22" s="80"/>
+      <c r="E22" s="98"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="98"/>
+      <c r="H22" s="99"/>
+      <c r="I22" s="100"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="C23" s="80"/>
+      <c r="D23" s="80"/>
+      <c r="E23" s="98"/>
+      <c r="F23" s="80"/>
+      <c r="G23" s="98"/>
+      <c r="H23" s="99"/>
+      <c r="I23" s="100"/>
+    </row>
+    <row r="24" spans="1:9" ht="13">
+      <c r="A24" s="78" t="s">
         <v>176</v>
       </c>
-      <c r="B34" s="92" t="s">
-[...5 lines deleted...]
-        <v>585</v>
+    </row>
+    <row r="25" spans="1:9" ht="13">
+      <c r="A25" s="78"/>
+    </row>
+    <row r="26" spans="1:9" ht="14.5">
+      <c r="A26" s="87" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26" s="74" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="87"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="87"/>
+      <c r="B28" s="74" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="87"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="87"/>
+      <c r="B30" s="74" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="87"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="87"/>
+      <c r="B32" s="74" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="87" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" s="74" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="B35" s="74" t="s">
+        <v>590</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup fitToHeight="0" orientation="landscape" paperSize="1" scale="71" r:id="rId1"/>
+  <pageSetup scale="70" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A26:A34" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="C7:D9"/>
   <sheetViews>
-    <sheetView workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="D7" sqref="D7:D9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D7" sqref="D7:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="3" max="3" width="36.5714285714286" customWidth="1"/>
+    <col min="3" max="3" width="36.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="3:4" ht="14.5">
+    <row r="7" spans="3:4">
       <c r="C7" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-    <row r="8" spans="3:4" ht="14.5">
+        <v>194</v>
+      </c>
+      <c r="D7" s="133" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="8" spans="3:4">
       <c r="C8" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-    <row r="9" spans="3:4" ht="14.5">
+        <v>195</v>
+      </c>
+      <c r="D8" s="134" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="9" spans="3:4">
       <c r="C9" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="D9" s="158" t="s">
+        <v>592</v>
+      </c>
+      <c r="D9" s="476" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" paperSize="1" r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AV137"/>
+  <dimension ref="A1:AY136"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0" topLeftCell="A1">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:Z138"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21:D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" outlineLevelRow="1"/>
   <cols>
-    <col min="1" max="1" width="12.1428571428571" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="30" max="30" width="10.2857142857143" customWidth="1"/>
+    <col min="1" max="1" width="8.26953125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.54296875" customWidth="1"/>
+    <col min="3" max="3" width="67.1796875" customWidth="1"/>
+    <col min="4" max="4" width="9" customWidth="1"/>
+    <col min="5" max="5" width="2.26953125" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="13.7265625" style="244" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="2.26953125" style="244" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="14.54296875" style="244" hidden="1" customWidth="1"/>
+    <col min="10" max="11" width="2.26953125" style="244" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="14.26953125" style="244" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="2.26953125" style="244" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="2.26953125" style="244" customWidth="1"/>
+    <col min="15" max="15" width="14.26953125" style="244" customWidth="1"/>
+    <col min="16" max="17" width="2.26953125" style="244" customWidth="1"/>
+    <col min="18" max="18" width="16.81640625" style="244" customWidth="1"/>
+    <col min="19" max="20" width="2.26953125" style="244" customWidth="1"/>
+    <col min="21" max="21" width="15.54296875" style="244" customWidth="1"/>
+    <col min="22" max="22" width="2.26953125" customWidth="1"/>
+    <col min="23" max="23" width="2.26953125" style="244" customWidth="1"/>
+    <col min="24" max="24" width="15.1796875" style="381" customWidth="1"/>
+    <col min="25" max="27" width="2.26953125" customWidth="1"/>
+    <col min="28" max="28" width="88.26953125" style="34" customWidth="1"/>
+    <col min="29" max="31" width="2.26953125" style="24" customWidth="1"/>
+    <col min="32" max="32" width="9.26953125" customWidth="1"/>
+    <col min="33" max="33" width="10.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" ht="75.65" customHeight="1">
-[...2 lines deleted...]
-      <c r="C1" s="750" t="s">
+    <row r="1" spans="1:51" ht="75.650000000000006" customHeight="1">
+      <c r="A1" s="336"/>
+      <c r="B1" s="800" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="750"/>
-[...94 lines deleted...]
-      <c r="B3" s="179" t="s">
+      <c r="C1" s="796"/>
+      <c r="D1" s="796"/>
+      <c r="E1" s="796"/>
+      <c r="F1" s="796"/>
+      <c r="G1" s="796"/>
+      <c r="H1" s="796"/>
+      <c r="I1" s="796"/>
+      <c r="J1" s="796"/>
+      <c r="K1" s="796"/>
+      <c r="L1" s="796"/>
+      <c r="M1" s="796"/>
+      <c r="N1" s="796"/>
+      <c r="O1" s="796"/>
+      <c r="P1" s="796"/>
+      <c r="Q1" s="796"/>
+      <c r="R1" s="796"/>
+      <c r="S1" s="796"/>
+      <c r="T1" s="796"/>
+      <c r="U1" s="796"/>
+      <c r="V1" s="796"/>
+      <c r="W1" s="796"/>
+      <c r="X1" s="796"/>
+      <c r="Y1" s="796"/>
+      <c r="Z1" s="796"/>
+      <c r="AA1" s="796"/>
+      <c r="AB1" s="796"/>
+      <c r="AC1" s="796"/>
+      <c r="AD1" s="337"/>
+      <c r="AE1" s="337"/>
+      <c r="AF1" s="337"/>
+      <c r="AG1" s="337"/>
+      <c r="AH1" s="337"/>
+      <c r="AI1" s="337"/>
+      <c r="AJ1" s="337"/>
+      <c r="AK1" s="337"/>
+      <c r="AL1" s="337"/>
+      <c r="AM1" s="337"/>
+      <c r="AN1" s="337"/>
+      <c r="AO1" s="337"/>
+      <c r="AP1" s="337"/>
+      <c r="AQ1" s="337"/>
+      <c r="AR1" s="337"/>
+      <c r="AS1" s="337"/>
+      <c r="AT1" s="337"/>
+      <c r="AU1" s="337"/>
+      <c r="AV1" s="337"/>
+    </row>
+    <row r="2" spans="1:51" ht="56.25" customHeight="1">
+      <c r="A2" s="200"/>
+      <c r="B2" s="150"/>
+      <c r="C2" s="153" t="s">
+        <v>410</v>
+      </c>
+      <c r="D2" s="153"/>
+      <c r="E2" s="153"/>
+      <c r="F2" s="243"/>
+      <c r="G2" s="243"/>
+      <c r="H2" s="243"/>
+      <c r="I2" s="243"/>
+      <c r="J2" s="243"/>
+      <c r="K2" s="243"/>
+      <c r="L2" s="243"/>
+      <c r="M2" s="243"/>
+      <c r="N2" s="243"/>
+      <c r="O2" s="243"/>
+      <c r="P2" s="243"/>
+      <c r="Q2" s="243"/>
+      <c r="R2" s="243"/>
+      <c r="S2" s="243"/>
+      <c r="T2" s="243"/>
+      <c r="U2" s="243"/>
+      <c r="V2" s="153"/>
+      <c r="W2" s="243"/>
+      <c r="X2" s="379"/>
+      <c r="Y2" s="153"/>
+      <c r="Z2" s="153"/>
+      <c r="AB2" s="143"/>
+      <c r="AC2" s="143"/>
+      <c r="AD2" s="143"/>
+      <c r="AE2" s="143"/>
+      <c r="AF2" s="143"/>
+      <c r="AG2" s="143"/>
+      <c r="AH2" s="143"/>
+      <c r="AI2" s="143"/>
+      <c r="AJ2" s="143"/>
+      <c r="AK2" s="143"/>
+      <c r="AL2" s="143"/>
+      <c r="AM2" s="143"/>
+      <c r="AN2" s="143"/>
+      <c r="AO2" s="143"/>
+      <c r="AP2" s="143"/>
+      <c r="AQ2" s="143"/>
+      <c r="AR2" s="143"/>
+      <c r="AS2" s="143"/>
+      <c r="AT2" s="143"/>
+      <c r="AU2" s="143"/>
+      <c r="AV2" s="143"/>
+      <c r="AW2" s="143"/>
+      <c r="AX2" s="143"/>
+      <c r="AY2" s="143"/>
+    </row>
+    <row r="3" spans="1:51" ht="14.5" outlineLevel="1" collapsed="1">
+      <c r="B3" s="144" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="189" t="s">
+      <c r="C3" s="154" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="189"/>
-[...45 lines deleted...]
-      <c r="B4" s="179" t="s">
+      <c r="D3" s="154"/>
+      <c r="E3" s="154"/>
+      <c r="F3" s="248"/>
+      <c r="G3" s="248"/>
+      <c r="H3" s="248"/>
+      <c r="I3" s="248"/>
+      <c r="J3" s="248"/>
+      <c r="K3" s="248"/>
+      <c r="L3" s="248"/>
+      <c r="M3" s="248"/>
+      <c r="N3" s="248"/>
+      <c r="O3" s="248"/>
+      <c r="P3" s="248"/>
+      <c r="Q3" s="248"/>
+      <c r="R3" s="248"/>
+      <c r="S3" s="248"/>
+      <c r="T3" s="248"/>
+      <c r="U3" s="248"/>
+      <c r="V3" s="154"/>
+      <c r="W3" s="248"/>
+      <c r="X3" s="248"/>
+      <c r="Y3" s="154"/>
+      <c r="Z3" s="154"/>
+      <c r="AB3" s="143"/>
+      <c r="AC3" s="143"/>
+      <c r="AD3" s="143"/>
+      <c r="AE3" s="143"/>
+      <c r="AF3" s="143"/>
+      <c r="AG3" s="143"/>
+      <c r="AH3" s="143"/>
+      <c r="AI3" s="143"/>
+      <c r="AJ3" s="143"/>
+      <c r="AK3" s="143"/>
+      <c r="AL3" s="143"/>
+      <c r="AM3" s="143"/>
+      <c r="AN3" s="143"/>
+      <c r="AO3" s="143"/>
+      <c r="AP3" s="143"/>
+      <c r="AQ3" s="143"/>
+      <c r="AR3" s="143"/>
+      <c r="AS3" s="143"/>
+      <c r="AT3" s="143"/>
+      <c r="AU3" s="143"/>
+      <c r="AV3" s="143"/>
+      <c r="AW3" s="143"/>
+      <c r="AX3" s="143"/>
+      <c r="AY3" s="143"/>
+    </row>
+    <row r="4" spans="1:51" ht="14.5" outlineLevel="1">
+      <c r="B4" s="144" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="179" t="s">
-[...51 lines deleted...]
-      <c r="C5" s="229" t="s">
+      <c r="C4" s="144" t="s">
+        <v>593</v>
+      </c>
+      <c r="D4" s="154"/>
+      <c r="E4" s="343"/>
+      <c r="F4" s="344"/>
+      <c r="G4" s="344"/>
+      <c r="H4" s="344"/>
+      <c r="I4" s="344"/>
+      <c r="J4" s="248"/>
+      <c r="K4" s="248"/>
+      <c r="L4" s="248"/>
+      <c r="M4" s="248"/>
+      <c r="N4" s="248"/>
+      <c r="O4" s="248"/>
+      <c r="P4" s="248"/>
+      <c r="Q4" s="248"/>
+      <c r="R4" s="248"/>
+      <c r="S4" s="248"/>
+      <c r="T4" s="248"/>
+      <c r="U4" s="248"/>
+      <c r="V4" s="154"/>
+      <c r="W4" s="248"/>
+      <c r="X4" s="248"/>
+      <c r="Y4" s="154"/>
+      <c r="Z4" s="154"/>
+      <c r="AB4" s="143"/>
+      <c r="AC4" s="143"/>
+      <c r="AD4" s="143"/>
+      <c r="AE4" s="143"/>
+      <c r="AF4" s="143"/>
+      <c r="AG4" s="143"/>
+      <c r="AH4" s="143"/>
+      <c r="AI4" s="143"/>
+      <c r="AJ4" s="143"/>
+      <c r="AK4" s="143"/>
+      <c r="AL4" s="143"/>
+      <c r="AM4" s="143"/>
+      <c r="AN4" s="143"/>
+      <c r="AO4" s="143"/>
+      <c r="AP4" s="143"/>
+      <c r="AQ4" s="143"/>
+      <c r="AR4" s="143"/>
+      <c r="AS4" s="143"/>
+      <c r="AT4" s="143"/>
+      <c r="AU4" s="143"/>
+      <c r="AV4" s="143"/>
+      <c r="AW4" s="143"/>
+      <c r="AX4" s="143"/>
+      <c r="AY4" s="143"/>
+    </row>
+    <row r="5" spans="1:51" ht="14.5" outlineLevel="1">
+      <c r="B5" s="144" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="229"/>
-[...37 lines deleted...]
-      <c r="B6" s="179" t="s">
+      <c r="C5" s="194" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="189" t="s">
+      <c r="D5" s="194"/>
+      <c r="E5" s="194"/>
+      <c r="F5" s="249"/>
+      <c r="G5" s="249"/>
+      <c r="H5" s="249"/>
+      <c r="I5" s="249"/>
+      <c r="J5" s="249"/>
+      <c r="K5" s="249"/>
+      <c r="L5" s="249"/>
+      <c r="M5" s="249"/>
+      <c r="N5" s="249"/>
+      <c r="O5" s="249"/>
+      <c r="P5" s="249"/>
+      <c r="Q5" s="249"/>
+      <c r="R5" s="249"/>
+      <c r="S5" s="249"/>
+      <c r="T5" s="249"/>
+      <c r="U5" s="250"/>
+      <c r="V5" s="194"/>
+      <c r="W5" s="249"/>
+      <c r="X5" s="250"/>
+      <c r="Y5" s="194"/>
+      <c r="Z5" s="194"/>
+      <c r="AB5" s="154"/>
+      <c r="AC5" s="154"/>
+      <c r="AD5" s="154"/>
+      <c r="AE5" s="154"/>
+      <c r="AF5" s="6"/>
+      <c r="AG5" s="6"/>
+      <c r="AH5" s="6"/>
+      <c r="AI5" s="6"/>
+      <c r="AJ5" s="6"/>
+      <c r="AK5" s="4"/>
+      <c r="AL5" s="6"/>
+      <c r="AM5" s="6"/>
+      <c r="AN5" s="4"/>
+      <c r="AO5" s="6"/>
+      <c r="AP5" s="6"/>
+      <c r="AQ5" s="21"/>
+    </row>
+    <row r="6" spans="1:51" ht="14.5" outlineLevel="1">
+      <c r="B6" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="189"/>
-[...40 lines deleted...]
-      <c r="C7" s="229" t="s">
+      <c r="C6" s="154" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="154"/>
+      <c r="E6" s="154"/>
+      <c r="F6" s="248"/>
+      <c r="G6" s="248"/>
+      <c r="H6" s="248"/>
+      <c r="I6" s="248"/>
+      <c r="J6" s="248"/>
+      <c r="K6" s="248"/>
+      <c r="L6" s="248"/>
+      <c r="M6" s="248"/>
+      <c r="N6" s="248"/>
+      <c r="O6" s="248"/>
+      <c r="P6" s="248"/>
+      <c r="Q6" s="248"/>
+      <c r="R6" s="248"/>
+      <c r="S6" s="248"/>
+      <c r="T6" s="248"/>
+      <c r="U6" s="248"/>
+      <c r="V6" s="154"/>
+      <c r="W6" s="248"/>
+      <c r="X6" s="248"/>
+      <c r="Y6" s="154"/>
+      <c r="Z6" s="154"/>
+      <c r="AB6" s="154"/>
+      <c r="AC6" s="154"/>
+      <c r="AD6" s="154"/>
+      <c r="AE6" s="154"/>
+      <c r="AF6" s="6"/>
+      <c r="AG6" s="6"/>
+      <c r="AH6" s="6"/>
+      <c r="AI6" s="6"/>
+      <c r="AJ6" s="6"/>
+      <c r="AK6" s="4"/>
+      <c r="AL6" s="6"/>
+      <c r="AM6" s="6"/>
+      <c r="AN6" s="4"/>
+      <c r="AO6" s="6"/>
+      <c r="AP6" s="6"/>
+      <c r="AQ6" s="21"/>
+    </row>
+    <row r="7" spans="1:51" ht="14.5" outlineLevel="1">
+      <c r="B7" s="144" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="229"/>
-[...37 lines deleted...]
-      <c r="B8" s="187" t="s">
+      <c r="C7" s="194" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="415">
-[...80 lines deleted...]
-      <c r="AQ9"/>
+      <c r="D7" s="194"/>
+      <c r="E7" s="194"/>
+      <c r="F7" s="249"/>
+      <c r="G7" s="249"/>
+      <c r="H7" s="249"/>
+      <c r="I7" s="249"/>
+      <c r="J7" s="249"/>
+      <c r="K7" s="249"/>
+      <c r="L7" s="249"/>
+      <c r="M7" s="249"/>
+      <c r="N7" s="249"/>
+      <c r="O7" s="249"/>
+      <c r="P7" s="249"/>
+      <c r="Q7" s="249"/>
+      <c r="R7" s="249"/>
+      <c r="S7" s="249"/>
+      <c r="T7" s="249"/>
+      <c r="U7" s="250"/>
+      <c r="V7" s="194"/>
+      <c r="W7" s="249"/>
+      <c r="X7" s="250"/>
+      <c r="Y7" s="194"/>
+      <c r="Z7" s="194"/>
+      <c r="AB7" s="154"/>
+      <c r="AC7" s="154"/>
+      <c r="AD7" s="154"/>
+      <c r="AE7" s="154"/>
+      <c r="AF7" s="6"/>
+      <c r="AG7" s="6"/>
+      <c r="AH7" s="6"/>
+      <c r="AI7" s="6"/>
+      <c r="AJ7" s="6"/>
+      <c r="AK7" s="4"/>
+      <c r="AL7" s="6"/>
+      <c r="AM7" s="6"/>
+      <c r="AN7" s="4"/>
+      <c r="AO7" s="6"/>
+      <c r="AP7" s="6"/>
+      <c r="AQ7" s="21"/>
+    </row>
+    <row r="8" spans="1:51" ht="16.399999999999999" customHeight="1" outlineLevel="1">
+      <c r="B8" s="152" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="793">
+        <v>46311</v>
+      </c>
+      <c r="D8" s="155"/>
+      <c r="E8" s="155"/>
+      <c r="F8" s="251"/>
+      <c r="G8" s="251"/>
+      <c r="H8" s="251"/>
+      <c r="I8" s="251"/>
+      <c r="J8" s="251"/>
+      <c r="K8" s="251"/>
+      <c r="L8" s="251"/>
+      <c r="M8" s="251"/>
+      <c r="N8" s="251"/>
+      <c r="O8" s="251"/>
+      <c r="P8" s="251"/>
+      <c r="Q8" s="251"/>
+      <c r="R8" s="251"/>
+      <c r="S8" s="251"/>
+      <c r="T8" s="251"/>
+      <c r="U8" s="252"/>
+      <c r="V8" s="155"/>
+      <c r="W8" s="251"/>
+      <c r="X8" s="252"/>
+      <c r="Y8" s="155"/>
+      <c r="Z8" s="155"/>
+      <c r="AB8" s="212"/>
+      <c r="AC8" s="194"/>
+      <c r="AD8" s="194"/>
+      <c r="AE8" s="194"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6"/>
+      <c r="AH8" s="6"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="6"/>
+      <c r="AK8" s="4"/>
+      <c r="AL8" s="6"/>
+      <c r="AM8" s="6"/>
+      <c r="AN8" s="4"/>
+      <c r="AO8" s="6"/>
+      <c r="AP8" s="6"/>
+      <c r="AQ8" s="21"/>
+    </row>
+    <row r="9" spans="1:51" s="14" customFormat="1" ht="14.5">
+      <c r="B9" s="183"/>
+      <c r="C9" s="184"/>
+      <c r="D9" s="184"/>
+      <c r="E9" s="184"/>
+      <c r="F9" s="253"/>
+      <c r="G9" s="253"/>
+      <c r="H9" s="253"/>
+      <c r="I9" s="253"/>
+      <c r="J9" s="253"/>
+      <c r="K9" s="253"/>
+      <c r="L9" s="253"/>
+      <c r="M9" s="253"/>
+      <c r="N9" s="253"/>
+      <c r="O9" s="253"/>
+      <c r="P9" s="253"/>
+      <c r="Q9" s="253"/>
+      <c r="R9" s="253"/>
+      <c r="S9" s="253"/>
+      <c r="T9" s="253"/>
+      <c r="U9" s="253"/>
+      <c r="V9" s="184"/>
+      <c r="W9" s="253"/>
+      <c r="X9" s="253"/>
+      <c r="Y9" s="184"/>
+      <c r="Z9" s="184"/>
+      <c r="AB9" s="245"/>
+      <c r="AC9" s="246"/>
+      <c r="AD9" s="246"/>
+      <c r="AE9" s="194"/>
+      <c r="AF9" s="6"/>
+      <c r="AG9" s="6"/>
+      <c r="AH9" s="6"/>
+      <c r="AI9" s="6"/>
+      <c r="AJ9" s="6"/>
+      <c r="AK9" s="4"/>
+      <c r="AL9" s="6"/>
+      <c r="AM9" s="6"/>
+      <c r="AN9" s="4"/>
+      <c r="AO9" s="6"/>
+      <c r="AP9" s="6"/>
+      <c r="AQ9" s="21"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-    </row>
-[...48 lines deleted...]
-      <c r="F11" s="192" t="s">
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51" s="169" customFormat="1" ht="6" customHeight="1">
+      <c r="A10" s="485"/>
+      <c r="B10" s="486"/>
+      <c r="C10" s="487"/>
+      <c r="D10" s="488"/>
+      <c r="E10" s="489"/>
+      <c r="F10" s="490"/>
+      <c r="G10" s="491"/>
+      <c r="H10" s="492"/>
+      <c r="I10" s="490"/>
+      <c r="J10" s="491"/>
+      <c r="K10" s="489"/>
+      <c r="L10" s="490"/>
+      <c r="M10" s="491"/>
+      <c r="N10" s="489"/>
+      <c r="O10" s="490"/>
+      <c r="P10" s="491"/>
+      <c r="Q10" s="489"/>
+      <c r="R10" s="490"/>
+      <c r="S10" s="491"/>
+      <c r="T10" s="489"/>
+      <c r="U10" s="490"/>
+      <c r="V10" s="488"/>
+      <c r="W10" s="489"/>
+      <c r="X10" s="493"/>
+      <c r="Y10" s="488"/>
+      <c r="Z10" s="487"/>
+      <c r="AA10" s="494"/>
+      <c r="AB10" s="487"/>
+      <c r="AC10" s="488"/>
+      <c r="AD10" s="160"/>
+      <c r="AE10" s="160"/>
+      <c r="AF10" s="166"/>
+      <c r="AG10" s="166"/>
+      <c r="AH10" s="166"/>
+      <c r="AI10" s="166"/>
+      <c r="AJ10" s="166"/>
+      <c r="AK10" s="167"/>
+      <c r="AL10" s="166"/>
+      <c r="AM10" s="166"/>
+      <c r="AN10" s="167"/>
+      <c r="AO10" s="166"/>
+      <c r="AP10" s="166"/>
+      <c r="AQ10" s="168"/>
+    </row>
+    <row r="11" spans="1:51" s="169" customFormat="1" ht="14.5">
+      <c r="A11" s="495"/>
+      <c r="B11" s="156"/>
+      <c r="C11" s="156"/>
+      <c r="D11" s="188"/>
+      <c r="E11" s="157"/>
+      <c r="F11" s="157" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="254"/>
+      <c r="H11" s="157"/>
+      <c r="I11" s="157" t="s">
+        <v>15</v>
+      </c>
+      <c r="J11" s="254"/>
+      <c r="K11" s="157"/>
+      <c r="L11" s="157" t="s">
+        <v>15</v>
+      </c>
+      <c r="M11" s="254"/>
+      <c r="N11" s="157"/>
+      <c r="O11" s="157" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="254"/>
+      <c r="Q11" s="157"/>
+      <c r="R11" s="157" t="s">
+        <v>17</v>
+      </c>
+      <c r="S11" s="254"/>
+      <c r="T11" s="157"/>
+      <c r="U11" s="157" t="s">
+        <v>18</v>
+      </c>
+      <c r="V11" s="188"/>
+      <c r="W11" s="157"/>
+      <c r="X11" s="496" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y11" s="188"/>
+      <c r="Z11" s="156"/>
+      <c r="AA11" s="294"/>
+      <c r="AB11" s="162"/>
+      <c r="AC11" s="188"/>
+      <c r="AD11" s="161"/>
+      <c r="AE11" s="163"/>
+      <c r="AF11" s="166"/>
+      <c r="AG11" s="166"/>
+      <c r="AH11" s="166"/>
+      <c r="AI11" s="166"/>
+      <c r="AJ11" s="166"/>
+      <c r="AK11" s="167"/>
+      <c r="AL11" s="166"/>
+      <c r="AM11" s="166"/>
+      <c r="AN11" s="167"/>
+      <c r="AO11" s="166"/>
+      <c r="AP11" s="166"/>
+      <c r="AQ11" s="168"/>
+    </row>
+    <row r="12" spans="1:51" s="169" customFormat="1" ht="14.5">
+      <c r="A12" s="497" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="826" t="s">
+        <v>414</v>
+      </c>
+      <c r="C12" s="827"/>
+      <c r="D12" s="188"/>
+      <c r="E12" s="157"/>
+      <c r="F12" s="498">
+        <v>2005</v>
+      </c>
+      <c r="G12" s="254"/>
+      <c r="H12" s="157"/>
+      <c r="I12" s="498">
+        <v>2021</v>
+      </c>
+      <c r="J12" s="254"/>
+      <c r="K12" s="157"/>
+      <c r="L12" s="498">
+        <v>2023</v>
+      </c>
+      <c r="M12" s="254"/>
+      <c r="N12" s="157"/>
+      <c r="O12" s="498">
+        <v>2024</v>
+      </c>
+      <c r="P12" s="254"/>
+      <c r="Q12" s="157"/>
+      <c r="R12" s="498">
+        <v>2025</v>
+      </c>
+      <c r="S12" s="254"/>
+      <c r="T12" s="157"/>
+      <c r="U12" s="498">
+        <v>2026</v>
+      </c>
+      <c r="V12" s="188"/>
+      <c r="W12" s="157"/>
+      <c r="X12" s="499">
+        <v>2027</v>
+      </c>
+      <c r="Y12" s="188"/>
+      <c r="Z12" s="156"/>
+      <c r="AA12" s="294"/>
+      <c r="AB12" s="500" t="s">
+        <v>415</v>
+      </c>
+      <c r="AC12" s="188"/>
+      <c r="AD12" s="164"/>
+      <c r="AE12" s="163"/>
+      <c r="AF12" s="166"/>
+      <c r="AG12" s="166"/>
+      <c r="AH12" s="166"/>
+      <c r="AI12" s="166"/>
+      <c r="AJ12" s="166"/>
+      <c r="AK12" s="167"/>
+      <c r="AL12" s="166"/>
+      <c r="AM12" s="166"/>
+      <c r="AN12" s="167"/>
+      <c r="AO12" s="166"/>
+      <c r="AP12" s="166"/>
+      <c r="AQ12" s="168"/>
+    </row>
+    <row r="13" spans="1:51" s="169" customFormat="1" ht="14.5">
+      <c r="A13" s="501"/>
+      <c r="B13" s="156"/>
+      <c r="C13" s="156"/>
+      <c r="D13" s="188"/>
+      <c r="E13" s="158"/>
+      <c r="F13" s="159"/>
+      <c r="G13" s="254"/>
+      <c r="H13" s="502"/>
+      <c r="I13" s="159"/>
+      <c r="J13" s="254"/>
+      <c r="K13" s="158"/>
+      <c r="L13" s="159"/>
+      <c r="M13" s="254"/>
+      <c r="N13" s="158"/>
+      <c r="O13" s="159"/>
+      <c r="P13" s="254"/>
+      <c r="Q13" s="158"/>
+      <c r="R13" s="159"/>
+      <c r="S13" s="254"/>
+      <c r="T13" s="158"/>
+      <c r="U13" s="159"/>
+      <c r="V13" s="188"/>
+      <c r="W13" s="158"/>
+      <c r="X13" s="503"/>
+      <c r="Y13" s="188"/>
+      <c r="Z13" s="156"/>
+      <c r="AA13" s="294"/>
+      <c r="AB13" s="162"/>
+      <c r="AC13" s="188"/>
+      <c r="AD13" s="165"/>
+      <c r="AE13" s="163"/>
+      <c r="AF13" s="166"/>
+      <c r="AG13" s="166"/>
+      <c r="AH13" s="166"/>
+      <c r="AI13" s="166"/>
+      <c r="AJ13" s="166"/>
+      <c r="AK13" s="167"/>
+      <c r="AL13" s="166"/>
+      <c r="AM13" s="166"/>
+      <c r="AN13" s="167"/>
+      <c r="AO13" s="166"/>
+      <c r="AP13" s="166"/>
+      <c r="AQ13" s="168"/>
+    </row>
+    <row r="14" spans="1:51" s="292" customFormat="1" ht="6" customHeight="1">
+      <c r="A14" s="504"/>
+      <c r="B14" s="287"/>
+      <c r="C14" s="287"/>
+      <c r="D14" s="288"/>
+      <c r="E14" s="289"/>
+      <c r="F14" s="290"/>
+      <c r="G14" s="291"/>
+      <c r="H14" s="290"/>
+      <c r="I14" s="290"/>
+      <c r="J14" s="291"/>
+      <c r="K14" s="290"/>
+      <c r="L14" s="290"/>
+      <c r="M14" s="291"/>
+      <c r="N14" s="290"/>
+      <c r="O14" s="290"/>
+      <c r="P14" s="291"/>
+      <c r="Q14" s="290"/>
+      <c r="R14" s="290"/>
+      <c r="S14" s="291"/>
+      <c r="T14" s="290"/>
+      <c r="U14" s="290"/>
+      <c r="V14" s="288"/>
+      <c r="W14" s="290"/>
+      <c r="X14" s="380"/>
+      <c r="Y14" s="288"/>
+      <c r="Z14" s="287"/>
+      <c r="AA14" s="477"/>
+      <c r="AB14" s="287"/>
+      <c r="AC14" s="288"/>
+      <c r="AD14" s="287"/>
+      <c r="AE14" s="287"/>
+    </row>
+    <row r="15" spans="1:51" ht="14.5">
+      <c r="A15" s="244"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="106"/>
+      <c r="V15" s="106"/>
+      <c r="Y15" s="106"/>
+      <c r="Z15" s="106"/>
+      <c r="AB15" s="24"/>
+    </row>
+    <row r="16" spans="1:51" s="208" customFormat="1" ht="18.5">
+      <c r="A16" s="505"/>
+      <c r="B16" s="506" t="s">
+        <v>417</v>
+      </c>
+      <c r="C16" s="507"/>
+      <c r="D16" s="507"/>
+      <c r="E16" s="507"/>
+      <c r="F16" s="508"/>
+      <c r="G16" s="508"/>
+      <c r="H16" s="508"/>
+      <c r="I16" s="508"/>
+      <c r="J16" s="508"/>
+      <c r="K16" s="508"/>
+      <c r="L16" s="508"/>
+      <c r="M16" s="508"/>
+      <c r="N16" s="508"/>
+      <c r="O16" s="508"/>
+      <c r="P16" s="508"/>
+      <c r="Q16" s="508"/>
+      <c r="R16" s="508"/>
+      <c r="S16" s="508"/>
+      <c r="T16" s="508"/>
+      <c r="U16" s="508"/>
+      <c r="V16" s="507"/>
+      <c r="W16" s="508"/>
+      <c r="X16" s="509"/>
+      <c r="Y16" s="507"/>
+      <c r="Z16" s="507"/>
+      <c r="AA16" s="510"/>
+      <c r="AB16" s="507"/>
+      <c r="AC16" s="511"/>
+      <c r="AD16" s="207"/>
+      <c r="AE16" s="207"/>
+    </row>
+    <row r="17" spans="1:33" ht="39">
+      <c r="A17" s="512"/>
+      <c r="B17" s="152"/>
+      <c r="C17" s="144"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="146"/>
+      <c r="H17" s="255"/>
+      <c r="K17" s="255"/>
+      <c r="N17" s="255"/>
+      <c r="Q17" s="255"/>
+      <c r="T17" s="255"/>
+      <c r="V17" s="513"/>
+      <c r="W17" s="255"/>
+      <c r="Y17" s="513"/>
+      <c r="Z17" s="514"/>
+      <c r="AB17" s="247" t="s">
+        <v>418</v>
+      </c>
+      <c r="AC17" s="515"/>
+    </row>
+    <row r="18" spans="1:33" ht="14.5">
+      <c r="A18" s="516">
+        <v>1</v>
+      </c>
+      <c r="B18" s="517" t="s">
+        <v>419</v>
+      </c>
+      <c r="C18" s="518"/>
+      <c r="D18" s="519"/>
+      <c r="E18" s="840"/>
+      <c r="F18" s="841"/>
+      <c r="G18" s="520"/>
+      <c r="H18" s="349"/>
+      <c r="I18" s="520"/>
+      <c r="J18" s="520"/>
+      <c r="K18" s="349"/>
+      <c r="L18" s="520"/>
+      <c r="M18" s="520"/>
+      <c r="N18" s="349"/>
+      <c r="Q18" s="255"/>
+      <c r="T18" s="255"/>
+      <c r="V18" s="402"/>
+      <c r="W18" s="255"/>
+      <c r="Y18" s="350"/>
+      <c r="Z18" s="403"/>
+      <c r="AA18" s="842"/>
+      <c r="AB18" s="842"/>
+      <c r="AC18" s="515"/>
+    </row>
+    <row r="19" spans="1:33" ht="14.5">
+      <c r="A19" s="349">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="B19" s="819" t="s">
+        <v>594</v>
+      </c>
+      <c r="C19" s="819"/>
+      <c r="D19" s="820"/>
+      <c r="E19" s="351"/>
+      <c r="F19" s="520">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G19" s="520"/>
+      <c r="H19" s="349"/>
+      <c r="I19" s="520">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J19" s="520"/>
+      <c r="K19" s="349"/>
+      <c r="L19" s="520">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M19" s="520"/>
+      <c r="N19" s="349"/>
+      <c r="O19" s="244">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q19" s="255"/>
+      <c r="R19" s="244">
+        <v>0.99</v>
+      </c>
+      <c r="T19" s="255"/>
+      <c r="U19" s="244" t="s">
+        <v>27</v>
+      </c>
+      <c r="V19" s="453"/>
+      <c r="W19" s="255"/>
+      <c r="X19" s="381" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y19" s="373"/>
+      <c r="Z19" s="404"/>
+      <c r="AA19" s="842"/>
+      <c r="AB19" s="842"/>
+      <c r="AC19" s="523"/>
+      <c r="AD19" s="173"/>
+      <c r="AE19" s="204"/>
+    </row>
+    <row r="20" spans="1:33" ht="14.5">
+      <c r="A20" s="349">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="B20" s="819" t="s">
+        <v>595</v>
+      </c>
+      <c r="C20" s="819"/>
+      <c r="D20" s="820"/>
+      <c r="E20" s="351"/>
+      <c r="F20" s="520" t="s">
+        <v>596</v>
+      </c>
+      <c r="G20" s="520"/>
+      <c r="H20" s="349"/>
+      <c r="I20" s="520">
+        <v>0.1</v>
+      </c>
+      <c r="J20" s="520"/>
+      <c r="K20" s="349"/>
+      <c r="L20" s="520">
+        <v>0.2</v>
+      </c>
+      <c r="M20" s="520"/>
+      <c r="N20" s="349"/>
+      <c r="O20" s="244">
+        <v>0.1</v>
+      </c>
+      <c r="Q20" s="255"/>
+      <c r="R20" s="244">
+        <v>0.13</v>
+      </c>
+      <c r="T20" s="255"/>
+      <c r="U20" s="244" t="s">
+        <v>27</v>
+      </c>
+      <c r="V20" s="453"/>
+      <c r="W20" s="255"/>
+      <c r="X20" s="381" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y20" s="373"/>
+      <c r="Z20" s="404"/>
+      <c r="AA20" s="842"/>
+      <c r="AB20" s="842"/>
+      <c r="AC20" s="523"/>
+      <c r="AD20" s="173"/>
+      <c r="AE20" s="204"/>
+    </row>
+    <row r="21" spans="1:33" ht="34.5" customHeight="1">
+      <c r="A21" s="349">
+        <v>1.2</v>
+      </c>
+      <c r="B21" s="828" t="s">
+        <v>421</v>
+      </c>
+      <c r="C21" s="828"/>
+      <c r="D21" s="829"/>
+      <c r="E21" s="840"/>
+      <c r="F21" s="841"/>
+      <c r="G21" s="520"/>
+      <c r="H21" s="349"/>
+      <c r="I21" s="520"/>
+      <c r="J21" s="520"/>
+      <c r="K21" s="349"/>
+      <c r="L21" s="520"/>
+      <c r="M21" s="520"/>
+      <c r="N21" s="349"/>
+      <c r="Q21" s="255"/>
+      <c r="T21" s="255"/>
+      <c r="V21" s="402"/>
+      <c r="W21" s="255"/>
+      <c r="Y21" s="350"/>
+      <c r="Z21" s="403"/>
+      <c r="AA21" s="521"/>
+      <c r="AB21" s="145" t="s">
+        <v>422</v>
+      </c>
+      <c r="AC21" s="515"/>
+    </row>
+    <row r="22" spans="1:33" ht="14.5">
+      <c r="A22" s="349" t="s">
+        <v>423</v>
+      </c>
+      <c r="B22" s="819" t="s">
+        <v>597</v>
+      </c>
+      <c r="C22" s="819"/>
+      <c r="D22" s="820"/>
+      <c r="E22" s="348"/>
+      <c r="F22" s="525">
+        <v>1161</v>
+      </c>
+      <c r="G22" s="520"/>
+      <c r="H22" s="349"/>
+      <c r="I22" s="526">
+        <v>2404</v>
+      </c>
+      <c r="J22" s="520"/>
+      <c r="K22" s="349"/>
+      <c r="L22" s="526">
+        <v>2552</v>
+      </c>
+      <c r="M22" s="520"/>
+      <c r="N22" s="349"/>
+      <c r="O22" s="527">
+        <v>2552</v>
+      </c>
+      <c r="Q22" s="255"/>
+      <c r="R22" s="527">
+        <v>2761</v>
+      </c>
+      <c r="S22" s="528"/>
+      <c r="T22" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U22" s="527">
+        <v>2839</v>
+      </c>
+      <c r="V22" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W22" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X22" s="529">
+        <v>2917</v>
+      </c>
+      <c r="Y22" s="350"/>
+      <c r="Z22" s="403"/>
+      <c r="AA22" s="842" t="s">
+        <v>598</v>
+      </c>
+      <c r="AB22" s="842"/>
+      <c r="AC22" s="515"/>
+      <c r="AF22" s="178"/>
+      <c r="AG22" s="178"/>
+    </row>
+    <row r="23" spans="1:33" ht="14.5">
+      <c r="A23" s="349" t="s">
+        <v>423</v>
+      </c>
+      <c r="B23" s="819" t="s">
+        <v>599</v>
+      </c>
+      <c r="C23" s="819"/>
+      <c r="D23" s="820"/>
+      <c r="E23" s="348"/>
+      <c r="F23" s="520">
+        <v>911</v>
+      </c>
+      <c r="G23" s="520"/>
+      <c r="H23" s="349"/>
+      <c r="I23" s="525">
+        <v>1203</v>
+      </c>
+      <c r="J23" s="520"/>
+      <c r="K23" s="349"/>
+      <c r="L23" s="525">
+        <v>1247</v>
+      </c>
+      <c r="M23" s="520"/>
+      <c r="N23" s="349"/>
+      <c r="O23" s="530">
+        <v>1263.4000000000001</v>
+      </c>
+      <c r="Q23" s="255"/>
+      <c r="R23" s="530">
+        <v>1277</v>
+      </c>
+      <c r="S23" s="528"/>
+      <c r="T23" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U23" s="531">
+        <v>1290</v>
+      </c>
+      <c r="V23" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W23" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X23" s="532">
+        <v>1304</v>
+      </c>
+      <c r="Y23" s="350"/>
+      <c r="Z23" s="403"/>
+      <c r="AA23" s="842"/>
+      <c r="AB23" s="842"/>
+      <c r="AC23" s="515"/>
+      <c r="AF23" s="178"/>
+      <c r="AG23" s="178"/>
+    </row>
+    <row r="24" spans="1:33" ht="14.5">
+      <c r="A24" s="349" t="s">
+        <v>425</v>
+      </c>
+      <c r="B24" s="819" t="s">
+        <v>600</v>
+      </c>
+      <c r="C24" s="819"/>
+      <c r="D24" s="820"/>
+      <c r="E24" s="348"/>
+      <c r="F24" s="533">
+        <v>329</v>
+      </c>
+      <c r="G24" s="520"/>
+      <c r="H24" s="349"/>
+      <c r="I24" s="520">
+        <v>335</v>
+      </c>
+      <c r="J24" s="520"/>
+      <c r="K24" s="349"/>
+      <c r="L24" s="533">
+        <v>339</v>
+      </c>
+      <c r="M24" s="520"/>
+      <c r="N24" s="349"/>
+      <c r="O24" s="534">
+        <v>339</v>
+      </c>
+      <c r="Q24" s="255"/>
+      <c r="R24" s="534">
+        <v>344</v>
+      </c>
+      <c r="S24" s="528"/>
+      <c r="T24" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U24" s="534">
+        <v>346</v>
+      </c>
+      <c r="V24" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W24" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X24" s="535">
+        <v>348</v>
+      </c>
+      <c r="Y24" s="350"/>
+      <c r="Z24" s="403"/>
+      <c r="AA24" s="842"/>
+      <c r="AB24" s="842"/>
+      <c r="AC24" s="515"/>
+      <c r="AF24" s="178"/>
+      <c r="AG24" s="178"/>
+    </row>
+    <row r="25" spans="1:33" ht="14.5">
+      <c r="A25" s="349" t="s">
+        <v>425</v>
+      </c>
+      <c r="B25" s="819" t="s">
+        <v>601</v>
+      </c>
+      <c r="C25" s="819"/>
+      <c r="D25" s="820"/>
+      <c r="E25" s="348"/>
+      <c r="F25" s="520">
+        <v>730</v>
+      </c>
+      <c r="G25" s="520"/>
+      <c r="H25" s="349"/>
+      <c r="I25" s="520">
+        <v>569</v>
+      </c>
+      <c r="J25" s="520"/>
+      <c r="K25" s="349"/>
+      <c r="L25" s="520">
+        <v>563</v>
+      </c>
+      <c r="M25" s="520"/>
+      <c r="N25" s="349"/>
+      <c r="O25" s="536">
+        <v>560.6</v>
+      </c>
+      <c r="Q25" s="255"/>
+      <c r="R25" s="536">
+        <v>559</v>
+      </c>
+      <c r="S25" s="528"/>
+      <c r="T25" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U25" s="536">
+        <v>558</v>
+      </c>
+      <c r="V25" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W25" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X25" s="532">
+        <v>557</v>
+      </c>
+      <c r="Y25" s="350"/>
+      <c r="Z25" s="403"/>
+      <c r="AA25" s="842"/>
+      <c r="AB25" s="842"/>
+      <c r="AC25" s="515"/>
+      <c r="AF25" s="178"/>
+      <c r="AG25" s="178"/>
+    </row>
+    <row r="26" spans="1:33" ht="17.25" customHeight="1">
+      <c r="A26" s="349" t="s">
+        <v>427</v>
+      </c>
+      <c r="B26" s="819" t="s">
+        <v>602</v>
+      </c>
+      <c r="C26" s="819"/>
+      <c r="D26" s="820"/>
+      <c r="E26" s="348"/>
+      <c r="F26" s="525">
+        <v>1348</v>
+      </c>
+      <c r="G26" s="520"/>
+      <c r="H26" s="349"/>
+      <c r="I26" s="520">
+        <v>788</v>
+      </c>
+      <c r="J26" s="520"/>
+      <c r="K26" s="349"/>
+      <c r="L26" s="533">
+        <v>718</v>
+      </c>
+      <c r="M26" s="520"/>
+      <c r="N26" s="349"/>
+      <c r="O26" s="534">
+        <v>718</v>
+      </c>
+      <c r="Q26" s="255"/>
+      <c r="R26" s="534">
+        <v>615</v>
+      </c>
+      <c r="S26" s="528"/>
+      <c r="T26" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U26" s="534">
+        <v>575</v>
+      </c>
+      <c r="V26" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W26" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X26" s="535">
+        <v>535</v>
+      </c>
+      <c r="Y26" s="350"/>
+      <c r="Z26" s="403"/>
+      <c r="AA26" s="842"/>
+      <c r="AB26" s="842"/>
+      <c r="AC26" s="515"/>
+      <c r="AF26" s="178"/>
+      <c r="AG26" s="178"/>
+    </row>
+    <row r="27" spans="1:33" ht="14.5">
+      <c r="A27" s="349" t="s">
+        <v>427</v>
+      </c>
+      <c r="B27" s="819" t="s">
+        <v>603</v>
+      </c>
+      <c r="C27" s="819"/>
+      <c r="D27" s="820"/>
+      <c r="E27" s="348"/>
+      <c r="F27" s="520">
+        <v>240</v>
+      </c>
+      <c r="G27" s="520"/>
+      <c r="H27" s="349"/>
+      <c r="I27" s="520">
+        <v>102</v>
+      </c>
+      <c r="J27" s="520"/>
+      <c r="K27" s="349"/>
+      <c r="L27" s="520">
+        <v>70</v>
+      </c>
+      <c r="M27" s="520"/>
+      <c r="N27" s="349"/>
+      <c r="O27" s="536">
+        <v>73.2</v>
+      </c>
+      <c r="Q27" s="255"/>
+      <c r="R27" s="536">
+        <v>60</v>
+      </c>
+      <c r="S27" s="528"/>
+      <c r="T27" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U27" s="536">
+        <v>47</v>
+      </c>
+      <c r="V27" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W27" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X27" s="532">
+        <v>33</v>
+      </c>
+      <c r="Y27" s="350"/>
+      <c r="Z27" s="403"/>
+      <c r="AA27" s="842"/>
+      <c r="AB27" s="842"/>
+      <c r="AC27" s="515"/>
+      <c r="AF27" s="178"/>
+      <c r="AG27" s="178"/>
+    </row>
+    <row r="28" spans="1:33" ht="14.5">
+      <c r="A28" s="349" t="s">
+        <v>429</v>
+      </c>
+      <c r="B28" s="522" t="s">
+        <v>604</v>
+      </c>
+      <c r="C28" s="522"/>
+      <c r="D28" s="522"/>
+      <c r="E28" s="348"/>
+      <c r="F28" s="525">
+        <v>1406</v>
+      </c>
+      <c r="G28" s="520"/>
+      <c r="H28" s="349"/>
+      <c r="I28" s="520">
+        <v>881</v>
+      </c>
+      <c r="J28" s="520"/>
+      <c r="K28" s="349"/>
+      <c r="L28" s="533">
+        <v>813</v>
+      </c>
+      <c r="M28" s="520"/>
+      <c r="N28" s="349"/>
+      <c r="O28" s="534">
+        <v>813</v>
+      </c>
+      <c r="Q28" s="255"/>
+      <c r="R28" s="534">
+        <v>716</v>
+      </c>
+      <c r="S28" s="528"/>
+      <c r="T28" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U28" s="534">
+        <v>676</v>
+      </c>
+      <c r="V28" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W28" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X28" s="535">
+        <v>636</v>
+      </c>
+      <c r="Y28" s="350"/>
+      <c r="Z28" s="403"/>
+      <c r="AA28" s="521"/>
+      <c r="AB28" s="521"/>
+      <c r="AC28" s="515"/>
+      <c r="AF28" s="178"/>
+      <c r="AG28" s="178"/>
+    </row>
+    <row r="29" spans="1:33" ht="14.5">
+      <c r="A29" s="349" t="s">
+        <v>429</v>
+      </c>
+      <c r="B29" s="522" t="s">
+        <v>605</v>
+      </c>
+      <c r="C29" s="522"/>
+      <c r="D29" s="522"/>
+      <c r="E29" s="348"/>
+      <c r="F29" s="520">
+        <v>44</v>
+      </c>
+      <c r="G29" s="520"/>
+      <c r="H29" s="349"/>
+      <c r="I29" s="520">
+        <v>0</v>
+      </c>
+      <c r="J29" s="520"/>
+      <c r="K29" s="349"/>
+      <c r="L29" s="520">
+        <v>0</v>
+      </c>
+      <c r="M29" s="520"/>
+      <c r="N29" s="349"/>
+      <c r="O29" s="536">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="255"/>
+      <c r="R29" s="536">
+        <v>0</v>
+      </c>
+      <c r="S29" s="528"/>
+      <c r="T29" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U29" s="536">
+        <v>0</v>
+      </c>
+      <c r="V29" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W29" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X29" s="532">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="350"/>
+      <c r="Z29" s="403"/>
+      <c r="AA29" s="521"/>
+      <c r="AB29" s="521"/>
+      <c r="AC29" s="515"/>
+      <c r="AF29" s="178"/>
+      <c r="AG29" s="178"/>
+    </row>
+    <row r="30" spans="1:33" ht="54" customHeight="1">
+      <c r="A30" s="537">
+        <v>1.3</v>
+      </c>
+      <c r="B30" s="822" t="s">
+        <v>606</v>
+      </c>
+      <c r="C30" s="822"/>
+      <c r="D30" s="823"/>
+      <c r="E30" s="840"/>
+      <c r="F30" s="841"/>
+      <c r="G30" s="520"/>
+      <c r="H30" s="349"/>
+      <c r="I30" s="520"/>
+      <c r="J30" s="520"/>
+      <c r="K30" s="349"/>
+      <c r="L30" s="520"/>
+      <c r="M30" s="520"/>
+      <c r="N30" s="349"/>
+      <c r="Q30" s="255"/>
+      <c r="T30" s="255"/>
+      <c r="V30" s="402"/>
+      <c r="W30" s="255"/>
+      <c r="Y30" s="350"/>
+      <c r="Z30" s="403"/>
+      <c r="AA30" s="521"/>
+      <c r="AB30" s="145" t="s">
+        <v>432</v>
+      </c>
+      <c r="AC30" s="515"/>
+    </row>
+    <row r="31" spans="1:33" ht="14.5">
+      <c r="A31" s="349" t="s">
+        <v>434</v>
+      </c>
+      <c r="B31" s="819" t="s">
+        <v>607</v>
+      </c>
+      <c r="C31" s="819"/>
+      <c r="D31" s="820"/>
+      <c r="E31" s="348"/>
+      <c r="F31" s="533">
+        <v>31</v>
+      </c>
+      <c r="G31" s="520"/>
+      <c r="H31" s="349"/>
+      <c r="I31" s="533">
+        <v>19</v>
+      </c>
+      <c r="J31" s="520"/>
+      <c r="K31" s="349"/>
+      <c r="L31" s="533">
+        <v>17</v>
+      </c>
+      <c r="M31" s="520"/>
+      <c r="N31" s="349"/>
+      <c r="O31" s="534">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="255"/>
+      <c r="R31" s="534">
+        <v>15</v>
+      </c>
+      <c r="S31" s="528"/>
+      <c r="T31" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U31" s="534">
+        <v>14</v>
+      </c>
+      <c r="V31" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W31" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X31" s="535">
         <v>13</v>
       </c>
-      <c r="G11" s="297"/>
-[...1 lines deleted...]
-      <c r="I11" s="192" t="s">
+      <c r="Y31" s="350"/>
+      <c r="Z31" s="403"/>
+      <c r="AA31" s="521"/>
+      <c r="AB31" s="145" t="s">
+        <v>436</v>
+      </c>
+      <c r="AC31" s="515"/>
+    </row>
+    <row r="32" spans="1:33" ht="14.5">
+      <c r="A32" s="349" t="s">
+        <v>434</v>
+      </c>
+      <c r="B32" s="819" t="s">
+        <v>608</v>
+      </c>
+      <c r="C32" s="819"/>
+      <c r="D32" s="820"/>
+      <c r="E32" s="348"/>
+      <c r="F32" s="520" t="s">
+        <v>596</v>
+      </c>
+      <c r="G32" s="520"/>
+      <c r="H32" s="349"/>
+      <c r="I32" s="520">
+        <v>8</v>
+      </c>
+      <c r="J32" s="520"/>
+      <c r="K32" s="349"/>
+      <c r="L32" s="520">
+        <v>6</v>
+      </c>
+      <c r="M32" s="520"/>
+      <c r="N32" s="349"/>
+      <c r="O32" s="536">
+        <v>6</v>
+      </c>
+      <c r="Q32" s="255"/>
+      <c r="R32" s="536">
+        <v>5</v>
+      </c>
+      <c r="S32" s="528"/>
+      <c r="T32" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U32" s="536">
+        <v>4</v>
+      </c>
+      <c r="V32" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W32" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X32" s="532">
+        <v>3</v>
+      </c>
+      <c r="Y32" s="350"/>
+      <c r="Z32" s="403"/>
+      <c r="AA32" s="521"/>
+      <c r="AB32" s="145" t="s">
+        <v>436</v>
+      </c>
+      <c r="AC32" s="515"/>
+    </row>
+    <row r="33" spans="1:33" ht="14.5">
+      <c r="A33" s="349" t="s">
+        <v>437</v>
+      </c>
+      <c r="B33" s="824" t="s">
+        <v>609</v>
+      </c>
+      <c r="C33" s="824"/>
+      <c r="D33" s="825"/>
+      <c r="E33" s="1"/>
+      <c r="F33" s="539">
+        <v>31</v>
+      </c>
+      <c r="G33" s="540"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="539">
+        <v>19</v>
+      </c>
+      <c r="J33" s="540"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="539">
+        <v>17</v>
+      </c>
+      <c r="M33" s="540"/>
+      <c r="N33" s="3"/>
+      <c r="O33" s="541">
+        <v>16</v>
+      </c>
+      <c r="P33" s="358"/>
+      <c r="Q33" s="456"/>
+      <c r="R33" s="541">
+        <v>15</v>
+      </c>
+      <c r="S33" s="528"/>
+      <c r="T33" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U33" s="541">
         <v>14</v>
       </c>
-      <c r="J11" s="297"/>
-[...558 lines deleted...]
-      <c r="B25" s="757" t="s">
+      <c r="V33" s="455"/>
+      <c r="W33" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X33" s="535">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="345"/>
+      <c r="Z33" s="405"/>
+      <c r="AA33" s="521"/>
+      <c r="AB33" s="542" t="s">
+        <v>436</v>
+      </c>
+      <c r="AC33" s="543"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:33" ht="14.5">
+      <c r="A34" s="349" t="s">
+        <v>437</v>
+      </c>
+      <c r="B34" s="819" t="s">
+        <v>610</v>
+      </c>
+      <c r="C34" s="819"/>
+      <c r="D34" s="820"/>
+      <c r="E34" s="348"/>
+      <c r="F34" s="520" t="s">
         <v>596</v>
       </c>
-      <c r="C25" s="757"/>
-[...219 lines deleted...]
-      <c r="I29" s="446">
+      <c r="G34" s="520"/>
+      <c r="H34" s="349"/>
+      <c r="I34" s="520">
         <v>0</v>
       </c>
-      <c r="J29" s="446"/>
-[...1 lines deleted...]
-      <c r="L29" s="446">
+      <c r="J34" s="520"/>
+      <c r="K34" s="349"/>
+      <c r="L34" s="520">
         <v>0</v>
       </c>
-      <c r="M29" s="446"/>
-[...1 lines deleted...]
-      <c r="O29" s="513">
+      <c r="M34" s="520"/>
+      <c r="N34" s="349"/>
+      <c r="O34" s="536">
         <v>0</v>
       </c>
-      <c r="P29" s="507"/>
-[...3 lines deleted...]
-      <c r="R29" s="513">
+      <c r="Q34" s="255"/>
+      <c r="R34" s="536">
         <v>0</v>
       </c>
-      <c r="S29" s="508" t="s">
-[...5 lines deleted...]
-      <c r="U29" s="583">
+      <c r="S34" s="528"/>
+      <c r="T34" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U34" s="536">
         <v>0</v>
       </c>
-      <c r="V29" s="448"/>
-[...218 lines deleted...]
-      <c r="I34" s="446">
+      <c r="V34" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W34" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X34" s="532">
         <v>0</v>
       </c>
-      <c r="J34" s="446"/>
-[...64 lines deleted...]
-      <c r="A36" s="442">
+      <c r="Y34" s="350"/>
+      <c r="Z34" s="403"/>
+      <c r="AA34" s="521"/>
+      <c r="AB34" s="145" t="s">
+        <v>436</v>
+      </c>
+      <c r="AC34" s="515"/>
+    </row>
+    <row r="35" spans="1:33" ht="14.5">
+      <c r="A35" s="349"/>
+      <c r="B35" s="522"/>
+      <c r="C35" s="522"/>
+      <c r="D35" s="391"/>
+      <c r="E35" s="348"/>
+      <c r="F35" s="520"/>
+      <c r="G35" s="520"/>
+      <c r="H35" s="349"/>
+      <c r="I35" s="520"/>
+      <c r="J35" s="520"/>
+      <c r="K35" s="349"/>
+      <c r="L35" s="520"/>
+      <c r="M35" s="520"/>
+      <c r="N35" s="349"/>
+      <c r="Q35" s="255"/>
+      <c r="R35" s="536"/>
+      <c r="S35" s="528"/>
+      <c r="T35" s="454"/>
+      <c r="U35" s="536"/>
+      <c r="V35" s="455"/>
+      <c r="W35" s="454"/>
+      <c r="X35" s="544"/>
+      <c r="Y35" s="350"/>
+      <c r="Z35" s="403"/>
+      <c r="AA35" s="521"/>
+      <c r="AB35" s="145"/>
+      <c r="AC35" s="515"/>
+    </row>
+    <row r="36" spans="1:33" ht="14.5">
+      <c r="A36" s="537">
         <v>2</v>
       </c>
-      <c r="B36" s="737" t="s">
-[...44 lines deleted...]
-      <c r="F37" s="7">
+      <c r="B36" s="806" t="s">
+        <v>439</v>
+      </c>
+      <c r="C36" s="806"/>
+      <c r="D36" s="807"/>
+      <c r="E36" s="840"/>
+      <c r="F36" s="841"/>
+      <c r="G36" s="520"/>
+      <c r="H36" s="349"/>
+      <c r="I36" s="520"/>
+      <c r="J36" s="520"/>
+      <c r="K36" s="349"/>
+      <c r="L36" s="520"/>
+      <c r="M36" s="520"/>
+      <c r="N36" s="349"/>
+      <c r="Q36" s="255"/>
+      <c r="R36" s="536"/>
+      <c r="S36" s="528"/>
+      <c r="T36" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U36" s="536"/>
+      <c r="V36" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W36" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X36" s="544"/>
+      <c r="Y36" s="350"/>
+      <c r="Z36" s="403"/>
+      <c r="AA36" s="842"/>
+      <c r="AB36" s="842"/>
+      <c r="AC36" s="515"/>
+    </row>
+    <row r="37" spans="1:33" s="2" customFormat="1" ht="126" customHeight="1">
+      <c r="A37" s="257">
+        <v>2.1</v>
+      </c>
+      <c r="B37" s="816" t="s">
+        <v>611</v>
+      </c>
+      <c r="C37" s="816"/>
+      <c r="D37" s="821"/>
+      <c r="E37" s="148"/>
+      <c r="F37" s="526">
         <v>338000</v>
       </c>
-      <c r="G37" s="301"/>
-[...1 lines deleted...]
-      <c r="I37" s="7">
+      <c r="G37" s="256"/>
+      <c r="H37" s="257"/>
+      <c r="I37" s="526">
         <v>199838</v>
       </c>
-      <c r="J37" s="301"/>
-[...1 lines deleted...]
-      <c r="L37" s="7">
+      <c r="J37" s="256"/>
+      <c r="K37" s="257"/>
+      <c r="L37" s="526">
         <v>185190</v>
       </c>
-      <c r="M37" s="301"/>
-[...1 lines deleted...]
-      <c r="O37" s="511">
+      <c r="M37" s="256"/>
+      <c r="N37" s="257"/>
+      <c r="O37" s="527">
         <v>194152</v>
       </c>
-      <c r="P37" s="681"/>
-[...41 lines deleted...]
-      <c r="I38" s="7">
+      <c r="P37" s="244"/>
+      <c r="Q37" s="255"/>
+      <c r="R37" s="527">
+        <v>183761</v>
+      </c>
+      <c r="S37" s="528"/>
+      <c r="T37" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U37" s="527">
+        <v>177183</v>
+      </c>
+      <c r="V37" s="455" t="s">
+        <v>104</v>
+      </c>
+      <c r="W37" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="X37" s="527">
+        <v>170090.9</v>
+      </c>
+      <c r="Y37" s="295"/>
+      <c r="Z37" s="406"/>
+      <c r="AB37" s="280" t="s">
+        <v>612</v>
+      </c>
+      <c r="AC37" s="545"/>
+      <c r="AD37" s="147"/>
+      <c r="AE37" s="149"/>
+      <c r="AF37" s="179"/>
+      <c r="AG37" s="179"/>
+    </row>
+    <row r="38" spans="1:33" s="387" customFormat="1" ht="106.5" customHeight="1">
+      <c r="A38" s="257">
+        <v>2.1</v>
+      </c>
+      <c r="B38" s="816" t="s">
+        <v>613</v>
+      </c>
+      <c r="C38" s="816"/>
+      <c r="D38" s="821"/>
+      <c r="E38" s="385"/>
+      <c r="F38" s="520" t="s">
+        <v>596</v>
+      </c>
+      <c r="G38" s="256"/>
+      <c r="H38" s="257"/>
+      <c r="I38" s="526">
         <v>15842</v>
       </c>
-      <c r="J38" s="301"/>
-[...1 lines deleted...]
-      <c r="L38" s="7">
+      <c r="J38" s="256"/>
+      <c r="K38" s="257"/>
+      <c r="L38" s="526">
         <v>14075</v>
       </c>
-      <c r="M38" s="301"/>
-[...1 lines deleted...]
-      <c r="O38" s="662">
+      <c r="M38" s="256"/>
+      <c r="N38" s="257"/>
+      <c r="O38" s="546">
         <f>O40*25</f>
         <v>13719.999999999998</v>
       </c>
-      <c r="P38" s="700"/>
-[...38 lines deleted...]
-      <c r="F39" s="452">
+      <c r="P38" s="244"/>
+      <c r="Q38" s="255"/>
+      <c r="R38" s="547">
+        <f>R40*28</f>
+        <v>14516.251223039995</v>
+      </c>
+      <c r="S38" s="548"/>
+      <c r="T38" s="457" t="s">
+        <v>104</v>
+      </c>
+      <c r="U38" s="547">
+        <f>U40*28</f>
+        <v>13843.286102015998</v>
+      </c>
+      <c r="V38" s="458" t="s">
+        <v>104</v>
+      </c>
+      <c r="W38" s="457" t="s">
+        <v>104</v>
+      </c>
+      <c r="X38" s="532">
+        <f>X40*28</f>
+        <v>13086.560019455997</v>
+      </c>
+      <c r="Y38" s="386"/>
+      <c r="Z38" s="407"/>
+      <c r="AB38" s="549" t="s">
+        <v>614</v>
+      </c>
+      <c r="AC38" s="550"/>
+      <c r="AE38" s="388"/>
+      <c r="AF38" s="390"/>
+      <c r="AG38" s="390"/>
+    </row>
+    <row r="39" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A39" s="257">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B39" s="809" t="s">
+        <v>615</v>
+      </c>
+      <c r="C39" s="809"/>
+      <c r="D39" s="831"/>
+      <c r="E39" s="148"/>
+      <c r="F39" s="525">
         <v>13520</v>
       </c>
-      <c r="G39" s="301"/>
-[...1 lines deleted...]
-      <c r="I39" s="452">
+      <c r="G39" s="256"/>
+      <c r="H39" s="257"/>
+      <c r="I39" s="525">
         <v>7994</v>
       </c>
-      <c r="J39" s="301"/>
-[...1 lines deleted...]
-      <c r="L39" s="452">
+      <c r="J39" s="256"/>
+      <c r="K39" s="257"/>
+      <c r="L39" s="525">
         <v>7408</v>
       </c>
-      <c r="M39" s="301"/>
-[...1 lines deleted...]
-      <c r="O39" s="511">
+      <c r="M39" s="256"/>
+      <c r="N39" s="257"/>
+      <c r="O39" s="527">
         <v>6934</v>
       </c>
-      <c r="P39" s="681"/>
-[...37 lines deleted...]
-      <c r="I40" s="446">
+      <c r="P39" s="244"/>
+      <c r="Q39" s="255"/>
+      <c r="R39" s="527">
+        <v>6529</v>
+      </c>
+      <c r="S39" s="528"/>
+      <c r="T39" s="454" t="s">
+        <v>104</v>
+      </c>
+      <c r="U39" s="527">
+        <v>6294</v>
+      </c>
+      <c r="V39" s="455"/>
+      <c r="W39" s="454"/>
+      <c r="X39" s="527">
+        <v>6041.3</v>
+      </c>
+      <c r="Y39" s="295"/>
+      <c r="Z39" s="406"/>
+      <c r="AB39" s="843" t="s">
+        <v>444</v>
+      </c>
+      <c r="AC39" s="545"/>
+      <c r="AD39" s="147"/>
+      <c r="AE39" s="149"/>
+      <c r="AF39" s="179"/>
+      <c r="AG39" s="179"/>
+    </row>
+    <row r="40" spans="1:33" s="387" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A40" s="257">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B40" s="816" t="s">
+        <v>616</v>
+      </c>
+      <c r="C40" s="816"/>
+      <c r="D40" s="821"/>
+      <c r="E40" s="385"/>
+      <c r="F40" s="520" t="s">
+        <v>596</v>
+      </c>
+      <c r="G40" s="256"/>
+      <c r="H40" s="257"/>
+      <c r="I40" s="520">
         <v>633</v>
       </c>
-      <c r="J40" s="301"/>
-[...1 lines deleted...]
-      <c r="L40" s="301">
+      <c r="J40" s="256"/>
+      <c r="K40" s="257"/>
+      <c r="L40" s="256">
         <v>563</v>
       </c>
-      <c r="M40" s="301"/>
-[...35 lines deleted...]
-      <c r="F41" s="446">
+      <c r="M40" s="256"/>
+      <c r="N40" s="257"/>
+      <c r="O40" s="551">
+        <v>548.79999999999995</v>
+      </c>
+      <c r="P40" s="548"/>
+      <c r="Q40" s="457" t="s">
+        <v>104</v>
+      </c>
+      <c r="R40" s="552">
+        <f>[3]Introduction!$H$52</f>
+        <v>518.43754367999986</v>
+      </c>
+      <c r="S40" s="458"/>
+      <c r="T40" s="457"/>
+      <c r="U40" s="553">
+        <f>[4]Introduction!$H$52</f>
+        <v>494.40307507199992</v>
+      </c>
+      <c r="V40" s="458"/>
+      <c r="W40" s="457"/>
+      <c r="X40" s="553">
+        <f>[5]Introduction!$H$52</f>
+        <v>467.37714355199989</v>
+      </c>
+      <c r="Y40" s="386"/>
+      <c r="Z40" s="407"/>
+      <c r="AB40" s="843"/>
+      <c r="AC40" s="550"/>
+      <c r="AE40" s="388"/>
+      <c r="AF40" s="389"/>
+      <c r="AG40" s="390"/>
+    </row>
+    <row r="41" spans="1:33" s="2" customFormat="1" ht="62.25" customHeight="1">
+      <c r="A41" s="475" t="s">
+        <v>445</v>
+      </c>
+      <c r="B41" s="832" t="s">
+        <v>617</v>
+      </c>
+      <c r="C41" s="832"/>
+      <c r="D41" s="281"/>
+      <c r="E41" s="474"/>
+      <c r="F41" s="426">
         <v>704</v>
       </c>
-      <c r="G41" s="301"/>
-[...1 lines deleted...]
-      <c r="I41" s="446">
+      <c r="G41" s="274"/>
+      <c r="H41" s="475"/>
+      <c r="I41" s="426">
         <v>412</v>
       </c>
-      <c r="J41" s="301"/>
-[...1 lines deleted...]
-      <c r="L41" s="301">
+      <c r="J41" s="274"/>
+      <c r="K41" s="475"/>
+      <c r="L41" s="274">
         <v>386</v>
       </c>
-      <c r="M41" s="301"/>
-[...1 lines deleted...]
-      <c r="O41" s="703">
+      <c r="M41" s="274"/>
+      <c r="N41" s="475"/>
+      <c r="O41" s="554">
         <v>361</v>
       </c>
-      <c r="P41" s="681"/>
-[...39 lines deleted...]
-      <c r="I42" s="446">
+      <c r="P41" s="260"/>
+      <c r="Q41" s="480"/>
+      <c r="R41" s="554">
+        <v>340</v>
+      </c>
+      <c r="S41" s="555"/>
+      <c r="T41" s="556" t="s">
+        <v>104</v>
+      </c>
+      <c r="U41" s="798" t="s">
+        <v>41</v>
+      </c>
+      <c r="V41" s="557" t="s">
+        <v>104</v>
+      </c>
+      <c r="W41" s="556" t="s">
+        <v>104</v>
+      </c>
+      <c r="X41" s="798" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y41" s="296"/>
+      <c r="Z41" s="558"/>
+      <c r="AA41" s="278"/>
+      <c r="AB41" s="844"/>
+      <c r="AC41" s="559"/>
+      <c r="AD41" s="147"/>
+      <c r="AE41" s="149"/>
+      <c r="AF41" s="355"/>
+      <c r="AG41" s="179"/>
+    </row>
+    <row r="42" spans="1:33" s="2" customFormat="1" ht="62.25" customHeight="1">
+      <c r="A42" s="560" t="s">
+        <v>445</v>
+      </c>
+      <c r="B42" s="838" t="s">
+        <v>618</v>
+      </c>
+      <c r="C42" s="838"/>
+      <c r="D42" s="561"/>
+      <c r="E42" s="562"/>
+      <c r="F42" s="563" t="s">
+        <v>596</v>
+      </c>
+      <c r="G42" s="564"/>
+      <c r="H42" s="560"/>
+      <c r="I42" s="563">
         <v>32.96</v>
       </c>
-      <c r="J42" s="301"/>
-[...1 lines deleted...]
-      <c r="L42" s="661">
+      <c r="J42" s="564"/>
+      <c r="K42" s="560"/>
+      <c r="L42" s="565">
         <f>L40/19.2</f>
         <v>29.322916666666668</v>
       </c>
-      <c r="M42" s="301"/>
-[...1 lines deleted...]
-      <c r="O42" s="706">
+      <c r="M42" s="564"/>
+      <c r="N42" s="560"/>
+      <c r="O42" s="566">
         <f>O40/19.2</f>
         <v>28.583333333333332</v>
       </c>
-      <c r="P42" s="681"/>
-[...35 lines deleted...]
-      <c r="F43" s="7">
+      <c r="P42" s="567"/>
+      <c r="Q42" s="568"/>
+      <c r="R42" s="566">
+        <f>R40/19.2</f>
+        <v>27.001955399999993</v>
+      </c>
+      <c r="S42" s="569"/>
+      <c r="T42" s="570" t="s">
+        <v>104</v>
+      </c>
+      <c r="U42" s="571" t="s">
+        <v>41</v>
+      </c>
+      <c r="V42" s="572" t="s">
+        <v>104</v>
+      </c>
+      <c r="W42" s="570" t="s">
+        <v>104</v>
+      </c>
+      <c r="X42" s="573" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y42" s="574"/>
+      <c r="Z42" s="575"/>
+      <c r="AA42" s="833"/>
+      <c r="AB42" s="833"/>
+      <c r="AC42" s="576"/>
+      <c r="AD42" s="148"/>
+      <c r="AE42" s="149"/>
+      <c r="AF42" s="179"/>
+      <c r="AG42" s="179"/>
+    </row>
+    <row r="43" spans="1:33" s="2" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A43" s="257">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="B43" s="808" t="s">
+        <v>619</v>
+      </c>
+      <c r="C43" s="808"/>
+      <c r="D43" s="147"/>
+      <c r="E43" s="148"/>
+      <c r="F43" s="526">
         <v>234654613</v>
       </c>
-      <c r="G43" s="301"/>
-[...1 lines deleted...]
-      <c r="I43" s="7">
+      <c r="G43" s="256"/>
+      <c r="H43" s="257"/>
+      <c r="I43" s="526">
         <v>309840459</v>
       </c>
-      <c r="J43" s="301"/>
-[...1 lines deleted...]
-      <c r="L43" s="615">
+      <c r="J43" s="256"/>
+      <c r="K43" s="257"/>
+      <c r="L43" s="577">
         <v>322153816</v>
       </c>
-      <c r="M43" s="301"/>
-[...1 lines deleted...]
-      <c r="O43" s="511">
+      <c r="M43" s="256"/>
+      <c r="N43" s="257"/>
+      <c r="O43" s="578">
         <v>319475087</v>
       </c>
-      <c r="P43" s="301"/>
-[...30 lines deleted...]
-      <c r="I44" s="7">
+      <c r="P43" s="256"/>
+      <c r="Q43" s="257"/>
+      <c r="R43" s="531">
+        <v>333694476</v>
+      </c>
+      <c r="S43" s="256"/>
+      <c r="T43" s="430"/>
+      <c r="U43" s="579"/>
+      <c r="V43" s="429"/>
+      <c r="W43" s="430"/>
+      <c r="X43" s="580"/>
+      <c r="Y43" s="352"/>
+      <c r="Z43" s="352"/>
+      <c r="AB43" s="145" t="s">
+        <v>449</v>
+      </c>
+      <c r="AC43" s="295"/>
+      <c r="AD43" s="148"/>
+      <c r="AE43" s="147"/>
+      <c r="AF43" s="354"/>
+    </row>
+    <row r="44" spans="1:33" s="2" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A44" s="257">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="B44" s="830" t="s">
+        <v>620</v>
+      </c>
+      <c r="C44" s="808"/>
+      <c r="D44" s="147"/>
+      <c r="E44" s="148"/>
+      <c r="F44" s="520" t="s">
+        <v>596</v>
+      </c>
+      <c r="G44" s="256"/>
+      <c r="H44" s="257"/>
+      <c r="I44" s="526">
         <v>27125685</v>
       </c>
-      <c r="J44" s="301"/>
-[...1 lines deleted...]
-      <c r="L44" s="396">
+      <c r="J44" s="256"/>
+      <c r="K44" s="257"/>
+      <c r="L44" s="581">
         <v>23841976</v>
       </c>
-      <c r="M44" s="301"/>
-[...1 lines deleted...]
-      <c r="O44" s="662">
+      <c r="M44" s="256"/>
+      <c r="N44" s="257"/>
+      <c r="O44" s="531">
         <v>24192705</v>
       </c>
-      <c r="P44" s="301"/>
-[...25 lines deleted...]
-      <c r="F45" s="7">
+      <c r="P44" s="582"/>
+      <c r="Q44" s="447"/>
+      <c r="R44" s="531">
+        <v>26434021</v>
+      </c>
+      <c r="S44" s="256"/>
+      <c r="T44" s="430"/>
+      <c r="U44" s="579"/>
+      <c r="V44" s="429"/>
+      <c r="W44" s="430"/>
+      <c r="X44" s="580"/>
+      <c r="Y44" s="352"/>
+      <c r="Z44" s="352"/>
+      <c r="AB44" s="145" t="s">
+        <v>449</v>
+      </c>
+      <c r="AC44" s="295"/>
+      <c r="AD44" s="148"/>
+      <c r="AE44" s="147"/>
+      <c r="AF44" s="354"/>
+    </row>
+    <row r="45" spans="1:33" s="2" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A45" s="257" t="s">
+        <v>451</v>
+      </c>
+      <c r="B45" s="808" t="s">
+        <v>621</v>
+      </c>
+      <c r="C45" s="808"/>
+      <c r="D45" s="147"/>
+      <c r="E45" s="148"/>
+      <c r="F45" s="526">
         <v>222922</v>
       </c>
-      <c r="G45" s="301"/>
-[...1 lines deleted...]
-      <c r="I45" s="7">
+      <c r="G45" s="256"/>
+      <c r="H45" s="257"/>
+      <c r="I45" s="526">
         <v>294348</v>
       </c>
-      <c r="J45" s="301"/>
-[...1 lines deleted...]
-      <c r="L45" s="396">
+      <c r="J45" s="256"/>
+      <c r="K45" s="257"/>
+      <c r="L45" s="581">
         <v>306046</v>
       </c>
-      <c r="M45" s="301"/>
-[...1 lines deleted...]
-      <c r="O45" s="662">
+      <c r="M45" s="256"/>
+      <c r="N45" s="257"/>
+      <c r="O45" s="583">
         <v>303501</v>
       </c>
-      <c r="P45" s="301"/>
-[...28 lines deleted...]
-      <c r="I46" s="7">
+      <c r="P45" s="256"/>
+      <c r="Q45" s="257"/>
+      <c r="R45" s="531">
+        <v>317009.75219999999</v>
+      </c>
+      <c r="S45" s="256"/>
+      <c r="T45" s="430"/>
+      <c r="U45" s="584"/>
+      <c r="V45" s="429"/>
+      <c r="W45" s="430"/>
+      <c r="X45" s="580"/>
+      <c r="Y45" s="352"/>
+      <c r="Z45" s="352"/>
+      <c r="AA45" s="834"/>
+      <c r="AB45" s="834"/>
+      <c r="AC45" s="295"/>
+      <c r="AD45" s="148"/>
+      <c r="AE45" s="147"/>
+    </row>
+    <row r="46" spans="1:33" s="2" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A46" s="257" t="s">
+        <v>451</v>
+      </c>
+      <c r="B46" s="808" t="s">
+        <v>622</v>
+      </c>
+      <c r="C46" s="808"/>
+      <c r="D46" s="147"/>
+      <c r="E46" s="148"/>
+      <c r="F46" s="520" t="s">
+        <v>596</v>
+      </c>
+      <c r="G46" s="256"/>
+      <c r="H46" s="257"/>
+      <c r="I46" s="526">
         <v>25769</v>
       </c>
-      <c r="J46" s="301"/>
-[...1 lines deleted...]
-      <c r="L46" s="396">
+      <c r="J46" s="256"/>
+      <c r="K46" s="257"/>
+      <c r="L46" s="581">
         <v>22642</v>
       </c>
-      <c r="M46" s="301"/>
-[...1 lines deleted...]
-      <c r="O46" s="662">
+      <c r="M46" s="256"/>
+      <c r="N46" s="257"/>
+      <c r="O46" s="583">
+        <v>22975.02849002849</v>
+      </c>
+      <c r="P46" s="256"/>
+      <c r="Q46" s="257"/>
+      <c r="R46" s="531">
         <f>O44/1053</f>
         <v>22975.02849002849</v>
       </c>
-      <c r="P46" s="301"/>
-[...75 lines deleted...]
-      <c r="L48" s="664">
+      <c r="S46" s="256"/>
+      <c r="T46" s="430"/>
+      <c r="U46" s="579"/>
+      <c r="V46" s="429"/>
+      <c r="W46" s="430"/>
+      <c r="X46" s="580"/>
+      <c r="Y46" s="352"/>
+      <c r="Z46" s="352"/>
+      <c r="AA46" s="834"/>
+      <c r="AB46" s="834"/>
+      <c r="AC46" s="295"/>
+      <c r="AD46" s="148"/>
+      <c r="AE46" s="147"/>
+    </row>
+    <row r="47" spans="1:33" s="2" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A47" s="257">
+        <v>2.4</v>
+      </c>
+      <c r="B47" s="808" t="s">
+        <v>623</v>
+      </c>
+      <c r="C47" s="808"/>
+      <c r="D47" s="147"/>
+      <c r="E47" s="148"/>
+      <c r="F47" s="585">
+        <v>3.2000000000000002E-3</v>
+      </c>
+      <c r="G47" s="256"/>
+      <c r="H47" s="257"/>
+      <c r="I47" s="585">
+        <v>1.4E-3</v>
+      </c>
+      <c r="J47" s="256"/>
+      <c r="K47" s="257"/>
+      <c r="L47" s="586">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="M47" s="256"/>
+      <c r="N47" s="257"/>
+      <c r="O47" s="587">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="P47" s="256"/>
+      <c r="Q47" s="257"/>
+      <c r="R47" s="588">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="S47" s="256"/>
+      <c r="T47" s="430"/>
+      <c r="U47" s="579"/>
+      <c r="V47" s="429"/>
+      <c r="W47" s="430"/>
+      <c r="X47" s="580"/>
+      <c r="Y47" s="352"/>
+      <c r="Z47" s="352"/>
+      <c r="AA47" s="834"/>
+      <c r="AB47" s="834"/>
+      <c r="AC47" s="295"/>
+      <c r="AD47" s="148"/>
+      <c r="AE47" s="147"/>
+    </row>
+    <row r="48" spans="1:33" s="278" customFormat="1" ht="78" customHeight="1">
+      <c r="A48" s="475">
+        <v>2.4</v>
+      </c>
+      <c r="B48" s="837" t="s">
+        <v>624</v>
+      </c>
+      <c r="C48" s="837"/>
+      <c r="D48" s="197"/>
+      <c r="E48" s="474"/>
+      <c r="F48" s="426" t="s">
+        <v>596</v>
+      </c>
+      <c r="G48" s="274"/>
+      <c r="H48" s="475"/>
+      <c r="I48" s="427">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="J48" s="274"/>
+      <c r="K48" s="475"/>
+      <c r="L48" s="589">
         <f>L42/L46</f>
-        <v>0.0012950674263168744</v>
-[...153 lines deleted...]
-      <c r="A53" s="327">
+        <v>1.2950674263168744E-3</v>
+      </c>
+      <c r="M48" s="274"/>
+      <c r="N48" s="475"/>
+      <c r="O48" s="590">
+        <v>1.2441043694783199E-3</v>
+      </c>
+      <c r="P48" s="274"/>
+      <c r="Q48" s="475"/>
+      <c r="R48" s="590">
+        <f>R42/R46</f>
+        <v>1.1752740768839198E-3</v>
+      </c>
+      <c r="S48" s="274"/>
+      <c r="T48" s="478"/>
+      <c r="U48" s="431"/>
+      <c r="V48" s="432"/>
+      <c r="W48" s="478"/>
+      <c r="X48" s="433"/>
+      <c r="Y48" s="353"/>
+      <c r="Z48" s="353"/>
+      <c r="AA48" s="836"/>
+      <c r="AB48" s="836"/>
+      <c r="AC48" s="296"/>
+      <c r="AD48" s="474"/>
+      <c r="AE48" s="197"/>
+    </row>
+    <row r="49" spans="1:51" ht="14.5" hidden="1">
+      <c r="A49" s="244"/>
+      <c r="B49" s="24"/>
+      <c r="C49" s="24"/>
+      <c r="D49" s="24"/>
+      <c r="E49" s="24"/>
+      <c r="V49" s="24"/>
+      <c r="Y49" s="24"/>
+      <c r="Z49" s="402"/>
+      <c r="AB49" s="242"/>
+      <c r="AC49" s="147"/>
+      <c r="AD49" s="474"/>
+      <c r="AE49" s="147"/>
+      <c r="AF49" s="2"/>
+      <c r="AG49" s="2"/>
+      <c r="AH49" s="2"/>
+      <c r="AI49" s="2"/>
+      <c r="AJ49" s="2"/>
+      <c r="AK49" s="2"/>
+      <c r="AL49" s="2"/>
+      <c r="AM49" s="2"/>
+      <c r="AN49" s="2"/>
+      <c r="AO49" s="2"/>
+      <c r="AP49" s="2"/>
+      <c r="AQ49" s="2"/>
+      <c r="AR49" s="2"/>
+      <c r="AS49" s="2"/>
+      <c r="AT49" s="2"/>
+      <c r="AU49" s="2"/>
+      <c r="AV49" s="2"/>
+      <c r="AW49" s="2"/>
+      <c r="AX49" s="2"/>
+      <c r="AY49" s="2"/>
+    </row>
+    <row r="50" spans="1:51" s="191" customFormat="1" ht="18.5">
+      <c r="A50" s="591"/>
+      <c r="B50" s="592" t="s">
+        <v>456</v>
+      </c>
+      <c r="C50" s="593"/>
+      <c r="D50" s="593"/>
+      <c r="E50" s="594"/>
+      <c r="F50" s="595"/>
+      <c r="G50" s="595"/>
+      <c r="H50" s="596"/>
+      <c r="I50" s="595"/>
+      <c r="J50" s="595"/>
+      <c r="K50" s="596"/>
+      <c r="L50" s="595"/>
+      <c r="M50" s="595"/>
+      <c r="N50" s="596"/>
+      <c r="O50" s="595"/>
+      <c r="P50" s="595"/>
+      <c r="Q50" s="596"/>
+      <c r="R50" s="595"/>
+      <c r="S50" s="595"/>
+      <c r="T50" s="596"/>
+      <c r="U50" s="595"/>
+      <c r="V50" s="593"/>
+      <c r="W50" s="596"/>
+      <c r="X50" s="597"/>
+      <c r="Y50" s="593"/>
+      <c r="Z50" s="598"/>
+      <c r="AA50" s="593"/>
+      <c r="AB50" s="593"/>
+      <c r="AC50" s="598"/>
+      <c r="AD50" s="196"/>
+      <c r="AE50" s="189"/>
+      <c r="AQ50" s="241"/>
+    </row>
+    <row r="51" spans="1:51" s="2" customFormat="1" ht="57.5">
+      <c r="A51" s="599"/>
+      <c r="B51" s="806"/>
+      <c r="C51" s="806"/>
+      <c r="D51" s="807"/>
+      <c r="E51" s="148"/>
+      <c r="F51" s="256"/>
+      <c r="G51" s="256"/>
+      <c r="H51" s="257"/>
+      <c r="I51" s="256"/>
+      <c r="J51" s="256"/>
+      <c r="K51" s="257"/>
+      <c r="L51" s="256"/>
+      <c r="M51" s="256"/>
+      <c r="N51" s="257"/>
+      <c r="O51" s="256"/>
+      <c r="P51" s="256"/>
+      <c r="Q51" s="257"/>
+      <c r="R51" s="256"/>
+      <c r="S51" s="256"/>
+      <c r="T51" s="257"/>
+      <c r="U51" s="256"/>
+      <c r="V51" s="147"/>
+      <c r="W51" s="257"/>
+      <c r="X51" s="600"/>
+      <c r="Y51" s="147"/>
+      <c r="Z51" s="295"/>
+      <c r="AA51" s="147"/>
+      <c r="AB51" s="247" t="s">
+        <v>457</v>
+      </c>
+      <c r="AC51" s="545"/>
+      <c r="AD51" s="148"/>
+      <c r="AE51" s="149"/>
+    </row>
+    <row r="52" spans="1:51" s="2" customFormat="1" ht="18.5">
+      <c r="A52" s="599"/>
+      <c r="B52" s="806"/>
+      <c r="C52" s="806"/>
+      <c r="D52" s="807"/>
+      <c r="E52" s="148"/>
+      <c r="F52" s="835" t="s">
+        <v>625</v>
+      </c>
+      <c r="G52" s="835"/>
+      <c r="H52" s="835"/>
+      <c r="I52" s="835"/>
+      <c r="J52" s="835"/>
+      <c r="K52" s="835"/>
+      <c r="L52" s="835"/>
+      <c r="M52" s="835"/>
+      <c r="N52" s="835"/>
+      <c r="O52" s="835"/>
+      <c r="P52" s="835"/>
+      <c r="Q52" s="835"/>
+      <c r="R52" s="835"/>
+      <c r="S52" s="835"/>
+      <c r="T52" s="835"/>
+      <c r="U52" s="835"/>
+      <c r="V52" s="295"/>
+      <c r="W52" s="147"/>
+      <c r="X52" s="242"/>
+      <c r="Y52" s="147"/>
+      <c r="Z52" s="295"/>
+      <c r="AA52" s="147"/>
+      <c r="AB52" s="247"/>
+      <c r="AC52" s="545"/>
+      <c r="AD52" s="148"/>
+      <c r="AE52" s="149"/>
+    </row>
+    <row r="53" spans="1:51" s="2" customFormat="1" ht="33" customHeight="1">
+      <c r="A53" s="601">
         <v>1</v>
       </c>
-      <c r="B53" s="737" t="s">
-[...68 lines deleted...]
-      <c r="A55" s="251" t="s">
+      <c r="B53" s="806" t="s">
         <v>458</v>
       </c>
-      <c r="B55" s="736" t="s">
-[...24 lines deleted...]
-      <c r="Y55" s="180" t="s">
+      <c r="C53" s="806"/>
+      <c r="D53" s="807"/>
+      <c r="E53" s="148"/>
+      <c r="F53" s="267"/>
+      <c r="G53" s="256"/>
+      <c r="H53" s="257"/>
+      <c r="I53" s="256"/>
+      <c r="J53" s="256"/>
+      <c r="K53" s="257"/>
+      <c r="L53" s="256"/>
+      <c r="M53" s="256"/>
+      <c r="N53" s="257"/>
+      <c r="O53" s="256"/>
+      <c r="P53" s="256"/>
+      <c r="Q53" s="257"/>
+      <c r="R53" s="256"/>
+      <c r="S53" s="256"/>
+      <c r="T53" s="257"/>
+      <c r="U53" s="256"/>
+      <c r="V53" s="147"/>
+      <c r="W53" s="257"/>
+      <c r="X53" s="600"/>
+      <c r="Y53" s="147"/>
+      <c r="Z53" s="295"/>
+      <c r="AA53" s="147"/>
+      <c r="AB53" s="280" t="s">
+        <v>626</v>
+      </c>
+      <c r="AC53" s="545"/>
+      <c r="AD53" s="148"/>
+      <c r="AE53" s="149"/>
+    </row>
+    <row r="54" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A54" s="257" t="s">
         <v>460</v>
       </c>
-      <c r="Z55" s="184"/>
-[...4 lines deleted...]
-      <c r="A56" s="251" t="s">
+      <c r="B54" s="809" t="s">
         <v>461</v>
       </c>
-      <c r="B56" s="736" t="s">
+      <c r="C54" s="809"/>
+      <c r="D54" s="809"/>
+      <c r="E54" s="148"/>
+      <c r="F54" s="267"/>
+      <c r="G54" s="256"/>
+      <c r="H54" s="257"/>
+      <c r="I54" s="267"/>
+      <c r="J54" s="256"/>
+      <c r="K54" s="257"/>
+      <c r="L54" s="267"/>
+      <c r="M54" s="256"/>
+      <c r="N54" s="257"/>
+      <c r="O54" s="267"/>
+      <c r="P54" s="256"/>
+      <c r="Q54" s="257"/>
+      <c r="R54" s="267"/>
+      <c r="S54" s="256"/>
+      <c r="T54" s="257"/>
+      <c r="U54" s="267"/>
+      <c r="V54" s="147"/>
+      <c r="W54" s="257"/>
+      <c r="X54" s="602"/>
+      <c r="Y54" s="147"/>
+      <c r="Z54" s="295"/>
+      <c r="AA54" s="147"/>
+      <c r="AB54" s="145" t="s">
         <v>462</v>
       </c>
-      <c r="C56" s="736"/>
-[...21 lines deleted...]
-      <c r="Y56" s="180" t="s">
+      <c r="AC54" s="545"/>
+      <c r="AD54" s="148"/>
+      <c r="AE54" s="149"/>
+    </row>
+    <row r="55" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A55" s="257" t="s">
         <v>463</v>
       </c>
-      <c r="Z56" s="184"/>
-[...4 lines deleted...]
-      <c r="A57" s="251" t="s">
+      <c r="B55" s="809" t="s">
         <v>464</v>
       </c>
-      <c r="B57" s="251" t="s">
+      <c r="C55" s="809"/>
+      <c r="D55" s="809"/>
+      <c r="E55" s="148"/>
+      <c r="F55" s="267"/>
+      <c r="G55" s="256"/>
+      <c r="H55" s="257"/>
+      <c r="I55" s="267"/>
+      <c r="J55" s="256"/>
+      <c r="K55" s="257"/>
+      <c r="L55" s="267"/>
+      <c r="M55" s="256"/>
+      <c r="N55" s="257"/>
+      <c r="O55" s="267"/>
+      <c r="P55" s="256"/>
+      <c r="Q55" s="257"/>
+      <c r="R55" s="267"/>
+      <c r="S55" s="256"/>
+      <c r="T55" s="257"/>
+      <c r="U55" s="267"/>
+      <c r="V55" s="147"/>
+      <c r="W55" s="257"/>
+      <c r="X55" s="602"/>
+      <c r="Y55" s="147"/>
+      <c r="Z55" s="295"/>
+      <c r="AA55" s="147"/>
+      <c r="AB55" s="145" t="s">
         <v>465</v>
       </c>
-      <c r="C57" s="251"/>
-[...21 lines deleted...]
-      <c r="Y57" s="180" t="s">
+      <c r="AC55" s="545"/>
+      <c r="AD55" s="148"/>
+      <c r="AE55" s="149"/>
+    </row>
+    <row r="56" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A56" s="257" t="s">
         <v>466</v>
       </c>
-      <c r="Z57" s="184"/>
-[...4 lines deleted...]
-      <c r="A58" s="251" t="s">
+      <c r="B56" s="809" t="s">
         <v>467</v>
       </c>
-      <c r="B58" s="738" t="s">
+      <c r="C56" s="809"/>
+      <c r="D56" s="809"/>
+      <c r="E56" s="148"/>
+      <c r="F56" s="267"/>
+      <c r="G56" s="256"/>
+      <c r="H56" s="257"/>
+      <c r="I56" s="267"/>
+      <c r="J56" s="256"/>
+      <c r="K56" s="257"/>
+      <c r="L56" s="267"/>
+      <c r="M56" s="256"/>
+      <c r="N56" s="257"/>
+      <c r="O56" s="267"/>
+      <c r="P56" s="256"/>
+      <c r="Q56" s="257"/>
+      <c r="R56" s="267"/>
+      <c r="S56" s="256"/>
+      <c r="T56" s="257"/>
+      <c r="U56" s="267"/>
+      <c r="V56" s="147"/>
+      <c r="W56" s="257"/>
+      <c r="X56" s="602"/>
+      <c r="Y56" s="147"/>
+      <c r="Z56" s="295"/>
+      <c r="AA56" s="147"/>
+      <c r="AB56" s="145" t="s">
         <v>468</v>
       </c>
-      <c r="C58" s="738"/>
-[...21 lines deleted...]
-      <c r="Y58" s="180" t="s">
+      <c r="AC56" s="545"/>
+      <c r="AD56" s="148"/>
+      <c r="AE56" s="149"/>
+    </row>
+    <row r="57" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A57" s="257" t="s">
         <v>469</v>
       </c>
-      <c r="Z58" s="184"/>
-[...4 lines deleted...]
-      <c r="A59" s="251" t="s">
+      <c r="B57" s="211" t="s">
         <v>470</v>
       </c>
-      <c r="B59" s="738" t="s">
+      <c r="C57" s="211"/>
+      <c r="D57" s="211"/>
+      <c r="E57" s="148"/>
+      <c r="F57" s="267"/>
+      <c r="G57" s="256"/>
+      <c r="H57" s="257"/>
+      <c r="I57" s="267"/>
+      <c r="J57" s="256"/>
+      <c r="K57" s="257"/>
+      <c r="L57" s="267"/>
+      <c r="M57" s="256"/>
+      <c r="N57" s="257"/>
+      <c r="O57" s="267"/>
+      <c r="P57" s="256"/>
+      <c r="Q57" s="257"/>
+      <c r="R57" s="267"/>
+      <c r="S57" s="256"/>
+      <c r="T57" s="257"/>
+      <c r="U57" s="267"/>
+      <c r="V57" s="147"/>
+      <c r="W57" s="257"/>
+      <c r="X57" s="602"/>
+      <c r="Y57" s="147"/>
+      <c r="Z57" s="295"/>
+      <c r="AA57" s="147"/>
+      <c r="AB57" s="145" t="s">
         <v>471</v>
       </c>
-      <c r="C59" s="738"/>
-[...21 lines deleted...]
-      <c r="Y59" s="180" t="s">
+      <c r="AC57" s="545"/>
+      <c r="AD57" s="148"/>
+      <c r="AE57" s="149"/>
+    </row>
+    <row r="58" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A58" s="257" t="s">
         <v>472</v>
       </c>
-      <c r="Z59" s="184"/>
-[...4 lines deleted...]
-      <c r="A60" s="240" t="s">
+      <c r="B58" s="811" t="s">
         <v>473</v>
       </c>
-      <c r="B60" s="736" t="s">
+      <c r="C58" s="811"/>
+      <c r="D58" s="236"/>
+      <c r="E58" s="148"/>
+      <c r="F58" s="267"/>
+      <c r="G58" s="256"/>
+      <c r="H58" s="257"/>
+      <c r="I58" s="267"/>
+      <c r="J58" s="256"/>
+      <c r="K58" s="257"/>
+      <c r="L58" s="267"/>
+      <c r="M58" s="256"/>
+      <c r="N58" s="257"/>
+      <c r="O58" s="267"/>
+      <c r="P58" s="256"/>
+      <c r="Q58" s="257"/>
+      <c r="R58" s="267"/>
+      <c r="S58" s="256"/>
+      <c r="T58" s="257"/>
+      <c r="U58" s="267"/>
+      <c r="V58" s="147"/>
+      <c r="W58" s="257"/>
+      <c r="X58" s="602"/>
+      <c r="Y58" s="147"/>
+      <c r="Z58" s="295"/>
+      <c r="AA58" s="147"/>
+      <c r="AB58" s="145" t="s">
         <v>474</v>
       </c>
-      <c r="C60" s="736"/>
-[...21 lines deleted...]
-      <c r="Y60" s="180" t="s">
+      <c r="AC58" s="545"/>
+      <c r="AD58" s="148"/>
+      <c r="AE58" s="149"/>
+    </row>
+    <row r="59" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A59" s="257" t="s">
         <v>475</v>
       </c>
-      <c r="Z60" s="184"/>
-[...4 lines deleted...]
-      <c r="A61" s="251" t="s">
+      <c r="B59" s="811" t="s">
         <v>476</v>
       </c>
-      <c r="B61" s="736" t="s">
+      <c r="C59" s="811"/>
+      <c r="D59" s="811"/>
+      <c r="E59" s="148"/>
+      <c r="F59" s="267"/>
+      <c r="G59" s="256"/>
+      <c r="H59" s="257"/>
+      <c r="I59" s="267"/>
+      <c r="J59" s="256"/>
+      <c r="K59" s="257"/>
+      <c r="L59" s="267"/>
+      <c r="M59" s="256"/>
+      <c r="N59" s="257"/>
+      <c r="O59" s="267"/>
+      <c r="P59" s="256"/>
+      <c r="Q59" s="257"/>
+      <c r="R59" s="267"/>
+      <c r="S59" s="256"/>
+      <c r="T59" s="257"/>
+      <c r="U59" s="267"/>
+      <c r="V59" s="147"/>
+      <c r="W59" s="257"/>
+      <c r="X59" s="602"/>
+      <c r="Y59" s="147"/>
+      <c r="Z59" s="295"/>
+      <c r="AA59" s="147"/>
+      <c r="AB59" s="145" t="s">
         <v>477</v>
       </c>
-      <c r="C61" s="736"/>
-[...32 lines deleted...]
-      <c r="B62" s="736" t="s">
+      <c r="AC59" s="545"/>
+      <c r="AD59" s="148"/>
+      <c r="AE59" s="149"/>
+    </row>
+    <row r="60" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A60" s="599" t="s">
         <v>478</v>
       </c>
-      <c r="C62" s="736"/>
-[...30 lines deleted...]
-      <c r="B63" s="736" t="s">
+      <c r="B60" s="809" t="s">
         <v>479</v>
       </c>
-      <c r="C63" s="736"/>
-[...30 lines deleted...]
-      <c r="B64" s="736" t="s">
+      <c r="C60" s="809"/>
+      <c r="D60" s="809"/>
+      <c r="E60" s="148"/>
+      <c r="F60" s="267"/>
+      <c r="G60" s="256"/>
+      <c r="H60" s="257"/>
+      <c r="I60" s="267"/>
+      <c r="J60" s="256"/>
+      <c r="K60" s="257"/>
+      <c r="L60" s="267"/>
+      <c r="M60" s="256"/>
+      <c r="N60" s="257"/>
+      <c r="O60" s="267"/>
+      <c r="P60" s="256"/>
+      <c r="Q60" s="257"/>
+      <c r="R60" s="267"/>
+      <c r="S60" s="256"/>
+      <c r="T60" s="257"/>
+      <c r="U60" s="267"/>
+      <c r="V60" s="147"/>
+      <c r="W60" s="257"/>
+      <c r="X60" s="602"/>
+      <c r="Y60" s="147"/>
+      <c r="Z60" s="295"/>
+      <c r="AA60" s="147"/>
+      <c r="AB60" s="145" t="s">
         <v>480</v>
       </c>
-      <c r="C64" s="736"/>
-[...21 lines deleted...]
-      <c r="Y64" s="180" t="s">
+      <c r="AC60" s="545"/>
+      <c r="AD60" s="148"/>
+      <c r="AE60" s="149"/>
+    </row>
+    <row r="61" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A61" s="257" t="s">
         <v>481</v>
       </c>
-      <c r="Z64" s="184"/>
-[...31 lines deleted...]
-      <c r="A66" s="327">
+      <c r="B61" s="809" t="s">
+        <v>482</v>
+      </c>
+      <c r="C61" s="809"/>
+      <c r="D61" s="809"/>
+      <c r="E61" s="268"/>
+      <c r="F61" s="267"/>
+      <c r="G61" s="256"/>
+      <c r="H61" s="257"/>
+      <c r="I61" s="267"/>
+      <c r="J61" s="256"/>
+      <c r="K61" s="257"/>
+      <c r="L61" s="267"/>
+      <c r="M61" s="256"/>
+      <c r="N61" s="257"/>
+      <c r="O61" s="267"/>
+      <c r="P61" s="256"/>
+      <c r="Q61" s="257"/>
+      <c r="R61" s="267"/>
+      <c r="S61" s="256"/>
+      <c r="T61" s="257"/>
+      <c r="U61" s="267"/>
+      <c r="V61" s="270"/>
+      <c r="W61" s="257"/>
+      <c r="X61" s="602"/>
+      <c r="Y61" s="270"/>
+      <c r="Z61" s="408"/>
+      <c r="AA61" s="270"/>
+      <c r="AB61" s="145" t="s">
+        <v>480</v>
+      </c>
+      <c r="AC61" s="603"/>
+      <c r="AD61" s="268"/>
+      <c r="AE61" s="271"/>
+    </row>
+    <row r="62" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A62" s="257">
+        <v>1.2</v>
+      </c>
+      <c r="B62" s="809" t="s">
+        <v>483</v>
+      </c>
+      <c r="C62" s="809"/>
+      <c r="D62" s="809"/>
+      <c r="E62" s="268"/>
+      <c r="F62" s="267"/>
+      <c r="G62" s="256"/>
+      <c r="H62" s="257"/>
+      <c r="I62" s="267"/>
+      <c r="J62" s="256"/>
+      <c r="K62" s="257"/>
+      <c r="L62" s="267"/>
+      <c r="M62" s="256"/>
+      <c r="N62" s="257"/>
+      <c r="O62" s="267"/>
+      <c r="P62" s="256"/>
+      <c r="Q62" s="257"/>
+      <c r="R62" s="267"/>
+      <c r="S62" s="256"/>
+      <c r="T62" s="257"/>
+      <c r="U62" s="267"/>
+      <c r="V62" s="270"/>
+      <c r="W62" s="257"/>
+      <c r="X62" s="602"/>
+      <c r="Y62" s="270"/>
+      <c r="Z62" s="408"/>
+      <c r="AA62" s="270"/>
+      <c r="AB62" s="145"/>
+      <c r="AC62" s="603"/>
+      <c r="AD62" s="268"/>
+      <c r="AE62" s="271"/>
+    </row>
+    <row r="63" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A63" s="257">
+        <v>1.3</v>
+      </c>
+      <c r="B63" s="809" t="s">
+        <v>484</v>
+      </c>
+      <c r="C63" s="809"/>
+      <c r="D63" s="809"/>
+      <c r="E63" s="148"/>
+      <c r="F63" s="267"/>
+      <c r="G63" s="256"/>
+      <c r="H63" s="257"/>
+      <c r="I63" s="267"/>
+      <c r="J63" s="256"/>
+      <c r="K63" s="257"/>
+      <c r="L63" s="267"/>
+      <c r="M63" s="256"/>
+      <c r="N63" s="257"/>
+      <c r="O63" s="267"/>
+      <c r="P63" s="256"/>
+      <c r="Q63" s="257"/>
+      <c r="R63" s="267"/>
+      <c r="S63" s="256"/>
+      <c r="T63" s="257"/>
+      <c r="U63" s="267"/>
+      <c r="V63" s="147"/>
+      <c r="W63" s="257"/>
+      <c r="X63" s="602"/>
+      <c r="Y63" s="147"/>
+      <c r="Z63" s="295"/>
+      <c r="AA63" s="147"/>
+      <c r="AB63" s="145"/>
+      <c r="AC63" s="545"/>
+      <c r="AD63" s="148"/>
+      <c r="AE63" s="149"/>
+    </row>
+    <row r="64" spans="1:51" s="2" customFormat="1" ht="14.5">
+      <c r="A64" s="257">
+        <v>1.4</v>
+      </c>
+      <c r="B64" s="809" t="s">
+        <v>485</v>
+      </c>
+      <c r="C64" s="809"/>
+      <c r="D64" s="809"/>
+      <c r="E64" s="148"/>
+      <c r="F64" s="267"/>
+      <c r="G64" s="256"/>
+      <c r="H64" s="257"/>
+      <c r="I64" s="267"/>
+      <c r="J64" s="256"/>
+      <c r="K64" s="257"/>
+      <c r="L64" s="267"/>
+      <c r="M64" s="256"/>
+      <c r="N64" s="257"/>
+      <c r="O64" s="267"/>
+      <c r="P64" s="256"/>
+      <c r="Q64" s="257"/>
+      <c r="R64" s="267"/>
+      <c r="S64" s="256"/>
+      <c r="T64" s="257"/>
+      <c r="U64" s="267"/>
+      <c r="V64" s="147"/>
+      <c r="W64" s="257"/>
+      <c r="X64" s="602"/>
+      <c r="Y64" s="147"/>
+      <c r="Z64" s="295"/>
+      <c r="AA64" s="147"/>
+      <c r="AB64" s="145" t="s">
+        <v>486</v>
+      </c>
+      <c r="AC64" s="545"/>
+      <c r="AD64" s="148"/>
+      <c r="AE64" s="149"/>
+    </row>
+    <row r="65" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A65" s="257"/>
+      <c r="E65" s="148"/>
+      <c r="F65" s="267"/>
+      <c r="G65" s="256"/>
+      <c r="H65" s="257"/>
+      <c r="I65" s="267"/>
+      <c r="J65" s="256"/>
+      <c r="K65" s="257"/>
+      <c r="L65" s="267"/>
+      <c r="M65" s="256"/>
+      <c r="N65" s="257"/>
+      <c r="O65" s="267"/>
+      <c r="P65" s="256"/>
+      <c r="Q65" s="257"/>
+      <c r="R65" s="267"/>
+      <c r="S65" s="256"/>
+      <c r="T65" s="257"/>
+      <c r="U65" s="267"/>
+      <c r="V65" s="147"/>
+      <c r="W65" s="257"/>
+      <c r="X65" s="602"/>
+      <c r="Y65" s="147"/>
+      <c r="Z65" s="295"/>
+      <c r="AA65" s="147"/>
+      <c r="AB65" s="145"/>
+      <c r="AC65" s="545"/>
+      <c r="AD65" s="148"/>
+      <c r="AE65" s="149"/>
+    </row>
+    <row r="66" spans="1:31" s="2" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A66" s="601">
         <v>2</v>
       </c>
-      <c r="B66" s="737" t="s">
-[...106 lines deleted...]
-      <c r="A69" s="251" t="s">
+      <c r="B66" s="806" t="s">
+        <v>487</v>
+      </c>
+      <c r="C66" s="806"/>
+      <c r="D66" s="807"/>
+      <c r="E66" s="148"/>
+      <c r="F66" s="835" t="s">
+        <v>625</v>
+      </c>
+      <c r="G66" s="835"/>
+      <c r="H66" s="835"/>
+      <c r="I66" s="835"/>
+      <c r="J66" s="835"/>
+      <c r="K66" s="835"/>
+      <c r="L66" s="835"/>
+      <c r="M66" s="835"/>
+      <c r="N66" s="835"/>
+      <c r="O66" s="835"/>
+      <c r="P66" s="835"/>
+      <c r="Q66" s="835"/>
+      <c r="R66" s="835"/>
+      <c r="S66" s="835"/>
+      <c r="T66" s="835"/>
+      <c r="U66" s="835"/>
+      <c r="V66" s="295"/>
+      <c r="W66" s="147"/>
+      <c r="X66" s="242"/>
+      <c r="Y66" s="147"/>
+      <c r="Z66" s="295"/>
+      <c r="AA66" s="147"/>
+      <c r="AB66" s="280" t="s">
+        <v>627</v>
+      </c>
+      <c r="AC66" s="545"/>
+      <c r="AD66" s="148"/>
+      <c r="AE66" s="149"/>
+    </row>
+    <row r="67" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A67" s="257" t="s">
+        <v>489</v>
+      </c>
+      <c r="B67" s="809" t="s">
+        <v>461</v>
+      </c>
+      <c r="C67" s="809"/>
+      <c r="D67" s="809"/>
+      <c r="E67" s="148"/>
+      <c r="F67" s="267"/>
+      <c r="G67" s="256"/>
+      <c r="H67" s="257"/>
+      <c r="I67" s="267"/>
+      <c r="J67" s="256"/>
+      <c r="K67" s="257"/>
+      <c r="L67" s="267"/>
+      <c r="M67" s="256"/>
+      <c r="N67" s="257"/>
+      <c r="O67" s="267"/>
+      <c r="P67" s="256"/>
+      <c r="Q67" s="257"/>
+      <c r="R67" s="267"/>
+      <c r="S67" s="256"/>
+      <c r="T67" s="257"/>
+      <c r="U67" s="267"/>
+      <c r="V67" s="147"/>
+      <c r="W67" s="257"/>
+      <c r="X67" s="602"/>
+      <c r="Y67" s="147"/>
+      <c r="Z67" s="295"/>
+      <c r="AA67" s="147"/>
+      <c r="AB67" s="145" t="s">
+        <v>462</v>
+      </c>
+      <c r="AC67" s="545"/>
+      <c r="AD67" s="148"/>
+      <c r="AE67" s="149"/>
+    </row>
+    <row r="68" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A68" s="257" t="s">
+        <v>490</v>
+      </c>
+      <c r="B68" s="211" t="s">
+        <v>470</v>
+      </c>
+      <c r="C68" s="211"/>
+      <c r="D68" s="211"/>
+      <c r="E68" s="148"/>
+      <c r="F68" s="267"/>
+      <c r="G68" s="256"/>
+      <c r="H68" s="257"/>
+      <c r="I68" s="267"/>
+      <c r="J68" s="256"/>
+      <c r="K68" s="257"/>
+      <c r="L68" s="267"/>
+      <c r="M68" s="256"/>
+      <c r="N68" s="257"/>
+      <c r="O68" s="267"/>
+      <c r="P68" s="256"/>
+      <c r="Q68" s="257"/>
+      <c r="R68" s="267"/>
+      <c r="S68" s="256"/>
+      <c r="T68" s="257"/>
+      <c r="U68" s="267"/>
+      <c r="V68" s="147"/>
+      <c r="W68" s="257"/>
+      <c r="X68" s="602"/>
+      <c r="Y68" s="147"/>
+      <c r="Z68" s="295"/>
+      <c r="AA68" s="147"/>
+      <c r="AB68" s="145" t="s">
+        <v>471</v>
+      </c>
+      <c r="AC68" s="545"/>
+      <c r="AD68" s="148"/>
+      <c r="AE68" s="149"/>
+    </row>
+    <row r="69" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A69" s="257" t="s">
+        <v>491</v>
+      </c>
+      <c r="B69" s="811" t="s">
+        <v>473</v>
+      </c>
+      <c r="C69" s="811"/>
+      <c r="D69" s="236"/>
+      <c r="E69" s="148"/>
+      <c r="F69" s="267"/>
+      <c r="G69" s="256"/>
+      <c r="H69" s="257"/>
+      <c r="I69" s="267"/>
+      <c r="J69" s="256"/>
+      <c r="K69" s="257"/>
+      <c r="L69" s="267"/>
+      <c r="M69" s="256"/>
+      <c r="N69" s="257"/>
+      <c r="O69" s="267"/>
+      <c r="P69" s="256"/>
+      <c r="Q69" s="257"/>
+      <c r="R69" s="267"/>
+      <c r="S69" s="256"/>
+      <c r="T69" s="257"/>
+      <c r="U69" s="267"/>
+      <c r="V69" s="147"/>
+      <c r="W69" s="257"/>
+      <c r="X69" s="602"/>
+      <c r="Y69" s="147"/>
+      <c r="Z69" s="295"/>
+      <c r="AA69" s="147"/>
+      <c r="AB69" s="145" t="s">
+        <v>474</v>
+      </c>
+      <c r="AC69" s="545"/>
+      <c r="AD69" s="148"/>
+      <c r="AE69" s="149"/>
+    </row>
+    <row r="70" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A70" s="257" t="s">
+        <v>492</v>
+      </c>
+      <c r="B70" s="811" t="s">
+        <v>476</v>
+      </c>
+      <c r="C70" s="811"/>
+      <c r="D70" s="811"/>
+      <c r="E70" s="148"/>
+      <c r="F70" s="267"/>
+      <c r="G70" s="256"/>
+      <c r="H70" s="257"/>
+      <c r="I70" s="267"/>
+      <c r="J70" s="256"/>
+      <c r="K70" s="257"/>
+      <c r="L70" s="267"/>
+      <c r="M70" s="256"/>
+      <c r="N70" s="257"/>
+      <c r="O70" s="267"/>
+      <c r="P70" s="256"/>
+      <c r="Q70" s="257"/>
+      <c r="R70" s="267"/>
+      <c r="S70" s="256"/>
+      <c r="T70" s="257"/>
+      <c r="U70" s="267"/>
+      <c r="V70" s="147"/>
+      <c r="W70" s="257"/>
+      <c r="X70" s="602"/>
+      <c r="Y70" s="147"/>
+      <c r="Z70" s="295"/>
+      <c r="AA70" s="147"/>
+      <c r="AB70" s="145" t="s">
+        <v>477</v>
+      </c>
+      <c r="AC70" s="545"/>
+      <c r="AD70" s="148"/>
+      <c r="AE70" s="149"/>
+    </row>
+    <row r="71" spans="1:31" s="2" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A71" s="599" t="s">
+        <v>493</v>
+      </c>
+      <c r="B71" s="811" t="s">
+        <v>479</v>
+      </c>
+      <c r="C71" s="811"/>
+      <c r="D71" s="812"/>
+      <c r="E71" s="148"/>
+      <c r="F71" s="267"/>
+      <c r="G71" s="256"/>
+      <c r="H71" s="257"/>
+      <c r="I71" s="267"/>
+      <c r="J71" s="256"/>
+      <c r="K71" s="257"/>
+      <c r="L71" s="267"/>
+      <c r="M71" s="256"/>
+      <c r="N71" s="257"/>
+      <c r="O71" s="267"/>
+      <c r="P71" s="256"/>
+      <c r="Q71" s="257"/>
+      <c r="R71" s="267"/>
+      <c r="S71" s="256"/>
+      <c r="T71" s="257"/>
+      <c r="U71" s="267"/>
+      <c r="V71" s="147"/>
+      <c r="W71" s="257"/>
+      <c r="X71" s="602"/>
+      <c r="Y71" s="147"/>
+      <c r="Z71" s="295"/>
+      <c r="AA71" s="147"/>
+      <c r="AB71" s="145" t="s">
+        <v>480</v>
+      </c>
+      <c r="AC71" s="545"/>
+      <c r="AD71" s="148"/>
+      <c r="AE71" s="149"/>
+    </row>
+    <row r="72" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A72" s="257" t="s">
+        <v>494</v>
+      </c>
+      <c r="B72" s="809" t="s">
+        <v>495</v>
+      </c>
+      <c r="C72" s="809"/>
+      <c r="D72" s="809"/>
+      <c r="E72" s="268"/>
+      <c r="F72" s="267"/>
+      <c r="G72" s="256"/>
+      <c r="H72" s="257"/>
+      <c r="I72" s="267"/>
+      <c r="J72" s="256"/>
+      <c r="K72" s="257"/>
+      <c r="L72" s="267"/>
+      <c r="M72" s="256"/>
+      <c r="N72" s="257"/>
+      <c r="O72" s="267"/>
+      <c r="P72" s="256"/>
+      <c r="Q72" s="257"/>
+      <c r="R72" s="267"/>
+      <c r="S72" s="256"/>
+      <c r="T72" s="257"/>
+      <c r="U72" s="267"/>
+      <c r="V72" s="270"/>
+      <c r="W72" s="257"/>
+      <c r="X72" s="602"/>
+      <c r="Y72" s="270"/>
+      <c r="Z72" s="408"/>
+      <c r="AA72" s="270"/>
+      <c r="AB72" s="145" t="s">
+        <v>480</v>
+      </c>
+      <c r="AC72" s="603"/>
+      <c r="AD72" s="268"/>
+      <c r="AE72" s="271"/>
+    </row>
+    <row r="73" spans="1:31" s="2" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A73" s="257" t="s">
+        <v>496</v>
+      </c>
+      <c r="B73" s="818" t="s">
+        <v>497</v>
+      </c>
+      <c r="C73" s="818"/>
+      <c r="D73" s="211"/>
+      <c r="E73" s="268"/>
+      <c r="F73" s="267"/>
+      <c r="G73" s="256"/>
+      <c r="H73" s="257"/>
+      <c r="I73" s="267"/>
+      <c r="J73" s="256"/>
+      <c r="K73" s="257"/>
+      <c r="L73" s="267"/>
+      <c r="M73" s="256"/>
+      <c r="N73" s="257"/>
+      <c r="O73" s="267"/>
+      <c r="P73" s="256"/>
+      <c r="Q73" s="257"/>
+      <c r="R73" s="267"/>
+      <c r="S73" s="256"/>
+      <c r="T73" s="257"/>
+      <c r="U73" s="267"/>
+      <c r="V73" s="270"/>
+      <c r="W73" s="257"/>
+      <c r="X73" s="602"/>
+      <c r="Y73" s="270"/>
+      <c r="Z73" s="408"/>
+      <c r="AA73" s="270"/>
+      <c r="AB73" s="145" t="s">
+        <v>480</v>
+      </c>
+      <c r="AC73" s="603"/>
+      <c r="AD73" s="268"/>
+      <c r="AE73" s="271"/>
+    </row>
+    <row r="74" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A74" s="257" t="s">
+        <v>498</v>
+      </c>
+      <c r="B74" s="818" t="s">
+        <v>499</v>
+      </c>
+      <c r="C74" s="818"/>
+      <c r="D74" s="211"/>
+      <c r="E74" s="268"/>
+      <c r="F74" s="267"/>
+      <c r="G74" s="256"/>
+      <c r="H74" s="257"/>
+      <c r="I74" s="267"/>
+      <c r="J74" s="256"/>
+      <c r="K74" s="257"/>
+      <c r="L74" s="267"/>
+      <c r="M74" s="256"/>
+      <c r="N74" s="257"/>
+      <c r="O74" s="267"/>
+      <c r="P74" s="256"/>
+      <c r="Q74" s="257"/>
+      <c r="R74" s="267"/>
+      <c r="S74" s="256"/>
+      <c r="T74" s="257"/>
+      <c r="U74" s="267"/>
+      <c r="V74" s="270"/>
+      <c r="W74" s="257"/>
+      <c r="X74" s="602"/>
+      <c r="Y74" s="270"/>
+      <c r="Z74" s="408"/>
+      <c r="AA74" s="270"/>
+      <c r="AB74" s="145" t="s">
+        <v>500</v>
+      </c>
+      <c r="AC74" s="603"/>
+      <c r="AD74" s="268"/>
+      <c r="AE74" s="271"/>
+    </row>
+    <row r="75" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A75" s="257">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B75" s="809" t="s">
+        <v>501</v>
+      </c>
+      <c r="C75" s="809"/>
+      <c r="D75" s="809"/>
+      <c r="E75" s="268"/>
+      <c r="F75" s="267"/>
+      <c r="G75" s="256"/>
+      <c r="H75" s="257"/>
+      <c r="I75" s="267"/>
+      <c r="J75" s="256"/>
+      <c r="K75" s="257"/>
+      <c r="L75" s="267"/>
+      <c r="M75" s="256"/>
+      <c r="N75" s="257"/>
+      <c r="O75" s="267"/>
+      <c r="P75" s="256"/>
+      <c r="Q75" s="257"/>
+      <c r="R75" s="267"/>
+      <c r="S75" s="256"/>
+      <c r="T75" s="257"/>
+      <c r="U75" s="267"/>
+      <c r="V75" s="270"/>
+      <c r="W75" s="257"/>
+      <c r="X75" s="602"/>
+      <c r="Y75" s="270"/>
+      <c r="Z75" s="408"/>
+      <c r="AA75" s="270"/>
+      <c r="AB75" s="145"/>
+      <c r="AC75" s="545"/>
+      <c r="AD75" s="148"/>
+      <c r="AE75" s="149"/>
+    </row>
+    <row r="76" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A76" s="257">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="B76" s="809" t="s">
+        <v>502</v>
+      </c>
+      <c r="C76" s="809"/>
+      <c r="D76" s="809"/>
+      <c r="E76" s="148"/>
+      <c r="F76" s="267"/>
+      <c r="G76" s="256"/>
+      <c r="H76" s="257"/>
+      <c r="I76" s="267"/>
+      <c r="J76" s="256"/>
+      <c r="K76" s="257"/>
+      <c r="L76" s="267"/>
+      <c r="M76" s="256"/>
+      <c r="N76" s="257"/>
+      <c r="O76" s="267"/>
+      <c r="P76" s="256"/>
+      <c r="Q76" s="257"/>
+      <c r="R76" s="267"/>
+      <c r="S76" s="256"/>
+      <c r="T76" s="257"/>
+      <c r="U76" s="267"/>
+      <c r="V76" s="147"/>
+      <c r="W76" s="257"/>
+      <c r="X76" s="602"/>
+      <c r="Y76" s="147"/>
+      <c r="Z76" s="295"/>
+      <c r="AA76" s="147"/>
+      <c r="AB76" s="145"/>
+      <c r="AC76" s="545"/>
+      <c r="AD76" s="148"/>
+      <c r="AE76" s="149"/>
+    </row>
+    <row r="77" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A77" s="257">
+        <v>2.4</v>
+      </c>
+      <c r="B77" s="809" t="s">
+        <v>503</v>
+      </c>
+      <c r="C77" s="809"/>
+      <c r="D77" s="809"/>
+      <c r="E77" s="148"/>
+      <c r="F77" s="267"/>
+      <c r="G77" s="256"/>
+      <c r="H77" s="257"/>
+      <c r="I77" s="267"/>
+      <c r="J77" s="256"/>
+      <c r="K77" s="257"/>
+      <c r="L77" s="267"/>
+      <c r="M77" s="256"/>
+      <c r="N77" s="257"/>
+      <c r="O77" s="267"/>
+      <c r="P77" s="256"/>
+      <c r="Q77" s="257"/>
+      <c r="R77" s="267"/>
+      <c r="S77" s="256"/>
+      <c r="T77" s="257"/>
+      <c r="U77" s="267"/>
+      <c r="V77" s="147"/>
+      <c r="W77" s="257"/>
+      <c r="X77" s="602"/>
+      <c r="Y77" s="147"/>
+      <c r="Z77" s="295"/>
+      <c r="AA77" s="147"/>
+      <c r="AB77" s="145" t="s">
         <v>486</v>
       </c>
-      <c r="B69" s="738" t="s">
-[...24 lines deleted...]
-      <c r="Y69" s="180" t="s">
+      <c r="AC77" s="545"/>
+      <c r="AD77" s="148"/>
+      <c r="AE77" s="149"/>
+    </row>
+    <row r="78" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A78" s="599"/>
+      <c r="B78" s="809"/>
+      <c r="C78" s="809"/>
+      <c r="D78" s="809"/>
+      <c r="E78" s="148"/>
+      <c r="F78" s="267"/>
+      <c r="G78" s="256"/>
+      <c r="H78" s="257"/>
+      <c r="I78" s="267"/>
+      <c r="J78" s="256"/>
+      <c r="K78" s="257"/>
+      <c r="L78" s="267"/>
+      <c r="M78" s="256"/>
+      <c r="N78" s="257"/>
+      <c r="O78" s="267"/>
+      <c r="P78" s="256"/>
+      <c r="Q78" s="257"/>
+      <c r="R78" s="267"/>
+      <c r="S78" s="256"/>
+      <c r="T78" s="257"/>
+      <c r="U78" s="267"/>
+      <c r="V78" s="147"/>
+      <c r="W78" s="257"/>
+      <c r="X78" s="602"/>
+      <c r="Y78" s="147"/>
+      <c r="Z78" s="295"/>
+      <c r="AA78" s="147"/>
+      <c r="AB78" s="145"/>
+      <c r="AC78" s="545"/>
+      <c r="AD78" s="148"/>
+      <c r="AE78" s="149"/>
+    </row>
+    <row r="79" spans="1:31" s="2" customFormat="1" ht="26">
+      <c r="A79" s="601">
+        <v>3</v>
+      </c>
+      <c r="B79" s="806" t="s">
+        <v>504</v>
+      </c>
+      <c r="C79" s="806"/>
+      <c r="D79" s="807"/>
+      <c r="E79" s="148"/>
+      <c r="F79" s="835" t="s">
+        <v>625</v>
+      </c>
+      <c r="G79" s="835"/>
+      <c r="H79" s="835"/>
+      <c r="I79" s="835"/>
+      <c r="J79" s="835"/>
+      <c r="K79" s="835"/>
+      <c r="L79" s="835"/>
+      <c r="M79" s="835"/>
+      <c r="N79" s="835"/>
+      <c r="O79" s="835"/>
+      <c r="P79" s="835"/>
+      <c r="Q79" s="835"/>
+      <c r="R79" s="835"/>
+      <c r="S79" s="835"/>
+      <c r="T79" s="835"/>
+      <c r="U79" s="835"/>
+      <c r="V79" s="295"/>
+      <c r="W79" s="147"/>
+      <c r="X79" s="242"/>
+      <c r="Y79" s="147"/>
+      <c r="Z79" s="295"/>
+      <c r="AA79" s="147"/>
+      <c r="AB79" s="280" t="s">
+        <v>628</v>
+      </c>
+      <c r="AC79" s="545"/>
+      <c r="AD79" s="148"/>
+      <c r="AE79" s="149"/>
+    </row>
+    <row r="80" spans="1:31" s="2" customFormat="1" ht="14.5">
+      <c r="A80" s="257">
+        <v>3.1</v>
+      </c>
+      <c r="B80" s="809" t="s">
+        <v>506</v>
+      </c>
+      <c r="C80" s="809"/>
+      <c r="D80" s="809"/>
+      <c r="E80" s="148"/>
+      <c r="F80" s="267"/>
+      <c r="G80" s="256"/>
+      <c r="H80" s="257"/>
+      <c r="I80" s="267"/>
+      <c r="J80" s="256"/>
+      <c r="K80" s="257"/>
+      <c r="L80" s="267"/>
+      <c r="M80" s="256"/>
+      <c r="N80" s="257"/>
+      <c r="O80" s="267"/>
+      <c r="P80" s="256"/>
+      <c r="Q80" s="257"/>
+      <c r="R80" s="267"/>
+      <c r="S80" s="256"/>
+      <c r="T80" s="257"/>
+      <c r="U80" s="267"/>
+      <c r="V80" s="147"/>
+      <c r="W80" s="257"/>
+      <c r="X80" s="602"/>
+      <c r="Y80" s="147"/>
+      <c r="Z80" s="295"/>
+      <c r="AA80" s="147"/>
+      <c r="AB80" s="145" t="s">
+        <v>507</v>
+      </c>
+      <c r="AC80" s="545"/>
+      <c r="AD80" s="148"/>
+      <c r="AE80" s="149"/>
+    </row>
+    <row r="81" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A81" s="257">
+        <v>3.2</v>
+      </c>
+      <c r="B81" s="809" t="s">
+        <v>508</v>
+      </c>
+      <c r="C81" s="809"/>
+      <c r="D81" s="809"/>
+      <c r="E81" s="148"/>
+      <c r="F81" s="267"/>
+      <c r="G81" s="256"/>
+      <c r="H81" s="257"/>
+      <c r="I81" s="267"/>
+      <c r="J81" s="256"/>
+      <c r="K81" s="257"/>
+      <c r="L81" s="267"/>
+      <c r="M81" s="256"/>
+      <c r="N81" s="257"/>
+      <c r="O81" s="267"/>
+      <c r="P81" s="256"/>
+      <c r="Q81" s="257"/>
+      <c r="R81" s="267"/>
+      <c r="S81" s="256"/>
+      <c r="T81" s="257"/>
+      <c r="U81" s="267"/>
+      <c r="V81" s="147"/>
+      <c r="W81" s="257"/>
+      <c r="X81" s="602"/>
+      <c r="Y81" s="147"/>
+      <c r="Z81" s="295"/>
+      <c r="AA81" s="147"/>
+      <c r="AB81" s="145"/>
+      <c r="AC81" s="545"/>
+      <c r="AD81" s="148"/>
+      <c r="AE81" s="149"/>
+    </row>
+    <row r="82" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A82" s="257">
+        <v>3.3</v>
+      </c>
+      <c r="B82" s="809" t="s">
+        <v>509</v>
+      </c>
+      <c r="C82" s="809"/>
+      <c r="D82" s="809"/>
+      <c r="E82" s="148"/>
+      <c r="F82" s="267"/>
+      <c r="G82" s="256"/>
+      <c r="H82" s="257"/>
+      <c r="I82" s="267"/>
+      <c r="J82" s="256"/>
+      <c r="K82" s="257"/>
+      <c r="L82" s="267"/>
+      <c r="M82" s="256"/>
+      <c r="N82" s="257"/>
+      <c r="O82" s="267"/>
+      <c r="P82" s="256"/>
+      <c r="Q82" s="257"/>
+      <c r="R82" s="267"/>
+      <c r="S82" s="256"/>
+      <c r="T82" s="257"/>
+      <c r="U82" s="267"/>
+      <c r="V82" s="147"/>
+      <c r="W82" s="257"/>
+      <c r="X82" s="602"/>
+      <c r="Y82" s="147"/>
+      <c r="Z82" s="295"/>
+      <c r="AA82" s="147"/>
+      <c r="AB82" s="145"/>
+      <c r="AC82" s="545"/>
+      <c r="AD82" s="148"/>
+      <c r="AE82" s="149"/>
+    </row>
+    <row r="83" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A83" s="257"/>
+      <c r="B83" s="211"/>
+      <c r="C83" s="211"/>
+      <c r="D83" s="211"/>
+      <c r="E83" s="148"/>
+      <c r="F83" s="267"/>
+      <c r="G83" s="256"/>
+      <c r="H83" s="257"/>
+      <c r="I83" s="267"/>
+      <c r="J83" s="256"/>
+      <c r="K83" s="257"/>
+      <c r="L83" s="267"/>
+      <c r="M83" s="256"/>
+      <c r="N83" s="257"/>
+      <c r="O83" s="267"/>
+      <c r="P83" s="256"/>
+      <c r="Q83" s="257"/>
+      <c r="R83" s="267"/>
+      <c r="S83" s="256"/>
+      <c r="T83" s="257"/>
+      <c r="U83" s="267"/>
+      <c r="V83" s="147"/>
+      <c r="W83" s="257"/>
+      <c r="X83" s="602"/>
+      <c r="Y83" s="147"/>
+      <c r="Z83" s="295"/>
+      <c r="AA83" s="147"/>
+      <c r="AB83" s="145"/>
+      <c r="AC83" s="545"/>
+      <c r="AD83" s="148"/>
+      <c r="AE83" s="149"/>
+    </row>
+    <row r="84" spans="1:33" s="2" customFormat="1" ht="26">
+      <c r="A84" s="601">
+        <v>4</v>
+      </c>
+      <c r="B84" s="806" t="s">
+        <v>510</v>
+      </c>
+      <c r="C84" s="806"/>
+      <c r="D84" s="807"/>
+      <c r="E84" s="148"/>
+      <c r="F84" s="835" t="s">
+        <v>625</v>
+      </c>
+      <c r="G84" s="835"/>
+      <c r="H84" s="835"/>
+      <c r="I84" s="835"/>
+      <c r="J84" s="835"/>
+      <c r="K84" s="835"/>
+      <c r="L84" s="835"/>
+      <c r="M84" s="835"/>
+      <c r="N84" s="835"/>
+      <c r="O84" s="835"/>
+      <c r="P84" s="835"/>
+      <c r="Q84" s="835"/>
+      <c r="R84" s="835"/>
+      <c r="S84" s="835"/>
+      <c r="T84" s="835"/>
+      <c r="U84" s="835"/>
+      <c r="V84" s="295"/>
+      <c r="W84" s="147"/>
+      <c r="X84" s="242"/>
+      <c r="Y84" s="147"/>
+      <c r="Z84" s="295"/>
+      <c r="AA84" s="147"/>
+      <c r="AB84" s="145" t="s">
+        <v>511</v>
+      </c>
+      <c r="AC84" s="545"/>
+      <c r="AD84" s="148"/>
+      <c r="AE84" s="149"/>
+    </row>
+    <row r="85" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A85" s="257">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="B85" s="211" t="s">
+        <v>513</v>
+      </c>
+      <c r="C85" s="279"/>
+      <c r="D85" s="279"/>
+      <c r="E85" s="148"/>
+      <c r="F85" s="267"/>
+      <c r="G85" s="256"/>
+      <c r="H85" s="257"/>
+      <c r="I85" s="267"/>
+      <c r="J85" s="256"/>
+      <c r="K85" s="257"/>
+      <c r="L85" s="267"/>
+      <c r="M85" s="256"/>
+      <c r="N85" s="257"/>
+      <c r="O85" s="267"/>
+      <c r="P85" s="256"/>
+      <c r="Q85" s="257"/>
+      <c r="R85" s="267"/>
+      <c r="S85" s="256"/>
+      <c r="T85" s="257"/>
+      <c r="U85" s="267"/>
+      <c r="V85" s="147"/>
+      <c r="W85" s="257"/>
+      <c r="X85" s="602"/>
+      <c r="Y85" s="147"/>
+      <c r="Z85" s="295"/>
+      <c r="AA85" s="147"/>
+      <c r="AB85" s="145"/>
+      <c r="AC85" s="545"/>
+      <c r="AD85" s="148"/>
+      <c r="AE85" s="149"/>
+    </row>
+    <row r="86" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A86" s="257">
+        <v>4.2</v>
+      </c>
+      <c r="B86" s="809" t="s">
+        <v>514</v>
+      </c>
+      <c r="C86" s="809"/>
+      <c r="D86" s="809"/>
+      <c r="E86" s="148"/>
+      <c r="F86" s="267"/>
+      <c r="G86" s="256"/>
+      <c r="H86" s="257"/>
+      <c r="I86" s="267"/>
+      <c r="J86" s="256"/>
+      <c r="K86" s="257"/>
+      <c r="L86" s="267"/>
+      <c r="M86" s="256"/>
+      <c r="N86" s="257"/>
+      <c r="O86" s="267"/>
+      <c r="P86" s="256"/>
+      <c r="Q86" s="257"/>
+      <c r="R86" s="267"/>
+      <c r="S86" s="256"/>
+      <c r="T86" s="257"/>
+      <c r="U86" s="267"/>
+      <c r="V86" s="147"/>
+      <c r="W86" s="257"/>
+      <c r="X86" s="602"/>
+      <c r="Y86" s="147"/>
+      <c r="Z86" s="295"/>
+      <c r="AA86" s="147"/>
+      <c r="AB86" s="145"/>
+      <c r="AC86" s="545"/>
+      <c r="AD86" s="148"/>
+      <c r="AE86" s="149"/>
+    </row>
+    <row r="87" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A87" s="257">
+        <v>4.3</v>
+      </c>
+      <c r="B87" s="809" t="s">
+        <v>515</v>
+      </c>
+      <c r="C87" s="809"/>
+      <c r="D87" s="809"/>
+      <c r="E87" s="148"/>
+      <c r="F87" s="267"/>
+      <c r="G87" s="256"/>
+      <c r="H87" s="257"/>
+      <c r="I87" s="267"/>
+      <c r="J87" s="256"/>
+      <c r="K87" s="257"/>
+      <c r="L87" s="267"/>
+      <c r="M87" s="256"/>
+      <c r="N87" s="257"/>
+      <c r="O87" s="267"/>
+      <c r="P87" s="256"/>
+      <c r="Q87" s="257"/>
+      <c r="R87" s="267"/>
+      <c r="S87" s="256"/>
+      <c r="T87" s="257"/>
+      <c r="U87" s="267"/>
+      <c r="V87" s="147"/>
+      <c r="W87" s="257"/>
+      <c r="X87" s="602"/>
+      <c r="Y87" s="147"/>
+      <c r="Z87" s="295"/>
+      <c r="AA87" s="147"/>
+      <c r="AB87" s="145"/>
+      <c r="AC87" s="545"/>
+      <c r="AD87" s="148"/>
+      <c r="AE87" s="149"/>
+    </row>
+    <row r="88" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A88" s="257"/>
+      <c r="B88" s="211"/>
+      <c r="C88" s="211"/>
+      <c r="D88" s="211"/>
+      <c r="E88" s="148"/>
+      <c r="F88" s="267"/>
+      <c r="G88" s="256"/>
+      <c r="H88" s="257"/>
+      <c r="I88" s="267"/>
+      <c r="J88" s="256"/>
+      <c r="K88" s="257"/>
+      <c r="L88" s="267"/>
+      <c r="M88" s="256"/>
+      <c r="N88" s="257"/>
+      <c r="O88" s="267"/>
+      <c r="P88" s="256"/>
+      <c r="Q88" s="257"/>
+      <c r="R88" s="267"/>
+      <c r="S88" s="256"/>
+      <c r="T88" s="257"/>
+      <c r="U88" s="267"/>
+      <c r="V88" s="147"/>
+      <c r="W88" s="257"/>
+      <c r="X88" s="602"/>
+      <c r="Y88" s="147"/>
+      <c r="Z88" s="295"/>
+      <c r="AA88" s="147"/>
+      <c r="AB88" s="145"/>
+      <c r="AC88" s="545"/>
+      <c r="AD88" s="148"/>
+      <c r="AE88" s="149"/>
+    </row>
+    <row r="89" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A89" s="601">
+        <v>5</v>
+      </c>
+      <c r="B89" s="806" t="s">
+        <v>516</v>
+      </c>
+      <c r="C89" s="806"/>
+      <c r="D89" s="807"/>
+      <c r="E89" s="148"/>
+      <c r="F89" s="267" t="s">
+        <v>27</v>
+      </c>
+      <c r="G89" s="256"/>
+      <c r="H89" s="257"/>
+      <c r="I89" s="267" t="s">
+        <v>27</v>
+      </c>
+      <c r="J89" s="256"/>
+      <c r="K89" s="257"/>
+      <c r="L89" s="267" t="s">
+        <v>27</v>
+      </c>
+      <c r="M89" s="256"/>
+      <c r="N89" s="257"/>
+      <c r="O89" s="267" t="s">
+        <v>27</v>
+      </c>
+      <c r="P89" s="256"/>
+      <c r="Q89" s="257"/>
+      <c r="R89" s="267" t="s">
+        <v>27</v>
+      </c>
+      <c r="S89" s="256"/>
+      <c r="T89" s="257"/>
+      <c r="U89" s="267" t="s">
+        <v>27</v>
+      </c>
+      <c r="V89" s="147"/>
+      <c r="W89" s="257"/>
+      <c r="X89" s="602" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y89" s="147"/>
+      <c r="Z89" s="295"/>
+      <c r="AA89" s="147"/>
+      <c r="AB89" s="280"/>
+      <c r="AC89" s="545"/>
+      <c r="AD89" s="148"/>
+      <c r="AE89" s="149"/>
+    </row>
+    <row r="90" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A90" s="257">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="B90" s="211" t="s">
+        <v>517</v>
+      </c>
+      <c r="C90" s="211"/>
+      <c r="D90" s="211"/>
+      <c r="E90" s="148"/>
+      <c r="F90" s="267"/>
+      <c r="G90" s="256"/>
+      <c r="H90" s="257"/>
+      <c r="I90" s="267"/>
+      <c r="J90" s="256"/>
+      <c r="K90" s="257"/>
+      <c r="L90" s="267"/>
+      <c r="M90" s="256"/>
+      <c r="N90" s="257"/>
+      <c r="O90" s="267"/>
+      <c r="P90" s="256"/>
+      <c r="Q90" s="257"/>
+      <c r="R90" s="267"/>
+      <c r="S90" s="256"/>
+      <c r="T90" s="257"/>
+      <c r="U90" s="267"/>
+      <c r="V90" s="147"/>
+      <c r="W90" s="257"/>
+      <c r="X90" s="602"/>
+      <c r="Y90" s="147"/>
+      <c r="Z90" s="295"/>
+      <c r="AA90" s="147"/>
+      <c r="AB90" s="145"/>
+      <c r="AC90" s="545"/>
+      <c r="AD90" s="148"/>
+      <c r="AE90" s="149"/>
+    </row>
+    <row r="91" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A91" s="257">
+        <v>5.2</v>
+      </c>
+      <c r="B91" s="808" t="s">
+        <v>518</v>
+      </c>
+      <c r="C91" s="808"/>
+      <c r="D91" s="211"/>
+      <c r="E91" s="148"/>
+      <c r="F91" s="267"/>
+      <c r="G91" s="256"/>
+      <c r="H91" s="257"/>
+      <c r="I91" s="267"/>
+      <c r="J91" s="256"/>
+      <c r="K91" s="257"/>
+      <c r="L91" s="267"/>
+      <c r="M91" s="256"/>
+      <c r="N91" s="257"/>
+      <c r="O91" s="267"/>
+      <c r="P91" s="256"/>
+      <c r="Q91" s="257"/>
+      <c r="R91" s="267"/>
+      <c r="S91" s="256"/>
+      <c r="T91" s="257"/>
+      <c r="U91" s="267"/>
+      <c r="V91" s="147"/>
+      <c r="W91" s="257"/>
+      <c r="X91" s="602"/>
+      <c r="Y91" s="147"/>
+      <c r="Z91" s="295"/>
+      <c r="AA91" s="147"/>
+      <c r="AB91" s="283" t="s">
+        <v>629</v>
+      </c>
+      <c r="AC91" s="545"/>
+      <c r="AD91" s="148"/>
+      <c r="AE91" s="149"/>
+    </row>
+    <row r="92" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A92" s="257" t="s">
+        <v>116</v>
+      </c>
+      <c r="B92" s="211" t="s">
+        <v>521</v>
+      </c>
+      <c r="C92" s="211"/>
+      <c r="D92" s="211"/>
+      <c r="E92" s="148"/>
+      <c r="F92" s="267"/>
+      <c r="G92" s="256"/>
+      <c r="H92" s="257"/>
+      <c r="I92" s="267"/>
+      <c r="J92" s="256"/>
+      <c r="K92" s="257"/>
+      <c r="L92" s="267"/>
+      <c r="M92" s="256"/>
+      <c r="N92" s="257"/>
+      <c r="O92" s="267"/>
+      <c r="P92" s="256"/>
+      <c r="Q92" s="257"/>
+      <c r="R92" s="267"/>
+      <c r="S92" s="256"/>
+      <c r="T92" s="257"/>
+      <c r="U92" s="267"/>
+      <c r="V92" s="147"/>
+      <c r="W92" s="257"/>
+      <c r="X92" s="602"/>
+      <c r="Y92" s="147"/>
+      <c r="Z92" s="295"/>
+      <c r="AA92" s="147"/>
+      <c r="AB92" s="145" t="s">
+        <v>522</v>
+      </c>
+      <c r="AC92" s="545"/>
+      <c r="AD92" s="148"/>
+      <c r="AE92" s="149"/>
+    </row>
+    <row r="93" spans="1:33" s="2" customFormat="1" ht="14.5">
+      <c r="A93" s="475">
+        <v>5.3</v>
+      </c>
+      <c r="B93" s="281" t="s">
+        <v>523</v>
+      </c>
+      <c r="C93" s="281"/>
+      <c r="D93" s="281"/>
+      <c r="E93" s="474"/>
+      <c r="F93" s="604"/>
+      <c r="G93" s="604"/>
+      <c r="H93" s="605"/>
+      <c r="I93" s="604"/>
+      <c r="J93" s="604"/>
+      <c r="K93" s="605"/>
+      <c r="L93" s="604"/>
+      <c r="M93" s="604"/>
+      <c r="N93" s="605"/>
+      <c r="O93" s="604"/>
+      <c r="P93" s="604"/>
+      <c r="Q93" s="605"/>
+      <c r="R93" s="604"/>
+      <c r="S93" s="604"/>
+      <c r="T93" s="605"/>
+      <c r="U93" s="604"/>
+      <c r="V93" s="197"/>
+      <c r="W93" s="605"/>
+      <c r="X93" s="606"/>
+      <c r="Y93" s="197"/>
+      <c r="Z93" s="296"/>
+      <c r="AA93" s="197"/>
+      <c r="AB93" s="275"/>
+      <c r="AC93" s="559"/>
+      <c r="AD93" s="148"/>
+      <c r="AE93" s="149"/>
+    </row>
+    <row r="94" spans="1:33" s="2" customFormat="1" ht="14.5" hidden="1">
+      <c r="A94" s="256"/>
+      <c r="B94" s="211"/>
+      <c r="C94" s="211"/>
+      <c r="D94" s="211"/>
+      <c r="E94" s="211"/>
+      <c r="F94" s="211"/>
+      <c r="G94" s="211"/>
+      <c r="H94" s="211"/>
+      <c r="I94" s="211"/>
+      <c r="J94" s="211"/>
+      <c r="K94" s="211"/>
+      <c r="L94" s="211"/>
+      <c r="M94" s="211"/>
+      <c r="N94" s="211"/>
+      <c r="O94" s="211"/>
+      <c r="P94" s="211"/>
+      <c r="Q94" s="211"/>
+      <c r="R94" s="211"/>
+      <c r="S94" s="211"/>
+      <c r="T94" s="211"/>
+      <c r="U94" s="211"/>
+      <c r="V94" s="211"/>
+      <c r="W94" s="211"/>
+      <c r="X94" s="236"/>
+      <c r="Y94" s="211"/>
+      <c r="Z94" s="393"/>
+      <c r="AA94" s="211"/>
+      <c r="AB94" s="211"/>
+      <c r="AC94" s="211"/>
+      <c r="AD94" s="211"/>
+      <c r="AE94" s="211"/>
+      <c r="AF94" s="211"/>
+      <c r="AG94" s="211"/>
+    </row>
+    <row r="95" spans="1:33" s="199" customFormat="1" ht="18.5">
+      <c r="A95" s="591"/>
+      <c r="B95" s="592" t="s">
+        <v>630</v>
+      </c>
+      <c r="C95" s="607"/>
+      <c r="D95" s="607"/>
+      <c r="E95" s="607"/>
+      <c r="F95" s="607"/>
+      <c r="G95" s="607"/>
+      <c r="H95" s="607"/>
+      <c r="I95" s="607"/>
+      <c r="J95" s="607"/>
+      <c r="K95" s="607"/>
+      <c r="L95" s="607"/>
+      <c r="M95" s="607"/>
+      <c r="N95" s="607"/>
+      <c r="O95" s="607"/>
+      <c r="P95" s="607"/>
+      <c r="Q95" s="607"/>
+      <c r="R95" s="607"/>
+      <c r="S95" s="607"/>
+      <c r="T95" s="607"/>
+      <c r="U95" s="607"/>
+      <c r="V95" s="607"/>
+      <c r="W95" s="607"/>
+      <c r="X95" s="608"/>
+      <c r="Y95" s="607"/>
+      <c r="Z95" s="609"/>
+      <c r="AA95" s="607"/>
+      <c r="AB95" s="607"/>
+      <c r="AC95" s="609"/>
+    </row>
+    <row r="96" spans="1:33" ht="14.5">
+      <c r="A96" s="610"/>
+      <c r="B96" s="24"/>
+      <c r="C96" s="24"/>
+      <c r="D96" s="24"/>
+      <c r="E96" s="146"/>
+      <c r="H96" s="255"/>
+      <c r="K96" s="255"/>
+      <c r="N96" s="255"/>
+      <c r="Q96" s="255"/>
+      <c r="T96" s="255"/>
+      <c r="V96" s="24"/>
+      <c r="W96" s="255"/>
+      <c r="Y96" s="24"/>
+      <c r="Z96" s="402"/>
+      <c r="AA96" s="24"/>
+      <c r="AB96" s="172"/>
+      <c r="AC96" s="611"/>
+      <c r="AE96" s="237"/>
+    </row>
+    <row r="97" spans="1:43" ht="14.5">
+      <c r="A97" s="610">
+        <v>1</v>
+      </c>
+      <c r="B97" s="24" t="s">
+        <v>631</v>
+      </c>
+      <c r="C97" s="24"/>
+      <c r="D97" s="24"/>
+      <c r="E97" s="146"/>
+      <c r="F97" s="835" t="s">
+        <v>625</v>
+      </c>
+      <c r="G97" s="835"/>
+      <c r="H97" s="835"/>
+      <c r="I97" s="835"/>
+      <c r="J97" s="835"/>
+      <c r="K97" s="835"/>
+      <c r="L97" s="835"/>
+      <c r="M97" s="835"/>
+      <c r="N97" s="835"/>
+      <c r="O97" s="835"/>
+      <c r="P97" s="835"/>
+      <c r="Q97" s="835"/>
+      <c r="R97" s="835"/>
+      <c r="S97" s="835"/>
+      <c r="T97" s="835"/>
+      <c r="U97" s="835"/>
+      <c r="V97" s="402"/>
+      <c r="W97" s="24"/>
+      <c r="X97" s="34"/>
+      <c r="Y97" s="24"/>
+      <c r="Z97" s="402"/>
+      <c r="AA97" s="24"/>
+      <c r="AB97" s="172"/>
+      <c r="AC97" s="611"/>
+      <c r="AE97" s="237"/>
+    </row>
+    <row r="98" spans="1:43" ht="14.5">
+      <c r="A98" s="610">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="B98" s="809" t="s">
+        <v>632</v>
+      </c>
+      <c r="C98" s="809"/>
+      <c r="D98" s="831"/>
+      <c r="E98" s="146"/>
+      <c r="H98" s="255"/>
+      <c r="K98" s="255"/>
+      <c r="N98" s="255"/>
+      <c r="Q98" s="255"/>
+      <c r="T98" s="255"/>
+      <c r="V98" s="24"/>
+      <c r="W98" s="255"/>
+      <c r="Y98" s="24"/>
+      <c r="Z98" s="402"/>
+      <c r="AA98" s="24"/>
+      <c r="AB98" s="172"/>
+      <c r="AC98" s="611"/>
+      <c r="AE98" s="237"/>
+    </row>
+    <row r="99" spans="1:43" ht="14.5">
+      <c r="A99" s="255" t="s">
+        <v>460</v>
+      </c>
+      <c r="B99" s="809" t="s">
+        <v>633</v>
+      </c>
+      <c r="C99" s="809"/>
+      <c r="D99" s="831"/>
+      <c r="E99" s="146"/>
+      <c r="H99" s="255"/>
+      <c r="K99" s="255"/>
+      <c r="N99" s="255"/>
+      <c r="Q99" s="255"/>
+      <c r="T99" s="255"/>
+      <c r="V99" s="24"/>
+      <c r="W99" s="255"/>
+      <c r="Y99" s="24"/>
+      <c r="Z99" s="402"/>
+      <c r="AA99" s="24"/>
+      <c r="AB99" s="172"/>
+      <c r="AC99" s="611"/>
+      <c r="AE99" s="237"/>
+    </row>
+    <row r="100" spans="1:43" ht="15" customHeight="1">
+      <c r="A100" s="255" t="s">
+        <v>463</v>
+      </c>
+      <c r="B100" s="811" t="s">
+        <v>634</v>
+      </c>
+      <c r="C100" s="811"/>
+      <c r="D100" s="812"/>
+      <c r="E100" s="146"/>
+      <c r="F100" s="612"/>
+      <c r="H100" s="255"/>
+      <c r="I100" s="612"/>
+      <c r="K100" s="255"/>
+      <c r="L100" s="612"/>
+      <c r="N100" s="255"/>
+      <c r="O100" s="612"/>
+      <c r="Q100" s="255"/>
+      <c r="R100" s="612"/>
+      <c r="T100" s="255"/>
+      <c r="U100" s="612"/>
+      <c r="V100" s="24"/>
+      <c r="W100" s="255"/>
+      <c r="X100" s="613"/>
+      <c r="Y100" s="24"/>
+      <c r="Z100" s="402"/>
+      <c r="AA100" s="24"/>
+      <c r="AB100" s="145" t="s">
+        <v>635</v>
+      </c>
+      <c r="AC100" s="611"/>
+      <c r="AE100" s="237"/>
+    </row>
+    <row r="101" spans="1:43" ht="15" customHeight="1">
+      <c r="A101" s="255" t="s">
         <v>469</v>
       </c>
-      <c r="Z69" s="184"/>
-[...939 lines deleted...]
-      <c r="B98" s="33" t="s">
+      <c r="B101" s="811" t="s">
+        <v>636</v>
+      </c>
+      <c r="C101" s="811"/>
+      <c r="D101" s="812"/>
+      <c r="E101" s="146"/>
+      <c r="H101" s="255"/>
+      <c r="K101" s="255"/>
+      <c r="N101" s="255"/>
+      <c r="Q101" s="255"/>
+      <c r="T101" s="255"/>
+      <c r="V101" s="24"/>
+      <c r="W101" s="255"/>
+      <c r="Y101" s="24"/>
+      <c r="Z101" s="402"/>
+      <c r="AA101" s="24"/>
+      <c r="AB101" s="172"/>
+      <c r="AC101" s="611"/>
+      <c r="AE101" s="237"/>
+    </row>
+    <row r="102" spans="1:43" s="180" customFormat="1" ht="14.5">
+      <c r="A102" s="610"/>
+      <c r="B102" s="24"/>
+      <c r="C102" s="24"/>
+      <c r="D102" s="24"/>
+      <c r="E102" s="146"/>
+      <c r="F102" s="244"/>
+      <c r="G102" s="244"/>
+      <c r="H102" s="255"/>
+      <c r="I102" s="244"/>
+      <c r="J102" s="244"/>
+      <c r="K102" s="255"/>
+      <c r="L102" s="244"/>
+      <c r="M102" s="244"/>
+      <c r="N102" s="255"/>
+      <c r="O102" s="244"/>
+      <c r="P102" s="244"/>
+      <c r="Q102" s="255"/>
+      <c r="R102" s="244"/>
+      <c r="S102" s="244"/>
+      <c r="T102" s="255"/>
+      <c r="U102" s="244"/>
+      <c r="V102" s="24"/>
+      <c r="W102" s="255"/>
+      <c r="X102" s="381"/>
+      <c r="Y102" s="24"/>
+      <c r="Z102" s="402"/>
+      <c r="AA102" s="24"/>
+      <c r="AB102" s="172"/>
+      <c r="AC102" s="611"/>
+      <c r="AD102" s="24"/>
+      <c r="AE102" s="237"/>
+      <c r="AF102"/>
+      <c r="AG102"/>
+      <c r="AH102"/>
+      <c r="AI102"/>
+      <c r="AJ102"/>
+      <c r="AK102"/>
+      <c r="AL102"/>
+      <c r="AM102"/>
+      <c r="AN102"/>
+      <c r="AO102"/>
+      <c r="AP102"/>
+      <c r="AQ102"/>
+    </row>
+    <row r="103" spans="1:43" s="180" customFormat="1" ht="14.5">
+      <c r="A103" s="610">
+        <v>2</v>
+      </c>
+      <c r="B103" s="809" t="s">
+        <v>637</v>
+      </c>
+      <c r="C103" s="809"/>
+      <c r="D103" s="831"/>
+      <c r="E103" s="146"/>
+      <c r="F103" s="835" t="s">
         <v>625</v>
       </c>
-      <c r="C98" s="33"/>
-[...163 lines deleted...]
-      <c r="AE103"/>
+      <c r="G103" s="835"/>
+      <c r="H103" s="835"/>
+      <c r="I103" s="835"/>
+      <c r="J103" s="835"/>
+      <c r="K103" s="835"/>
+      <c r="L103" s="835"/>
+      <c r="M103" s="835"/>
+      <c r="N103" s="835"/>
+      <c r="O103" s="835"/>
+      <c r="P103" s="835"/>
+      <c r="Q103" s="835"/>
+      <c r="R103" s="835"/>
+      <c r="S103" s="835"/>
+      <c r="T103" s="835"/>
+      <c r="U103" s="835"/>
+      <c r="V103" s="402"/>
+      <c r="W103" s="24"/>
+      <c r="X103" s="34"/>
+      <c r="Y103" s="24"/>
+      <c r="Z103" s="402"/>
+      <c r="AA103" s="24"/>
+      <c r="AB103" s="172"/>
+      <c r="AC103" s="611"/>
+      <c r="AD103" s="24"/>
+      <c r="AE103" s="237"/>
       <c r="AF103"/>
       <c r="AG103"/>
       <c r="AH103"/>
       <c r="AI103"/>
       <c r="AJ103"/>
       <c r="AK103"/>
       <c r="AL103"/>
       <c r="AM103"/>
       <c r="AN103"/>
-    </row>
-[...115 lines deleted...]
-      <c r="AE106"/>
+      <c r="AO103"/>
+      <c r="AP103"/>
+      <c r="AQ103"/>
+    </row>
+    <row r="104" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A104" s="599">
+        <v>2.1</v>
+      </c>
+      <c r="B104" s="809" t="s">
+        <v>638</v>
+      </c>
+      <c r="C104" s="809"/>
+      <c r="D104" s="831"/>
+      <c r="E104" s="148"/>
+      <c r="F104" s="256"/>
+      <c r="G104" s="256"/>
+      <c r="H104" s="257"/>
+      <c r="I104" s="256"/>
+      <c r="J104" s="256"/>
+      <c r="K104" s="257"/>
+      <c r="L104" s="256"/>
+      <c r="M104" s="256"/>
+      <c r="N104" s="257"/>
+      <c r="O104" s="256"/>
+      <c r="P104" s="256"/>
+      <c r="Q104" s="257"/>
+      <c r="R104" s="256"/>
+      <c r="S104" s="256"/>
+      <c r="T104" s="257"/>
+      <c r="U104" s="256"/>
+      <c r="V104" s="147"/>
+      <c r="W104" s="257"/>
+      <c r="X104" s="600"/>
+      <c r="Y104" s="147"/>
+      <c r="Z104" s="295"/>
+      <c r="AA104" s="147"/>
+      <c r="AB104" s="145" t="s">
+        <v>639</v>
+      </c>
+      <c r="AC104" s="545"/>
+      <c r="AD104" s="147"/>
+      <c r="AE104" s="149"/>
+    </row>
+    <row r="105" spans="1:43" s="180" customFormat="1" ht="14.5">
+      <c r="A105" s="610"/>
+      <c r="B105" s="24"/>
+      <c r="C105" s="24"/>
+      <c r="D105" s="24"/>
+      <c r="E105" s="146"/>
+      <c r="F105" s="244"/>
+      <c r="G105" s="244"/>
+      <c r="H105" s="255"/>
+      <c r="I105" s="244"/>
+      <c r="J105" s="244"/>
+      <c r="K105" s="255"/>
+      <c r="L105" s="244"/>
+      <c r="M105" s="244"/>
+      <c r="N105" s="255"/>
+      <c r="O105" s="244"/>
+      <c r="P105" s="244"/>
+      <c r="Q105" s="255"/>
+      <c r="R105" s="244"/>
+      <c r="S105" s="244"/>
+      <c r="T105" s="255"/>
+      <c r="U105" s="244"/>
+      <c r="V105" s="24"/>
+      <c r="W105" s="255"/>
+      <c r="X105" s="381"/>
+      <c r="Y105" s="24"/>
+      <c r="Z105" s="402"/>
+      <c r="AA105" s="24"/>
+      <c r="AB105" s="172"/>
+      <c r="AC105" s="611"/>
+      <c r="AD105" s="24"/>
+      <c r="AE105" s="237"/>
+      <c r="AF105"/>
+      <c r="AG105"/>
+      <c r="AH105"/>
+      <c r="AI105"/>
+      <c r="AJ105"/>
+      <c r="AK105"/>
+      <c r="AL105"/>
+      <c r="AM105"/>
+      <c r="AN105"/>
+      <c r="AO105"/>
+      <c r="AP105"/>
+      <c r="AQ105"/>
+    </row>
+    <row r="106" spans="1:43" s="180" customFormat="1" ht="14.5">
+      <c r="A106" s="610">
+        <v>3</v>
+      </c>
+      <c r="B106" s="809" t="s">
+        <v>640</v>
+      </c>
+      <c r="C106" s="809"/>
+      <c r="D106" s="831"/>
+      <c r="E106" s="146"/>
+      <c r="F106" s="835" t="s">
+        <v>625</v>
+      </c>
+      <c r="G106" s="835"/>
+      <c r="H106" s="835"/>
+      <c r="I106" s="835"/>
+      <c r="J106" s="835"/>
+      <c r="K106" s="835"/>
+      <c r="L106" s="835"/>
+      <c r="M106" s="835"/>
+      <c r="N106" s="835"/>
+      <c r="O106" s="835"/>
+      <c r="P106" s="835"/>
+      <c r="Q106" s="835"/>
+      <c r="R106" s="835"/>
+      <c r="S106" s="835"/>
+      <c r="T106" s="835"/>
+      <c r="U106" s="835"/>
+      <c r="V106" s="402"/>
+      <c r="W106" s="24"/>
+      <c r="X106" s="34"/>
+      <c r="Y106" s="24"/>
+      <c r="Z106" s="402"/>
+      <c r="AA106" s="24"/>
+      <c r="AB106" s="172"/>
+      <c r="AC106" s="611"/>
+      <c r="AD106" s="24"/>
+      <c r="AE106" s="237"/>
       <c r="AF106"/>
       <c r="AG106"/>
       <c r="AH106"/>
       <c r="AI106"/>
       <c r="AJ106"/>
       <c r="AK106"/>
       <c r="AL106"/>
       <c r="AM106"/>
       <c r="AN106"/>
-    </row>
-[...37 lines deleted...]
-      <c r="AE107"/>
+      <c r="AO106"/>
+      <c r="AP106"/>
+      <c r="AQ106"/>
+    </row>
+    <row r="107" spans="1:43" s="180" customFormat="1" ht="39">
+      <c r="A107" s="610" t="s">
+        <v>641</v>
+      </c>
+      <c r="B107" s="815" t="s">
+        <v>642</v>
+      </c>
+      <c r="C107" s="815"/>
+      <c r="D107" s="839"/>
+      <c r="E107" s="146"/>
+      <c r="F107" s="244"/>
+      <c r="G107" s="244"/>
+      <c r="H107" s="255"/>
+      <c r="I107" s="244"/>
+      <c r="J107" s="244"/>
+      <c r="K107" s="255"/>
+      <c r="L107" s="244"/>
+      <c r="M107" s="244"/>
+      <c r="N107" s="255"/>
+      <c r="O107" s="244"/>
+      <c r="P107" s="244"/>
+      <c r="Q107" s="255"/>
+      <c r="R107" s="244"/>
+      <c r="S107" s="244"/>
+      <c r="T107" s="255"/>
+      <c r="U107" s="244"/>
+      <c r="V107" s="24"/>
+      <c r="W107" s="255"/>
+      <c r="X107" s="381"/>
+      <c r="Y107" s="24"/>
+      <c r="Z107" s="402"/>
+      <c r="AA107" s="24"/>
+      <c r="AB107" s="145" t="s">
+        <v>643</v>
+      </c>
+      <c r="AC107" s="611"/>
+      <c r="AD107" s="24"/>
+      <c r="AE107" s="237"/>
       <c r="AF107"/>
       <c r="AG107"/>
       <c r="AH107"/>
       <c r="AI107"/>
       <c r="AJ107"/>
       <c r="AK107"/>
       <c r="AL107"/>
       <c r="AM107"/>
       <c r="AN107"/>
-    </row>
-[...37 lines deleted...]
-      <c r="AE108"/>
+      <c r="AO107"/>
+      <c r="AP107"/>
+      <c r="AQ107"/>
+    </row>
+    <row r="108" spans="1:43" s="180" customFormat="1" ht="14.5">
+      <c r="A108" s="349" t="s">
+        <v>644</v>
+      </c>
+      <c r="B108" s="519" t="s">
+        <v>645</v>
+      </c>
+      <c r="C108" s="519"/>
+      <c r="D108" s="519"/>
+      <c r="E108" s="348"/>
+      <c r="F108" s="520"/>
+      <c r="G108" s="520"/>
+      <c r="H108" s="349"/>
+      <c r="I108" s="520"/>
+      <c r="J108" s="520"/>
+      <c r="K108" s="349"/>
+      <c r="L108" s="520"/>
+      <c r="M108" s="520"/>
+      <c r="N108" s="349"/>
+      <c r="O108" s="520"/>
+      <c r="P108" s="520"/>
+      <c r="Q108" s="349"/>
+      <c r="R108" s="244"/>
+      <c r="S108" s="520"/>
+      <c r="T108" s="349"/>
+      <c r="V108" s="24"/>
+      <c r="W108" s="349"/>
+      <c r="X108" s="614"/>
+      <c r="Y108" s="24"/>
+      <c r="Z108" s="402"/>
+      <c r="AA108" s="24"/>
+      <c r="AB108" s="34"/>
+      <c r="AC108" s="611"/>
+      <c r="AD108" s="24"/>
+      <c r="AE108" s="237"/>
       <c r="AF108"/>
       <c r="AG108"/>
       <c r="AH108"/>
       <c r="AI108"/>
       <c r="AJ108"/>
       <c r="AK108"/>
       <c r="AL108"/>
       <c r="AM108"/>
       <c r="AN108"/>
-    </row>
-[...34 lines deleted...]
-      <c r="AE109"/>
+      <c r="AO108"/>
+      <c r="AP108"/>
+      <c r="AQ108"/>
+    </row>
+    <row r="109" spans="1:43" s="180" customFormat="1" ht="14.5">
+      <c r="A109" s="349" t="s">
+        <v>646</v>
+      </c>
+      <c r="B109" s="519" t="s">
+        <v>647</v>
+      </c>
+      <c r="C109" s="519"/>
+      <c r="D109" s="519"/>
+      <c r="E109" s="348"/>
+      <c r="F109" s="520"/>
+      <c r="G109" s="520"/>
+      <c r="H109" s="349"/>
+      <c r="I109" s="520"/>
+      <c r="J109" s="520"/>
+      <c r="K109" s="349"/>
+      <c r="L109" s="520"/>
+      <c r="M109" s="520"/>
+      <c r="N109" s="349"/>
+      <c r="O109" s="520"/>
+      <c r="P109" s="520"/>
+      <c r="Q109" s="349"/>
+      <c r="R109" s="244"/>
+      <c r="S109" s="520"/>
+      <c r="T109" s="349"/>
+      <c r="V109" s="24"/>
+      <c r="W109" s="349"/>
+      <c r="X109" s="614"/>
+      <c r="Y109" s="24"/>
+      <c r="Z109" s="402"/>
+      <c r="AA109" s="24"/>
+      <c r="AB109" s="172"/>
+      <c r="AC109" s="611"/>
+      <c r="AD109" s="24"/>
+      <c r="AE109" s="237"/>
       <c r="AF109"/>
       <c r="AG109"/>
       <c r="AH109"/>
       <c r="AI109"/>
       <c r="AJ109"/>
       <c r="AK109"/>
       <c r="AL109"/>
       <c r="AM109"/>
       <c r="AN109"/>
-    </row>
-[...142 lines deleted...]
-        <f>'EEI Metrics'!F171</f>
+      <c r="AO109"/>
+      <c r="AP109"/>
+      <c r="AQ109"/>
+    </row>
+    <row r="110" spans="1:43" s="193" customFormat="1" ht="14.5">
+      <c r="A110" s="480"/>
+      <c r="B110" s="192"/>
+      <c r="C110" s="192"/>
+      <c r="D110" s="192"/>
+      <c r="E110" s="479"/>
+      <c r="F110" s="260"/>
+      <c r="G110" s="260"/>
+      <c r="H110" s="480"/>
+      <c r="I110" s="260"/>
+      <c r="J110" s="260"/>
+      <c r="K110" s="480"/>
+      <c r="L110" s="260"/>
+      <c r="M110" s="260"/>
+      <c r="N110" s="480"/>
+      <c r="O110" s="260"/>
+      <c r="P110" s="260"/>
+      <c r="Q110" s="480"/>
+      <c r="R110" s="260"/>
+      <c r="S110" s="260"/>
+      <c r="T110" s="480"/>
+      <c r="U110" s="260"/>
+      <c r="V110" s="46"/>
+      <c r="W110" s="480"/>
+      <c r="X110" s="382"/>
+      <c r="Y110" s="46"/>
+      <c r="Z110" s="45"/>
+      <c r="AA110" s="46"/>
+      <c r="AB110" s="239"/>
+      <c r="AC110" s="615"/>
+      <c r="AD110" s="46"/>
+      <c r="AE110" s="240"/>
+      <c r="AF110" s="14"/>
+      <c r="AG110" s="14"/>
+      <c r="AH110" s="14"/>
+      <c r="AI110" s="14"/>
+      <c r="AJ110" s="14"/>
+      <c r="AK110" s="14"/>
+      <c r="AL110" s="14"/>
+      <c r="AM110" s="14"/>
+      <c r="AN110" s="14"/>
+      <c r="AO110" s="14"/>
+      <c r="AP110" s="14"/>
+      <c r="AQ110" s="14"/>
+    </row>
+    <row r="111" spans="1:43" ht="14.5">
+      <c r="A111" s="255"/>
+      <c r="B111" s="24"/>
+      <c r="C111" s="24"/>
+      <c r="D111" s="24"/>
+      <c r="E111" s="24"/>
+      <c r="V111" s="24"/>
+      <c r="Y111" s="24"/>
+      <c r="Z111" s="402"/>
+      <c r="AA111" s="24"/>
+      <c r="AC111" s="402"/>
+    </row>
+    <row r="112" spans="1:43" s="209" customFormat="1" ht="18.5">
+      <c r="A112" s="616"/>
+      <c r="B112" s="617" t="s">
+        <v>203</v>
+      </c>
+      <c r="X112" s="618"/>
+      <c r="Z112" s="409"/>
+      <c r="AB112" s="619"/>
+      <c r="AC112" s="409"/>
+    </row>
+    <row r="113" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A113" s="257"/>
+      <c r="D113" s="319"/>
+      <c r="E113" s="620"/>
+      <c r="F113" s="581"/>
+      <c r="G113" s="335"/>
+      <c r="H113" s="581"/>
+      <c r="I113" s="581"/>
+      <c r="J113" s="335"/>
+      <c r="K113" s="581"/>
+      <c r="L113" s="581"/>
+      <c r="M113" s="335"/>
+      <c r="N113" s="581"/>
+      <c r="O113" s="581"/>
+      <c r="P113" s="335"/>
+      <c r="Q113" s="581"/>
+      <c r="R113" s="581"/>
+      <c r="S113" s="335"/>
+      <c r="T113" s="581"/>
+      <c r="U113" s="581"/>
+      <c r="V113" s="320"/>
+      <c r="W113" s="581"/>
+      <c r="X113" s="621"/>
+      <c r="Y113" s="320"/>
+      <c r="Z113" s="320"/>
+      <c r="AB113" s="622"/>
+      <c r="AC113" s="319"/>
+    </row>
+    <row r="114" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A114" s="257">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="B114" s="622" t="s">
+        <v>204</v>
+      </c>
+      <c r="D114" s="319"/>
+      <c r="E114" s="620"/>
+      <c r="F114" s="581" t="str">
+        <f>'EEI Metrics'!F155</f>
         <v>-</v>
       </c>
-      <c r="G115" s="397"/>
-[...2 lines deleted...]
-        <f>'EEI Metrics'!I171</f>
+      <c r="G114" s="335"/>
+      <c r="H114" s="581"/>
+      <c r="I114" s="581">
+        <f>'EEI Metrics'!I155</f>
         <v>13871</v>
       </c>
-      <c r="J115" s="397"/>
-[...1 lines deleted...]
-      <c r="L115" s="396">
+      <c r="J114" s="335"/>
+      <c r="K114" s="581"/>
+      <c r="L114" s="581">
         <v>14592</v>
       </c>
-      <c r="M115" s="397"/>
-[...2 lines deleted...]
-        <f>'EEI Metrics'!O171</f>
+      <c r="M114" s="335"/>
+      <c r="N114" s="581"/>
+      <c r="O114" s="546">
         <v>15097</v>
       </c>
-      <c r="P115" s="397"/>
-[...26 lines deleted...]
-        <f>'EEI Metrics'!F172</f>
+      <c r="P114" s="284"/>
+      <c r="Q114" s="546"/>
+      <c r="R114" s="623">
+        <v>15407</v>
+      </c>
+      <c r="S114" s="335"/>
+      <c r="T114" s="581"/>
+      <c r="U114" s="624"/>
+      <c r="V114" s="320"/>
+      <c r="W114" s="581"/>
+      <c r="X114" s="624"/>
+      <c r="Y114" s="320"/>
+      <c r="Z114" s="320"/>
+      <c r="AB114" s="816" t="s">
+        <v>648</v>
+      </c>
+      <c r="AC114" s="319"/>
+    </row>
+    <row r="115" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A115" s="257">
+        <v>1.2</v>
+      </c>
+      <c r="B115" s="622" t="s">
+        <v>207</v>
+      </c>
+      <c r="D115" s="319"/>
+      <c r="E115" s="620"/>
+      <c r="F115" s="581" t="str">
+        <f>'EEI Metrics'!F156</f>
         <v>-</v>
       </c>
-      <c r="G116" s="397"/>
-[...2 lines deleted...]
-        <f>'EEI Metrics'!I172</f>
+      <c r="G115" s="335"/>
+      <c r="H115" s="581"/>
+      <c r="I115" s="625">
+        <f>'EEI Metrics'!I156</f>
         <v>0.22</v>
       </c>
-      <c r="J116" s="412"/>
-[...7 lines deleted...]
-        <f>'EEI Metrics'!O172</f>
+      <c r="J115" s="341"/>
+      <c r="K115" s="625"/>
+      <c r="L115" s="625">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="M115" s="335"/>
+      <c r="N115" s="625"/>
+      <c r="O115" s="626">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="P115" s="284"/>
+      <c r="Q115" s="546"/>
+      <c r="R115" s="627" t="s">
+        <v>649</v>
+      </c>
+      <c r="S115" s="335"/>
+      <c r="T115" s="581"/>
+      <c r="U115" s="624"/>
+      <c r="V115" s="320"/>
+      <c r="W115" s="581"/>
+      <c r="X115" s="624"/>
+      <c r="Y115" s="320"/>
+      <c r="Z115" s="320"/>
+      <c r="AB115" s="816"/>
+      <c r="AC115" s="319"/>
+    </row>
+    <row r="116" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A116" s="257">
+        <v>1.3</v>
+      </c>
+      <c r="B116" s="622" t="s">
+        <v>209</v>
+      </c>
+      <c r="D116" s="319"/>
+      <c r="E116" s="620"/>
+      <c r="F116" s="581" t="str">
+        <f>'EEI Metrics'!F157</f>
+        <v>-</v>
+      </c>
+      <c r="G116" s="335"/>
+      <c r="H116" s="581"/>
+      <c r="I116" s="625">
+        <f>'EEI Metrics'!I157</f>
+        <v>0.5</v>
+      </c>
+      <c r="J116" s="341"/>
+      <c r="K116" s="625"/>
+      <c r="L116" s="625">
+        <v>0.53600000000000003</v>
+      </c>
+      <c r="M116" s="335"/>
+      <c r="N116" s="625"/>
+      <c r="O116" s="626">
+        <v>0.53600000000000003</v>
+      </c>
+      <c r="P116" s="284"/>
+      <c r="Q116" s="546"/>
+      <c r="R116" s="627" t="s">
+        <v>210</v>
+      </c>
+      <c r="S116" s="335"/>
+      <c r="T116" s="581"/>
+      <c r="U116" s="624"/>
+      <c r="V116" s="320"/>
+      <c r="W116" s="581"/>
+      <c r="X116" s="624"/>
+      <c r="Y116" s="320"/>
+      <c r="Z116" s="320"/>
+      <c r="AB116" s="816"/>
+      <c r="AC116" s="319"/>
+    </row>
+    <row r="117" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A117" s="257">
+        <v>2.1</v>
+      </c>
+      <c r="B117" s="622" t="s">
+        <v>211</v>
+      </c>
+      <c r="D117" s="319"/>
+      <c r="E117" s="620"/>
+      <c r="F117" s="581">
+        <f>'EEI Metrics'!F158</f>
+        <v>11</v>
+      </c>
+      <c r="G117" s="335"/>
+      <c r="H117" s="581"/>
+      <c r="I117" s="581">
+        <f>'EEI Metrics'!I158</f>
+        <v>12</v>
+      </c>
+      <c r="J117" s="335"/>
+      <c r="K117" s="581"/>
+      <c r="L117" s="581">
+        <v>12</v>
+      </c>
+      <c r="M117" s="335"/>
+      <c r="N117" s="581"/>
+      <c r="O117" s="546">
+        <v>12</v>
+      </c>
+      <c r="P117" s="284"/>
+      <c r="Q117" s="546"/>
+      <c r="R117" s="623">
+        <v>11</v>
+      </c>
+      <c r="S117" s="335"/>
+      <c r="T117" s="581"/>
+      <c r="U117" s="624"/>
+      <c r="V117" s="320"/>
+      <c r="W117" s="581"/>
+      <c r="X117" s="624"/>
+      <c r="Y117" s="320"/>
+      <c r="Z117" s="320"/>
+      <c r="AB117" s="816"/>
+      <c r="AC117" s="319"/>
+    </row>
+    <row r="118" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A118" s="257">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B118" s="622" t="s">
+        <v>213</v>
+      </c>
+      <c r="D118" s="319"/>
+      <c r="E118" s="620"/>
+      <c r="F118" s="300">
+        <f>'EEI Metrics'!F159</f>
+        <v>0.18</v>
+      </c>
+      <c r="G118" s="338"/>
+      <c r="H118" s="300"/>
+      <c r="I118" s="300">
+        <f>'EEI Metrics'!I159</f>
+        <v>0.33</v>
+      </c>
+      <c r="J118" s="338"/>
+      <c r="K118" s="300"/>
+      <c r="L118" s="300">
+        <v>0.36</v>
+      </c>
+      <c r="M118" s="338"/>
+      <c r="N118" s="300"/>
+      <c r="O118" s="626">
+        <v>0.36</v>
+      </c>
+      <c r="P118" s="471"/>
+      <c r="Q118" s="626"/>
+      <c r="R118" s="628">
+        <v>0.36</v>
+      </c>
+      <c r="S118" s="338"/>
+      <c r="T118" s="300"/>
+      <c r="U118" s="629"/>
+      <c r="V118" s="320"/>
+      <c r="W118" s="300"/>
+      <c r="X118" s="629"/>
+      <c r="Y118" s="320"/>
+      <c r="Z118" s="320"/>
+      <c r="AB118" s="816"/>
+      <c r="AC118" s="319"/>
+    </row>
+    <row r="119" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A119" s="257">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="B119" s="622" t="s">
+        <v>214</v>
+      </c>
+      <c r="D119" s="319"/>
+      <c r="E119" s="620"/>
+      <c r="F119" s="300">
+        <f>'EEI Metrics'!F160</f>
+        <v>0</v>
+      </c>
+      <c r="G119" s="338"/>
+      <c r="H119" s="300"/>
+      <c r="I119" s="300">
+        <f>'EEI Metrics'!I160</f>
+        <v>0.33</v>
+      </c>
+      <c r="J119" s="338"/>
+      <c r="K119" s="300"/>
+      <c r="L119" s="300">
+        <v>0.36</v>
+      </c>
+      <c r="M119" s="335"/>
+      <c r="N119" s="300"/>
+      <c r="O119" s="626">
+        <v>0.36</v>
+      </c>
+      <c r="P119" s="284"/>
+      <c r="Q119" s="546"/>
+      <c r="R119" s="630">
+        <v>0.27</v>
+      </c>
+      <c r="S119" s="335"/>
+      <c r="T119" s="581"/>
+      <c r="U119" s="631"/>
+      <c r="V119" s="320"/>
+      <c r="W119" s="581"/>
+      <c r="X119" s="631"/>
+      <c r="Y119" s="320"/>
+      <c r="Z119" s="320"/>
+      <c r="AB119" s="816"/>
+      <c r="AC119" s="319"/>
+    </row>
+    <row r="120" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A120" s="257">
+        <v>3</v>
+      </c>
+      <c r="B120" s="622" t="s">
+        <v>215</v>
+      </c>
+      <c r="D120" s="319"/>
+      <c r="E120" s="620"/>
+      <c r="F120" s="581"/>
+      <c r="G120" s="335"/>
+      <c r="H120" s="581"/>
+      <c r="I120" s="581"/>
+      <c r="J120" s="335"/>
+      <c r="K120" s="581"/>
+      <c r="L120" s="581"/>
+      <c r="M120" s="335"/>
+      <c r="N120" s="581"/>
+      <c r="O120" s="546"/>
+      <c r="P120" s="284"/>
+      <c r="Q120" s="546"/>
+      <c r="R120" s="623"/>
+      <c r="S120" s="335"/>
+      <c r="T120" s="581"/>
+      <c r="U120" s="624"/>
+      <c r="V120" s="320"/>
+      <c r="W120" s="581"/>
+      <c r="X120" s="624"/>
+      <c r="Y120" s="320"/>
+      <c r="Z120" s="320"/>
+      <c r="AB120" s="816"/>
+      <c r="AC120" s="319"/>
+    </row>
+    <row r="121" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A121" s="257">
+        <v>3.1</v>
+      </c>
+      <c r="B121" s="622" t="s">
+        <v>217</v>
+      </c>
+      <c r="D121" s="319"/>
+      <c r="E121" s="620"/>
+      <c r="F121" s="632">
+        <f>'EEI Metrics'!F162</f>
+        <v>3.46</v>
+      </c>
+      <c r="G121" s="335"/>
+      <c r="H121" s="581"/>
+      <c r="I121" s="632">
+        <f>'EEI Metrics'!I162</f>
+        <v>1.22</v>
+      </c>
+      <c r="J121" s="340"/>
+      <c r="K121" s="632"/>
+      <c r="L121" s="632">
+        <v>1</v>
+      </c>
+      <c r="M121" s="335"/>
+      <c r="N121" s="632"/>
+      <c r="O121" s="633">
+        <v>1</v>
+      </c>
+      <c r="P121" s="284"/>
+      <c r="Q121" s="546"/>
+      <c r="R121" s="634" t="s">
+        <v>218</v>
+      </c>
+      <c r="S121" s="335"/>
+      <c r="T121" s="581"/>
+      <c r="U121" s="624"/>
+      <c r="V121" s="320"/>
+      <c r="W121" s="581"/>
+      <c r="X121" s="624"/>
+      <c r="Y121" s="320"/>
+      <c r="Z121" s="320"/>
+      <c r="AB121" s="816"/>
+      <c r="AC121" s="319"/>
+    </row>
+    <row r="122" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A122" s="257">
+        <v>3.1</v>
+      </c>
+      <c r="B122" s="622" t="s">
+        <v>220</v>
+      </c>
+      <c r="D122" s="319"/>
+      <c r="E122" s="620"/>
+      <c r="F122" s="632">
+        <f>'EEI Metrics'!F163</f>
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="G122" s="335"/>
+      <c r="H122" s="581"/>
+      <c r="I122" s="632">
+        <f>'EEI Metrics'!I163</f>
+        <v>0.8</v>
+      </c>
+      <c r="J122" s="335"/>
+      <c r="K122" s="581"/>
+      <c r="L122" s="632">
+        <v>0</v>
+      </c>
+      <c r="M122" s="335"/>
+      <c r="N122" s="581"/>
+      <c r="O122" s="633">
+        <v>0</v>
+      </c>
+      <c r="P122" s="284"/>
+      <c r="Q122" s="546"/>
+      <c r="R122" s="634" t="s">
+        <v>221</v>
+      </c>
+      <c r="S122" s="335"/>
+      <c r="T122" s="581"/>
+      <c r="U122" s="635"/>
+      <c r="V122" s="362"/>
+      <c r="W122" s="636"/>
+      <c r="X122" s="635"/>
+      <c r="Y122" s="320"/>
+      <c r="Z122" s="320"/>
+      <c r="AB122" s="816"/>
+      <c r="AC122" s="319"/>
+    </row>
+    <row r="123" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A123" s="257">
+        <v>3.2</v>
+      </c>
+      <c r="B123" s="622" t="s">
+        <v>224</v>
+      </c>
+      <c r="D123" s="319"/>
+      <c r="E123" s="620"/>
+      <c r="F123" s="632" t="str">
+        <f>'EEI Metrics'!F164</f>
+        <v>Not reported</v>
+      </c>
+      <c r="G123" s="335"/>
+      <c r="H123" s="581"/>
+      <c r="I123" s="632">
+        <f>'EEI Metrics'!I164</f>
+        <v>0.88</v>
+      </c>
+      <c r="J123" s="335"/>
+      <c r="K123" s="581"/>
+      <c r="L123" s="632">
+        <v>0.62</v>
+      </c>
+      <c r="M123" s="335"/>
+      <c r="N123" s="581"/>
+      <c r="O123" s="633">
+        <v>0.62</v>
+      </c>
+      <c r="P123" s="284"/>
+      <c r="Q123" s="546"/>
+      <c r="R123" s="358">
+        <v>0.86</v>
+      </c>
+      <c r="S123" s="335"/>
+      <c r="T123" s="581"/>
+      <c r="U123" s="635"/>
+      <c r="V123" s="362"/>
+      <c r="W123" s="636"/>
+      <c r="X123" s="635"/>
+      <c r="Y123" s="320"/>
+      <c r="Z123" s="320"/>
+      <c r="AB123" s="816"/>
+      <c r="AC123" s="319"/>
+    </row>
+    <row r="124" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A124" s="257">
+        <v>3.2</v>
+      </c>
+      <c r="B124" s="622" t="s">
+        <v>226</v>
+      </c>
+      <c r="D124" s="319"/>
+      <c r="E124" s="620"/>
+      <c r="F124" s="632" t="str">
+        <f>'EEI Metrics'!F165</f>
+        <v>Not reported</v>
+      </c>
+      <c r="G124" s="335"/>
+      <c r="H124" s="581"/>
+      <c r="I124" s="632">
+        <f>'EEI Metrics'!I165</f>
+        <v>0.27</v>
+      </c>
+      <c r="J124" s="335"/>
+      <c r="K124" s="581"/>
+      <c r="L124" s="632">
+        <v>0</v>
+      </c>
+      <c r="M124" s="335"/>
+      <c r="N124" s="581"/>
+      <c r="O124" s="633">
+        <v>0</v>
+      </c>
+      <c r="P124" s="284"/>
+      <c r="Q124" s="546"/>
+      <c r="R124" s="358">
         <v>0.23</v>
       </c>
-      <c r="P116" s="397"/>
-[...159 lines deleted...]
-        <f>'EEI Metrics'!F176</f>
+      <c r="S124" s="335"/>
+      <c r="T124" s="581"/>
+      <c r="U124" s="635"/>
+      <c r="V124" s="362"/>
+      <c r="W124" s="636"/>
+      <c r="X124" s="635"/>
+      <c r="Y124" s="320"/>
+      <c r="Z124" s="320"/>
+      <c r="AB124" s="816"/>
+      <c r="AC124" s="319"/>
+    </row>
+    <row r="125" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A125" s="257">
+        <v>3.3</v>
+      </c>
+      <c r="B125" s="622" t="s">
+        <v>228</v>
+      </c>
+      <c r="D125" s="319"/>
+      <c r="E125" s="620"/>
+      <c r="F125" s="632" t="str">
+        <f>'EEI Metrics'!F166</f>
+        <v>Not reported</v>
+      </c>
+      <c r="G125" s="335"/>
+      <c r="H125" s="581"/>
+      <c r="I125" s="632">
+        <f>'EEI Metrics'!I166</f>
+        <v>0.92</v>
+      </c>
+      <c r="J125" s="335"/>
+      <c r="K125" s="581"/>
+      <c r="L125" s="632">
+        <v>0.67</v>
+      </c>
+      <c r="M125" s="335"/>
+      <c r="N125" s="581"/>
+      <c r="O125" s="633">
+        <v>0.67</v>
+      </c>
+      <c r="P125" s="284"/>
+      <c r="Q125" s="546"/>
+      <c r="R125" s="358">
+        <v>0.95</v>
+      </c>
+      <c r="S125" s="335"/>
+      <c r="T125" s="581"/>
+      <c r="U125" s="635"/>
+      <c r="V125" s="362"/>
+      <c r="W125" s="636"/>
+      <c r="X125" s="635"/>
+      <c r="Y125" s="320"/>
+      <c r="Z125" s="320"/>
+      <c r="AB125" s="816"/>
+      <c r="AC125" s="319"/>
+    </row>
+    <row r="126" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A126" s="257">
+        <v>3.3</v>
+      </c>
+      <c r="B126" s="622" t="s">
+        <v>229</v>
+      </c>
+      <c r="D126" s="319"/>
+      <c r="E126" s="620"/>
+      <c r="F126" s="632" t="str">
+        <f>'EEI Metrics'!F167</f>
+        <v>Not reported</v>
+      </c>
+      <c r="G126" s="335"/>
+      <c r="H126" s="581"/>
+      <c r="I126" s="632">
+        <f>'EEI Metrics'!I167</f>
+        <v>0.27</v>
+      </c>
+      <c r="J126" s="335"/>
+      <c r="K126" s="581"/>
+      <c r="L126" s="632">
         <v>0</v>
       </c>
-      <c r="G120" s="406"/>
-[...123 lines deleted...]
-      <c r="L123" s="408">
+      <c r="M126" s="335"/>
+      <c r="N126" s="581"/>
+      <c r="O126" s="633">
         <v>0</v>
       </c>
-      <c r="M123" s="397"/>
-[...86 lines deleted...]
-      <c r="L125" s="408">
+      <c r="P126" s="284"/>
+      <c r="Q126" s="546"/>
+      <c r="R126" s="358">
+        <v>0.31</v>
+      </c>
+      <c r="S126" s="335"/>
+      <c r="T126" s="581"/>
+      <c r="U126" s="635"/>
+      <c r="V126" s="362"/>
+      <c r="W126" s="636"/>
+      <c r="X126" s="635"/>
+      <c r="Y126" s="320"/>
+      <c r="Z126" s="320"/>
+      <c r="AB126" s="816"/>
+      <c r="AC126" s="319"/>
+    </row>
+    <row r="127" spans="1:43" s="2" customFormat="1" ht="14.5">
+      <c r="A127" s="257">
+        <v>3.4</v>
+      </c>
+      <c r="B127" s="622" t="s">
+        <v>231</v>
+      </c>
+      <c r="D127" s="319"/>
+      <c r="E127" s="620"/>
+      <c r="F127" s="581">
+        <f>'EEI Metrics'!F168</f>
         <v>0</v>
       </c>
-      <c r="M125" s="397"/>
-[...86 lines deleted...]
-      <c r="L127" s="408">
+      <c r="G127" s="335"/>
+      <c r="H127" s="581"/>
+      <c r="I127" s="581">
+        <f>'EEI Metrics'!I168</f>
         <v>0</v>
       </c>
-      <c r="M127" s="397"/>
-[...30 lines deleted...]
-        <f>'EEI Metrics'!F184</f>
+      <c r="J127" s="335"/>
+      <c r="K127" s="581"/>
+      <c r="L127" s="581">
         <v>0</v>
       </c>
-      <c r="G128" s="397"/>
-[...2 lines deleted...]
-        <f>'EEI Metrics'!I184</f>
+      <c r="M127" s="335"/>
+      <c r="N127" s="581"/>
+      <c r="O127" s="546">
         <v>0</v>
       </c>
-      <c r="J128" s="397"/>
-[...1 lines deleted...]
-      <c r="L128" s="396">
+      <c r="P127" s="284"/>
+      <c r="Q127" s="546"/>
+      <c r="R127" s="358">
         <v>0</v>
       </c>
-      <c r="M128" s="397"/>
-[...2 lines deleted...]
-        <f>'EEI Metrics'!O184</f>
+      <c r="S127" s="335"/>
+      <c r="T127" s="581"/>
+      <c r="U127" s="635"/>
+      <c r="V127" s="369"/>
+      <c r="W127" s="636"/>
+      <c r="X127" s="635"/>
+      <c r="Y127" s="320"/>
+      <c r="Z127" s="320"/>
+      <c r="AB127" s="816"/>
+      <c r="AC127" s="319"/>
+    </row>
+    <row r="128" spans="1:43" s="193" customFormat="1" ht="14.5">
+      <c r="A128" s="480">
+        <v>3.4</v>
+      </c>
+      <c r="B128" s="339" t="s">
+        <v>232</v>
+      </c>
+      <c r="C128" s="192"/>
+      <c r="D128" s="192"/>
+      <c r="E128" s="479"/>
+      <c r="F128" s="410">
+        <f>'EEI Metrics'!F169</f>
         <v>0</v>
       </c>
-      <c r="P128" s="397"/>
-[...25 lines deleted...]
-        <f>'EEI Metrics'!F185</f>
+      <c r="G128" s="285"/>
+      <c r="H128" s="481"/>
+      <c r="I128" s="410">
+        <f>'EEI Metrics'!I169</f>
         <v>0</v>
       </c>
-      <c r="G129" s="334"/>
-[...2 lines deleted...]
-        <f>'EEI Metrics'!I185</f>
+      <c r="J128" s="285"/>
+      <c r="K128" s="481"/>
+      <c r="L128" s="410">
         <v>0</v>
       </c>
-      <c r="J129" s="334"/>
-[...1 lines deleted...]
-      <c r="L129" s="579">
+      <c r="M128" s="285"/>
+      <c r="N128" s="481"/>
+      <c r="O128" s="285">
         <v>0</v>
       </c>
-      <c r="M129" s="334"/>
-[...2 lines deleted...]
-        <f>'EEI Metrics'!O185</f>
+      <c r="P128" s="285"/>
+      <c r="Q128" s="481"/>
+      <c r="R128" s="285">
         <v>0</v>
       </c>
-      <c r="P129" s="305"/>
-[...167 lines deleted...]
-      </c>
+      <c r="S128" s="260"/>
+      <c r="T128" s="480"/>
+      <c r="U128" s="484"/>
+      <c r="V128" s="384"/>
+      <c r="W128" s="482"/>
+      <c r="X128" s="484"/>
+      <c r="Y128" s="46"/>
+      <c r="Z128" s="483"/>
+      <c r="AA128" s="46"/>
+      <c r="AB128" s="239"/>
+      <c r="AC128" s="615"/>
+      <c r="AD128" s="46"/>
+      <c r="AE128" s="240"/>
+      <c r="AF128" s="14"/>
+      <c r="AG128" s="14"/>
+      <c r="AH128" s="14"/>
+      <c r="AI128" s="14"/>
+      <c r="AJ128" s="14"/>
+      <c r="AK128" s="14"/>
+      <c r="AL128" s="14"/>
+      <c r="AM128" s="14"/>
+      <c r="AN128" s="14"/>
+      <c r="AO128" s="14"/>
+      <c r="AP128" s="14"/>
+      <c r="AQ128" s="14"/>
+    </row>
+    <row r="129" spans="1:31" ht="14.5">
+      <c r="A129" s="637"/>
+      <c r="B129" s="24"/>
+      <c r="C129" s="24"/>
+      <c r="D129" s="24"/>
+      <c r="E129" s="24"/>
+      <c r="V129" s="24"/>
+      <c r="Y129" s="24"/>
+      <c r="Z129" s="402"/>
+      <c r="AA129" s="24"/>
+      <c r="AC129" s="402"/>
+    </row>
+    <row r="130" spans="1:31" s="209" customFormat="1" ht="18.5">
+      <c r="A130" s="638"/>
+      <c r="B130" s="617" t="s">
+        <v>245</v>
+      </c>
+      <c r="X130" s="618"/>
+      <c r="Z130" s="409"/>
+      <c r="AB130" s="619"/>
+      <c r="AC130" s="409"/>
+    </row>
+    <row r="131" spans="1:31" ht="14.5">
+      <c r="A131" s="639"/>
+      <c r="D131" s="5"/>
+      <c r="E131" s="129"/>
+      <c r="F131" s="546"/>
+      <c r="G131" s="284"/>
+      <c r="H131" s="546"/>
+      <c r="I131" s="546"/>
+      <c r="J131" s="284"/>
+      <c r="K131" s="546"/>
+      <c r="L131" s="546"/>
+      <c r="M131" s="284"/>
+      <c r="N131" s="546"/>
+      <c r="O131" s="546"/>
+      <c r="P131" s="284"/>
+      <c r="Q131" s="546"/>
+      <c r="R131" s="546"/>
+      <c r="S131" s="284"/>
+      <c r="T131" s="546"/>
+      <c r="U131" s="546"/>
+      <c r="V131" s="130"/>
+      <c r="W131" s="546"/>
+      <c r="X131" s="640"/>
+      <c r="Y131" s="130"/>
+      <c r="Z131" s="130"/>
+      <c r="AB131" s="21"/>
+      <c r="AC131" s="5"/>
+      <c r="AD131"/>
+      <c r="AE131"/>
+    </row>
+    <row r="132" spans="1:31" ht="14.5">
+      <c r="A132" s="639"/>
+      <c r="B132" s="70" t="s">
+        <v>246</v>
+      </c>
+      <c r="D132" s="5"/>
+      <c r="E132" s="129"/>
+      <c r="F132" s="546"/>
+      <c r="G132" s="284"/>
+      <c r="H132" s="546"/>
+      <c r="I132" s="546"/>
+      <c r="J132" s="284"/>
+      <c r="K132" s="546"/>
+      <c r="L132" s="546"/>
+      <c r="M132" s="284"/>
+      <c r="N132" s="546"/>
+      <c r="O132" s="546"/>
+      <c r="P132" s="284"/>
+      <c r="Q132" s="546"/>
+      <c r="R132" s="546"/>
+      <c r="S132" s="284"/>
+      <c r="T132" s="546"/>
+      <c r="U132" s="546"/>
+      <c r="V132" s="130"/>
+      <c r="W132" s="546"/>
+      <c r="X132" s="640"/>
+      <c r="Y132" s="130"/>
+      <c r="Z132" s="130"/>
+      <c r="AB132" s="21"/>
+      <c r="AC132" s="5"/>
+      <c r="AD132"/>
+      <c r="AE132"/>
+    </row>
+    <row r="133" spans="1:31" ht="14.5">
+      <c r="A133" s="639"/>
+      <c r="B133" s="643" t="s">
+        <v>650</v>
+      </c>
+      <c r="D133" s="5"/>
+      <c r="E133" s="129"/>
+      <c r="F133" s="546"/>
+      <c r="G133" s="284"/>
+      <c r="H133" s="546"/>
+      <c r="I133" s="546"/>
+      <c r="J133" s="284"/>
+      <c r="K133" s="546"/>
+      <c r="L133" s="546"/>
+      <c r="M133" s="284"/>
+      <c r="N133" s="546"/>
+      <c r="O133" s="546"/>
+      <c r="P133" s="284"/>
+      <c r="Q133" s="546"/>
+      <c r="R133" s="546"/>
+      <c r="S133" s="284"/>
+      <c r="T133" s="546"/>
+      <c r="U133" s="546"/>
+      <c r="V133" s="130"/>
+      <c r="W133" s="546"/>
+      <c r="X133" s="640"/>
+      <c r="Y133" s="130"/>
+      <c r="Z133" s="130"/>
+      <c r="AB133" s="21"/>
+      <c r="AC133" s="5"/>
+      <c r="AD133"/>
+      <c r="AE133"/>
+    </row>
+    <row r="134" spans="1:31" s="14" customFormat="1" ht="14.5">
+      <c r="A134" s="642"/>
+      <c r="B134" s="69"/>
+      <c r="D134" s="15"/>
+      <c r="E134" s="131"/>
+      <c r="F134" s="285"/>
+      <c r="G134" s="286"/>
+      <c r="H134" s="285"/>
+      <c r="I134" s="285"/>
+      <c r="J134" s="286"/>
+      <c r="K134" s="285"/>
+      <c r="L134" s="285"/>
+      <c r="M134" s="286"/>
+      <c r="N134" s="285"/>
+      <c r="O134" s="285"/>
+      <c r="P134" s="286"/>
+      <c r="Q134" s="285"/>
+      <c r="R134" s="285"/>
+      <c r="S134" s="286"/>
+      <c r="T134" s="285"/>
+      <c r="U134" s="285"/>
+      <c r="V134" s="132"/>
+      <c r="W134" s="285"/>
+      <c r="X134" s="383"/>
+      <c r="Y134" s="132"/>
+      <c r="Z134" s="132"/>
+      <c r="AB134" s="22"/>
+      <c r="AC134" s="15"/>
+    </row>
+    <row r="135" spans="1:31" ht="14.5">
+      <c r="A135" s="639"/>
+      <c r="AC135" s="402"/>
+    </row>
+    <row r="136" spans="1:31" ht="14.5">
+      <c r="A136" s="642"/>
+      <c r="C136" s="14"/>
+      <c r="D136" s="14"/>
+      <c r="E136" s="14"/>
+      <c r="F136" s="260"/>
+      <c r="G136" s="260"/>
+      <c r="H136" s="260"/>
+      <c r="I136" s="260"/>
+      <c r="J136" s="260"/>
+      <c r="K136" s="260"/>
+      <c r="L136" s="260"/>
+      <c r="M136" s="260"/>
+      <c r="N136" s="260"/>
+      <c r="O136" s="260"/>
+      <c r="P136" s="260"/>
+      <c r="Q136" s="260"/>
+      <c r="R136" s="260"/>
+      <c r="S136" s="260"/>
+      <c r="T136" s="260"/>
+      <c r="U136" s="260"/>
+      <c r="V136" s="14"/>
+      <c r="W136" s="260"/>
+      <c r="X136" s="382"/>
+      <c r="Y136" s="14"/>
+      <c r="Z136" s="14"/>
+      <c r="AA136" s="14"/>
+      <c r="AB136" s="644"/>
+      <c r="AC136" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="96">
-[...39 lines deleted...]
-    <mergeCell ref="B56:D56"/>
+  <mergeCells count="98">
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="AB39:AB41"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="AA36:AB36"/>
+    <mergeCell ref="AA22:AB22"/>
+    <mergeCell ref="AA23:AB23"/>
+    <mergeCell ref="AA24:AB24"/>
+    <mergeCell ref="AA25:AB25"/>
+    <mergeCell ref="AA26:AB26"/>
+    <mergeCell ref="AA27:AB27"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="AA18:AB18"/>
+    <mergeCell ref="AA19:AB19"/>
+    <mergeCell ref="AA20:AB20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="F66:U66"/>
+    <mergeCell ref="F79:U79"/>
+    <mergeCell ref="F84:U84"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="AB114:AB127"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="B107:D107"/>
+    <mergeCell ref="B106:D106"/>
+    <mergeCell ref="B104:D104"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="B101:D101"/>
+    <mergeCell ref="B100:D100"/>
+    <mergeCell ref="B99:D99"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="F97:U97"/>
+    <mergeCell ref="F103:U103"/>
+    <mergeCell ref="F106:U106"/>
     <mergeCell ref="B87:D87"/>
     <mergeCell ref="B75:D75"/>
     <mergeCell ref="B76:D76"/>
     <mergeCell ref="B77:D77"/>
     <mergeCell ref="B78:D78"/>
     <mergeCell ref="B79:D79"/>
     <mergeCell ref="B80:D80"/>
     <mergeCell ref="B81:D81"/>
     <mergeCell ref="B82:D82"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="B86:D86"/>
-    <mergeCell ref="Y115:Y128"/>
-[...27 lines deleted...]
-    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B52:D52"/>
     <mergeCell ref="B58:C58"/>
-    <mergeCell ref="E18:F18"/>
-[...13 lines deleted...]
-    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="AA42:AB42"/>
+    <mergeCell ref="AA45:AB45"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="F52:U52"/>
+    <mergeCell ref="AA46:AB46"/>
+    <mergeCell ref="AA47:AB47"/>
+    <mergeCell ref="AA48:AB48"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B33:D33"/>
   </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup fitToHeight="0" orientation="landscape" paperSize="17" scale="65" r:id="rId2"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="17" scale="69" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;P of &amp;N</oddFooter>
+  </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="49" max="16383" man="1"/>
+  </rowBreaks>
+  <ignoredErrors>
+    <ignoredError sqref="A107" numberStoredAsText="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1957678-0544-456a-a9b8-a1f9cc50adde" xmlns:ns3="f23a9d2a-9373-4f69-8d22-05822d6ebe8a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89b48fc720b977d18e5ba073ef218e39" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E46E06AFE358FE478759B7D09C2F1CBB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1e8498c9712fbef85ebda5094be0326d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1957678-0544-456a-a9b8-a1f9cc50adde" xmlns:ns3="f23a9d2a-9373-4f69-8d22-05822d6ebe8a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="77a2d5d1a49c44d612ba82f4184d12ae" ns2:_="" ns3:_="">
     <xsd:import namespace="f1957678-0544-456a-a9b8-a1f9cc50adde"/>
     <xsd:import namespace="f23a9d2a-9373-4f69-8d22-05822d6ebe8a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -26959,168 +30277,197 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f1957678-0544-456a-a9b8-a1f9cc50adde">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f23a9d2a-9373-4f69-8d22-05822d6ebe8a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA189BDB-36E3-4B23-9C46-93D25600CDC7}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95F56364-1B43-4604-BBB6-9059CDF5416C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{613AD64F-1040-42FB-8A6A-FDF2F0AFFEA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f1957678-0544-456a-a9b8-a1f9cc50adde"/>
     <ds:schemaRef ds:uri="f23a9d2a-9373-4f69-8d22-05822d6ebe8a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA189BDB-36E3-4B23-9C46-93D25600CDC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F78D5966-1C1C-4495-BFA4-0C981E8E23C6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f23a9d2a-9373-4f69-8d22-05822d6ebe8a"/>
     <ds:schemaRef ds:uri="f1957678-0544-456a-a9b8-a1f9cc50adde"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>EEI Metrics</vt:lpstr>
       <vt:lpstr>EEI Definitions</vt:lpstr>
       <vt:lpstr>Emissions Reduction Goals</vt:lpstr>
       <vt:lpstr>AGA GHG Worksheet</vt:lpstr>
       <vt:lpstr>EEI GHG Worksheet</vt:lpstr>
       <vt:lpstr>EEI Criteria Worksheet</vt:lpstr>
       <vt:lpstr>Hidden_Lists</vt:lpstr>
       <vt:lpstr>AGA Metrics</vt:lpstr>
+      <vt:lpstr>list_GenerationBasis</vt:lpstr>
+      <vt:lpstr>'AGA GHG Worksheet'!Print_Area</vt:lpstr>
+      <vt:lpstr>'AGA Metrics'!Print_Area</vt:lpstr>
+      <vt:lpstr>'EEI Definitions'!Print_Area</vt:lpstr>
+      <vt:lpstr>'EEI Metrics'!Print_Area</vt:lpstr>
+      <vt:lpstr>'AGA GHG Worksheet'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'AGA Metrics'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'EEI Definitions'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'EEI Metrics'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Template/>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="{A44787D4-0540-4523-9961-78E4036D8C6D}">
     <vt:lpwstr>{F093E1E7-D3E0-406D-AAEB-49A5951DBF94}</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100E46E06AFE358FE478759B7D09C2F1CBB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="eDOCS AutoSave">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_SetDate">
-    <vt:lpwstr>2024-09-27T19:54:33Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_SetDate">
+    <vt:lpwstr>2026-10-16T19:33:40Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_Name">
     <vt:lpwstr>Public (No Label)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_SiteId">
     <vt:lpwstr>e9aef9b7-25ca-4518-a881-33e546773136</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_ActionId">
-    <vt:lpwstr>312bcd96-6763-4d48-bd49-81efa4d9039d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_ActionId">
+    <vt:lpwstr>247a6d15-0a93-4018-8628-db51c1b0b939</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="eDOCS AutoSave">
-    <vt:lpwstr>20250926173211660</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_90d9d511-a1f7-4d2c-8314-821736fca4b5_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>